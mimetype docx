--- v0 (2026-03-28)
+++ v1 (2026-04-30)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> RAHIM KACIMI </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (19)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimizing Spreading Factor and Resources Allocation in LoRaWAN: A Hybrid Approach Using Reinforcement Learning and K-means Clustering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Sofiane Batta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahim Kacimi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Internet of Things Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, pp.1-1. </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JIOT.2026.3652806⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05507076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reliable multi-RAT connectivity in urban V2X architectures: An experimental campaign</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Brehon--Grataloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahim Kacimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André-Luc Beylot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ad Hoc Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 179, pp.104007. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.adhoc.2025.104007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05241376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À Toulouse, la transition énergétique passe aussi par la recherche appliquée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berangere Lartigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahim Kacimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Gleizes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Combettes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Thiebolt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Collection numérique de l’AMUE, Agence de mutualisation des universités et établissements d'enseignement supérieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05089965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comprehensive framework for 5G indoor localization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Le Floch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahim Kacimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Druart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André-Luc Beylot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, pp.107968. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.comcom.2024.107968⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04727186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-RAT-enabled edge computing for vehicle-to-everything architectures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Bréhon-Grataloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahim Kacimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André-Luc Beylot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ad Hoc Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 154, pp.103386. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.adhoc.2023.103386⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04372094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joint Load-Balancing and Power Control Strategy to Maximize the Data Extraction Rate of LoRaWAN Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Hamnache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahim Kacimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André-Luc Beylot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 225, pp.103025. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.comnet.2023.109633⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03983043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enabling an inter-operator roaming capability in LoRaWAN networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Hamnache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahim Kacimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André-Luc Beylot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ad Hoc Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, pp.103025. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.adhoc.2022.103025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03832766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobile Edge Computing for V2X Architectures and Applications: A Survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Bréhon-Grataloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahim Kacimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André-Luc Beylot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, 206, </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.comnet.2022.108797⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03527598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-Terrestrial Networks-enabled Internet of Things: UAV-centric architectures, applications, and open issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jun Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahim Kacimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tianyi Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaoyan Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riadh Dhaou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Drones</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Special Issue Security, Privacy and Reliability of Drone Communications for beyond 5G Networks, 6 (4), pp.1-24. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/drones6040095⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03633507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">5G-enabled V2X Communications for Vulnerable Road Users Safety Applications: A Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaima Zoghlami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahim Kacimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riadh Dhaou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wireless Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 29, pp.1237-1267. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11276-022-03191-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03835794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Starvation avoidance-based dynamic multichannel access for low priority traffics in 802.11ac communication systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souhila Mammeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohand Yazid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahim Kacimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louiza Bouallouche-Medjkoune</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Electrical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 90 (march 2021), pp.106942. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compeleceng.2020.106942⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03098050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A collaborative caching strategy for content-centric enabled wireless sensor networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghada Jaber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahim Kacimi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Part of special issue: SI: Mobile Information Centric Networking, 159, pp.60-70. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.comcom.2020.05.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02960359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An adaptive duty-cycle mechanism for energy efficient wireless sensor networks, based on information centric networking design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghada Jaber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahim Kacimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Alfredo Grieco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gayraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wireless Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 26 (2), pp.791-805. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11276-018-1823-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02930196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priority-based data collection for UAV-aided Mobile Sensor Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaoyan Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tianyi Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Song Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahim Kacimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riadh Dhaou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, pp.1-24. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s20113034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02617533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smart Gird, des réseaux électriques intelligents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André-Luc Beylot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahim Kacimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Roboam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le petit illustré, regards croisés de chercheur.es</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 37 : Les transports du futur : smart grids, des réseaux électriques intelligents, Regards croisés de chercheur.e.s, pp.24-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03575630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Duty-Cycling: Towards Mostly-Off Sensor Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nassima Bouadem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahim Kacimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkamel Tari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Business Data Communications and Networking</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 12 (1), pp.16-35. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4018/IJBDCN.2016010102⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03104859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid Satellite - Wireless Sensor Networks Architecture for Telemedicine Applications in the Context of Emergency Satellite Communications in Ku/Ka/Q/V Bands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahim Kacimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ponia Pech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EAI Endorsed Transactions on Mobile Communications and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 2 (5), pp.e1. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4108/mca.2.5.e1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03104860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Load Balancing Techniques for Lifetime Maximizing in Wireless Sensor Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahim Kacimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riadh Dhaou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André-Luc Beylot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ad Hoc Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, vol. 11 (n° 8), pp. 2172-2186. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.adhoc.2013.04.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01130050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proportion Based Protocols for Load Balancing and Lifetime Maximization in Wireless Sensor Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Dumbrava</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahim Kacimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riadh Dhaou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André-Luc Beylot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Buletinul Institutului Politehnic din Iaşi Secţia Ştiinţe socio-umane</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 55 (4), pp.44-70</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03975331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (58)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">REUTE water optimization in Occitanie : biofilm control in the chain of constructed wetlands and drip-irrigation devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Gerino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nassim Ait-Mouheb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Albasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Alliet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadra Bel-Haj-Amor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th AOP Tunisia for sustainable water management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Hammamet, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05411303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fingerprinting de Zone et Navigation à l'Estime : l'idée est simple, l'exécution plus complexe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Le Floch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahim Kacimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Druart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André-Luc Beylot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CORES 2025 - 10èmes Rencontres Francophones sur la Conception de Protocoles, l'Evaluation de Performances et l'Expérimentation des Réseaux de Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Saint Valery-sur-Somme, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05028572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zone-Fingerprinting: Unlocking the Power of Fingerprinting for Indoor Localization in 5G</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Le Floch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahim Kacimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Druart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André-Luc Beylot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFIP Networking 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFIP, May 2025, Limassol (Chypre), Cyprus</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05112388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predictive QoS for tele-operated driving over 5G SA networks: an experimental study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Bréhon--Grataloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahim Kacimi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34th International Conference on Computer Communications and Networks (ICCCN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Aug 2025, Tokyo, Japan. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICCCN65249.2025.11133812⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05112420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stabilisation de service dans les infrastructures à connectivité polymorphe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Bréhon--Grataloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahim Kacimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André-Luc Beylot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10èmes Rencontres Francophones sur la Conception de Protocoles, l'Evaluation de Performances et l'Expérimentation des Réseaux de Communication (CORES)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Saint Valery-sur-Somme, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04995199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic Spreading Factor and Power Allocation in LoRaWAN Networks Using Reinforcement Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Sofiane Batta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Moral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahim Kacimi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Wireless Communications &amp; Mobile Computing Conference (IWCMC'25)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, May 2025, Abu Dhabi, United Arab Emirates</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05037496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Analysis of DRL-based Edge Caching for the Internet of Things</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youcef Kardjadja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Bréhon-Grataloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahim Kacimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André-Luc Beylot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE 99th Vehicular Technology Conference (2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE Vehicular Technology Society (VTS), Jun 2024, Singapour, Singapore. à paraître, </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/VTC2024-Spring62846.2024.10683494⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04500418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indoor Localization in Current 5G Networks: The Way to Go</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Le Floch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahim Kacimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Druart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André-Luc Beylot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd IFIP Networking Conference Networking Conference (NETWORKING 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Federation for Information Processing (IFIP); IEEE, Jun 2024, Thessalonique, Greece. pp.1-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04551020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synergie et frugalité : lorsque la 5G rencontre la localisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Le Floch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahim Kacimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Druart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André-Luc Beylot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9èmes Rencontres Francophones sur la Conception de Protocoles, l'Évaluation de Performance et l'Expérimentation des Réseaux de Communication (CoRes 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Saint-Briac-sur-Mer, France. à paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04550898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TERRA FORMA : réseaux de capteurs environnementaux pour mieux comprendre les changements environnementaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahim Kacimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Donsez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées LPWAN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cong-Duc Pham, Jul 2024, Pau (Université de Pau et des Pays de l'Adour), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05288463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heterotrophic biofilm control in constructed wetlands and drip-irrigation devices as a key factor in the reuse capacity of water in Occitanie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Gerino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nassim Ait-Mouheb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Albasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Alliet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Canovas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18. International Conference on Wetland Systems for Water Pollution Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Fort-de-France, Martinique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04949738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leveraging RL for Efficient Collection of Perception Messages in Vehicular Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaima Zoghlami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahim Kacimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riadh Dhaou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Information Infrastructure and Networking Symposium (GIIS 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2024, Dubai, United Arab Emirates. à paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04408979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimenting Towards Reliable Packet Relaying in V2X Architectures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Bréhon--Grataloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahim Kacimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André-Luc Beylot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GLOBECOM 2024 - 2024 IEEE Global Communications Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2024, Cape Town, South Africa. pp.5193-5198, </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/GLOBECOM52923.2024.10901292⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04988821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Field Trial for Enhanced V2X Multi-RAT Handover in Autonomous Vehicle Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Bréhon-Grataloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahim Kacimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André-Luc Beylot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">48th IEEE Conference on Local Computer Networks (LCN 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Oct 2023, Daytona Beach (Florida), United States. à paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04185877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accurate E-CID Framework for Indoor Positioning in 5G using Path Tracing and Machine Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Le Floch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahim Kacimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Druart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André-Luc Beylot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th ACM International Conference on Modeling, Analysis and Simulation of Wireless and Mobile Systems (MSWiM 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACM, Oct 2023, Montreal, Canada. à paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04184423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Study on Dynamic Collection of Cooperative Awareness Messages in V2X Safety Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaima Zoghlami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahim Kacimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riadh Dhaou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th IEEE Annual Consumer Communications &amp; Networking Conference (CCNC 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2022, Las Vegas, United States. pp.723-724, </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CCNC49033.2022.9700720⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03637409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Context-aware task offloading with QoS-provisioning for MEC multi-RAT vehicular networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Bréhon-Grataloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahim Kacimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André-Luc Beylot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31st International Conference on Computer Communications and Networks (ICCCN 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Honolulu, United States. pp.1-9, </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICCCN54977.2022.9868873⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03832760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Itinérance dans les réseaux LoRaWAN †</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Hamnache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahim Kacimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André-Luc Beylot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ème Rencontres Francophones sur la Conception de Protocoles, l’Évaluation de Performance et l’Expérimentation des Réseaux de Communication (CORES 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Saint-Rémy-Lès-Chevreuse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03657148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The basis for the Design of a University Living Lab (LL) on the Science Campus of Toulouse III University</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Gleizes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Brugarolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lou Ackerman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Boitier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Gérino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop "El Campus com a Living Lab" 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UAB : Universitat Autònoma de Barcelona; CVC : Centre de Visió per Computador; Xarxa Europea de Living Labs  (European Network of Living Labs – EnoLL), Nov 2022, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03913320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fundamentals and Performance of the LoRaWAN Downlink: an Experimental Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Hamnache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahim Kacimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André-Luc Beylot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Global Communications Conference (GLOBECOM 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Dec 2022, Rio de Janeiro, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03741970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of Cooperative and Vulnerable Awareness Messages in V2X Safety Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaima Zoghlami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahim Kacimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riadh Dhaou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Wireless Communications and Mobile Computing Conference (IWCMC 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE: Institute of Electrical and Electronics Engineers; IEEE Croatia Section, May 2022, Dubrovnik, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03625482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LoRaWAN : efficace et pas cher, c'est le relayage que je préfère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Lumet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Le Floch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahim Kacimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Lihoreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André-Luc Beylot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ème Rencontres Francophones sur la Conception de Protocoles, l’Évaluation de Performance et l’Expérimentation des Réseaux de Communication (CORES 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Saint-Rémy-Lès-Chevreuse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03657600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unifying LoRaWAN Networks by Enabling the Roaming Capability (short paper)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Hamnache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahim Kacimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André-Luc Beylot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">46th IEEE Conference on Local Computer Networks (LCN 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Oct 2021, Edmonton, Canada. pp. 371-374, </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LCN52139.2021.9524996⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03275499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duration-aware Data Collection in UAV-aided Mobile Sensor Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaoyan Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tianyi Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahim Kacimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riadh Dhaou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Song Liu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Wireless Communications and Mobile Computing Conference (IWCMC 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE Communications Society, Jun 2021, Harbin (Virtually), China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03185684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation de l'allocation des facteurs d'étalement dans les Réseaux LoRaWAN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Hamnache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahim Kacimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André-Luc Beylot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème Rencontres Francophones sur la Conception de Protocoles, l’Évaluation de Performance et l’Expérimentation des Réseaux de Communication (CORES 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03220095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LoRaWAN Relaying: Push the Cell Boundaries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Lumet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Le Floch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahim Kacimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Lihoreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André-Luc Beylot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th ACM International Conference on Modeling, Analysis and Simulation of Wireless and Mobile Systems (MSWiM 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association for Computing Machinery, Nov 2021, Alicante, Spain. pp.217-220, </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3479239.3485718⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03438762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L3SFA: Load Shifting Strategy for Spreading Factor Allocation in LoRaWAN Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Hamnache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahim Kacimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André-Luc Beylot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE 45th Conference on Local Computer Networks (LCN 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Nov 2020, Sydney (virtual), Australia. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LCN48667.2020.9314777⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03104854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient Interest Satisfaction in Content Centric Wireless Sensor Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghada Jaber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahim Kacimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gayraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th IEEE Consumer Communications and Networking Conference (CCNC 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2019, Las-Vegas, United States. pp.1--5, </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CCNC.2019.8651843⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03012580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive Hybrid MAC Protocols for UAV-Assisted Mobile Sensor Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaoyan Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahim Kacimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riadh Dhaou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Consumer Communications and Networking Conference (CCNC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2018, Las-Vegas, United States. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02648645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B-alphaWSP Selection Algorithm: a Load Balancing Convergecast forWSNs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nassima Bouadem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahim Kacimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkamel Tari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFIP Annual Wireless Days Conference (WD 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Dubaï, United Arab Emirates. pp.101-104</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03636658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opportunistic Communications in WSN Using UAV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaoyan Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Chisiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahim Kacimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riadh Dhaou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th IEEE Consumer Communications and Networking Conference (CCNC 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2017, Las Vegas, United States. pp.510-515, </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CCNC.2017.7983160⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02871326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reactive and proactive strategies for content update in content-centric and multi-users WSNs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghada Jaber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahim Kacimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gayraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Wireless Communications and Mobile Computing Conference (IWCMC 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Valencia, Spain. pp.1980-1985, </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IWCMC.2017.7986587⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03131867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Copula Theory Approach to Detect Faulty Sensor Nodes in Wireless Sensor Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Lalem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahcène Bounceur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinhardt Euler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahim Kacimi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR SoC SIP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01556268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data Freshness Aware Content-Centric Networking in WSNs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghada Jaber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahim Kacimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gayraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFIP Wireless Days (WD 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Porto, Portugal. pp.238-240, </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WD.2017.7918152⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02871321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributed Faulty Sensor Node Detection in Wireless Sensor Networks based on Copula Theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Lalem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahcène Bounceur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinhardt Euler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hammoudeh Mohammad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahim Kacimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Second International Conference on Internet of Things, Data and Cloud Computing (ICC 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Cambridge, United Kingdom. pp.1-8, </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3018896.3065837⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01487530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boundary Node Failure Detection in Wireless Sensor Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Lalem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahim Kacimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahcène Bounceur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinhardt Euler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Symposium on Networks, Computers and Communications (ISNCC 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Tunis, Tunisia. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISNCC.2016.7746100⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01316121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fairness-Aware UAV-Assisted Data Collection in Mobile Wireless Sensor Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaoyan Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahim Kacimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riadh Dhaou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Wireless Communications and Mobile Computing Conference (IWCMC 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Paphos, Cyprus. pp. 995-1001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01671338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of Failed Boundary Nodes in Wireless Sensor Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Lalem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahcène Bounceur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinhardt Euler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahim Kacimi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th National Conference on Software and Hardware Architectures for Robots Control (SHARC 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01402488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faulty Data Detection in Wireless Sensor Networks Based on Copula Theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Lalem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahcène Bounceur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahim Kacimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinhardt Euler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saoudi Massinissa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International conference on Big Data and Advanced Wireless technologies (BDAW 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Blagoevgrad, Bulgaria. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3010089.3010114⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01397975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploiting redundancy for energy-efficiency in Wireless Sensor Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghada Jaber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahim Kacimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Mammeri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th IFIP Wireless and Mobile Networking Conference (WMNC 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Colmar, France. pp. 1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01429681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Watermarking Approach for Wireless Sensor Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Lalem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahcène Bounceur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinhardt Euler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahim Kacimi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11ème Colloque du GDR SoC-SiP 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01402490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance Evaluation of IEEE 802.15.4 PHY with Impulsive Network Interference in CupCarbon Simulator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umber Noreen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahcène Bounceur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahim Kacimi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Symposium on Networks, Computers and Communications (ISNCC 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Tunis, Tunisia. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISNCC.2016.7746102⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01316120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient Delay-aware Data Collection in mostly-off Wireless Sensor Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahim Kacimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Mammeri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th IFIP Wireless and Mobile Networking Conference (WMNC 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFIP TC6; IEEE, May 2014, Algarve, Portugal. pp.1--6, </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WMNC.2014.6878875⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03230713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy Optimization in Redundant WSNs under Deterministic and Probabilistic Sensing Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibrahima Diané</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahim Kacimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Mammeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibrahima Niang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE 80th Vehicular Technology Conference (VTC 2014 - Fall)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE Vehicular Technology Society, Sep 2014, Vancouver, Canada. pp.1--5, </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/VTCFall.2014.6965959⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03252285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Satellite and Wireless Links Issues in Healthcare Monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahim Kacimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ponia Pech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference on Personal Satellite Services (PSATS 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Toulouse, France. pp.49-64, </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-02762-3_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04082448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy Optimization based on the Redundancy in WSNs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibrahima Diané</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahim Kacimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Mammeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibrahima Niang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th Joint IFIP Wireless and Mobile Networking Conference (WMNC 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Dubaï, United Arab Emirates. pp. 1-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01240718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobility-aware protocol for wireless sensor networks in health-care monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssouf Zatout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahim Kacimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Llibre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Campo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Consumer Communications and Networking Conference (CCNC), 2011 IEEE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2011, Las Vegas, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01695428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proportion based protocols for load balancing and lifetime maximization in wireless sensor networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Dumbrava</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahim Kacimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riadh Dhaou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André-Luc Beylot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th Annual Mediterranean Ad Hoc Networking Workshop (Med-Hoc-Net 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFIP, Jun 2010, Juan Les Pins, France. pp.1-8, </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MEDHOCNET.2010.5546863⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03976457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy-balancing Strategies for Lifetime Maximizing in Wireless Sensor Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahim Kacimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riadh Dhaou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André-Luc Beylot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Communications 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, May 2010, Le Cap, South Africa. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICC.2010.5502150⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03967949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CAPTEURS Project - Zigbee based different approaches for Cold Chain Supervision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ashish Gupta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Delye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cherif Diallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Marot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Becker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th European ZigBee Developers’ Conference 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03970398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proportion Based Protocols for Load Balancing and Lifetime Maximization in Wireless Sensor Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Dumbrava</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahim Kacimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riadh Dhaou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André-Luc Beylot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th IFIP Annual Mediterranean Ad Hoc Networking Workshop (Med-Hoc-Net 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Federation for Information Processing (IFIP); IEEE Communications Society, Jun 2010, Juan les Pins, France. pp.1-8, </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MEDHOCNET.2010.5546863⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03970395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental study : link quality and deployment issues in wireless sensor networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Becker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André-Luc Beylot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riadh Dhaou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ashish Gupta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahim Kacimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International IFIP-TC 6 Networking Conference (IFIP Networking 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFIP Technical Committee 6 (TC6: Communications Systems), May 2009, Aachen, Germany. pp.14 - 25, </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-01399-7_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01369590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using energy-efficient wireless sensor network for cold chain monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahim Kacimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riadh Dhaou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André-Luc Beylot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th Consumer Communications and Networking Conference (CCNC 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Jan 2009, Las Vegas, Nevada, United States. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CCNC.2009.4784847⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03970406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Placide: An Ad Hoc Wireless Sensor Network for Cold Chain Monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahim Kacimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riadh Dhaou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André-Luc Beylot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference on Performance Modelling and Evaluation of Heterogeneous Networks (HET-NET 2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2008, Karlskrona, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03975337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Placide : une solution protocolaire pour le suivi de la chaîne du froid à l'aide d'un réseau de capteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André-Luc Beylot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahim Kacimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riadh Dhaou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème atelier Réseaux Autonomes et Spontanés (2007)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Groupe des écoles de télécommunications (France), Oct 2007, Paris, France. pp.51-55</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03977324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy-aware self-organization algorithms for wireless sensor networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahim Kacimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riadh Dhaou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André-Luc Beylot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Communications Conference (GLOBECOM 2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Nov 2008, La Nouvelle Orléans, United States. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/GLOCOM.2008.ECP.99⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03977319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CAPTEURS : Une solution protocolaire performante pour la surveillance de la chaîne du froid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahim Kacimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riadh Dhaou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André-Luc Beylot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Grand Colloque ANR Sciences et Technologies de l'Information et de la Communication (STIC 2007)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ANR : Agence Nationale de la Recherche, Nov 2007, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03986246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Placide: Un protocole applicatif pour le suivi de la chaîne du froid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahim Kacimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riadh Dhaou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André-Luc Beylot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées du Pôle RESCOM - GDR ASR 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS - GDR Architectures Systemes et Réseaux, Sep 2007, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03986238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'Internet des objets aux réseaux véhiculaires : techniques d’accès, dissémination et délestage de données</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahim Kacimi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Réseaux et télécommunications [cs.NI]. Toulouse 3 Paul Sabatier, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04853178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une fédération de réseaux LoRa pour la recherche et l'enseignement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Accettura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chasserat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Dalcé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Hamnache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03284787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Load balancing and lifetime maximization in WSN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riadh Dhaou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahim Kacimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André-Luc Beylot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00952467v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proceedings of 14th IFIP Networking Conference, Toulouse, 20/05/2015 - 22/05/2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Mammeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahim Kacimi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mammeri, Zoubir and Kacimi, Rahim. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th IFIP Networking Conference (2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Toulouse, France. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IEEE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03193107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tests, Mesures et Validation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chakib Bekara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassim Drira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahim Kacimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André-Luc Beylot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] Institut National Polytechnique de Toulouse. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03970390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applicabilité du standard MIH au contexte satellite: Etat de l'art</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riadh Dhaou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Fasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahim Kacimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André-Luc Beylot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] Institut National Polytechnique de Toulouse. 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03975327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cold chain monitoring using wireless sensor networks : design & experimental feedback</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Becker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chakib Bekara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André-Luc Beylot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Delye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riadh Dhaou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-09007–RST, Télécom Sud Paris. 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03975329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agrégation de données dans les réseaux de capteurs : Livrable 3.1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Gakhar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahim Kacimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riadh Dhaou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André-Luc Beylot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Institut National Polytechnique de Toulouse. 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03986243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Placide: Ad Hoc Wireless Sensor Network for Cold Chain Monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahim Kacimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riadh Dhaou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André-Luc Beylot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Demetres D. Kouvatsos. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Performance Modelling and Analysis of Heterogeneous Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 8, </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">River Publishers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.153-168, 2009, 978-1003339052</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03975322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Techniques de conservation d'énergie pour les réseaux de capteurs sans fil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahim Kacimi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Réseaux et télécommunications [cs.NI]. Institut National Polytechnique de Toulouse - INPT, 2009. Français. </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2009INPT035H⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04411993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId211"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> RAHIM KACIMI </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (62)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Evaluation of NB-IoT Uplink limits over GEO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oussama Lachgar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Deslandes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahim Kacimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André-Luc Beylot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 22nd International Wireless Communications &amp; Mobile Computing Conference (IWCMC 2026)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Jun 2026, Shanghai, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05588856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep Reinforcement Learning-Powered Extended Vehicular Cooperative Perception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Bouriga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahim Kacimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riadh Dhaou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Wireless Communications &amp; Mobile Computing Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Jun 2026, Shanghai, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05580932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unlocking Vehicular Communications: Scaling V2X Traffic on 5G SA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Le Floch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahim Kacimi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 27th IEEE International Symposium on a World of Wireless, Mobile and Multimedia Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2026, Bologne, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05588850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">REUTE water optimization in Occitanie : biofilm control in the chain of constructed wetlands and drip-irrigation devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Gerino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nassim Ait-Mouheb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Albasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Alliet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadra Bel-Haj-Amor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th AOP Tunisia for sustainable water management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Hammamet, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05411303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fingerprinting de Zone et Navigation à l'Estime : l'idée est simple, l'exécution plus complexe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Le Floch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahim Kacimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Druart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André-Luc Beylot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CORES 2025 - 10èmes Rencontres Francophones sur la Conception de Protocoles, l'Evaluation de Performances et l'Expérimentation des Réseaux de Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Saint Valery-sur-Somme, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05028572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zone-Fingerprinting: Unlocking the Power of Fingerprinting for Indoor Localization in 5G</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Le Floch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahim Kacimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Druart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André-Luc Beylot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFIP Networking 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFIP, May 2025, Limassol (Chypre), Cyprus</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05112388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predictive QoS for tele-operated driving over 5G SA networks: an experimental study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Bréhon--Grataloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahim Kacimi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34th International Conference on Computer Communications and Networks (ICCCN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Aug 2025, Tokyo, Japan. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICCCN65249.2025.11133812⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05112420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stabilisation de service dans les infrastructures à connectivité polymorphe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Bréhon--Grataloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahim Kacimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André-Luc Beylot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10èmes Rencontres Francophones sur la Conception de Protocoles, l'Evaluation de Performances et l'Expérimentation des Réseaux de Communication (CORES)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Saint Valery-sur-Somme, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04995199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smart Lighting and 5G Connectivity: Toward a Unified Infrastructure for Smart Campus Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahim Kacimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Thiébolt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Henaff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 IEEE Sustainable Smart Lighting World Conference & Expo (LS25)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2025, Monastir, Tunisia. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LS2566125.2025.11467721⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05596437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic Spreading Factor and Power Allocation in LoRaWAN Networks Using Reinforcement Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Sofiane Batta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Moral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahim Kacimi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Wireless Communications &amp; Mobile Computing Conference (IWCMC'25)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, May 2025, Abu Dhabi, United Arab Emirates</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05037496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synergie et frugalité : lorsque la 5G rencontre la localisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Le Floch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahim Kacimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Druart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André-Luc Beylot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9èmes Rencontres Francophones sur la Conception de Protocoles, l'Évaluation de Performance et l'Expérimentation des Réseaux de Communication (CoRes 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Saint-Briac-sur-Mer, France. à paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04550898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TERRA FORMA : réseaux de capteurs environnementaux pour mieux comprendre les changements environnementaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahim Kacimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Donsez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées LPWAN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cong-Duc Pham, Jul 2024, Pau (Université de Pau et des Pays de l'Adour), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05288463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heterotrophic biofilm control in constructed wetlands and drip-irrigation devices as a key factor in the reuse capacity of water in Occitanie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Gerino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nassim Ait-Mouheb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Albasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Alliet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Canovas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18. International Conference on Wetland Systems for Water Pollution Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Fort-de-France, Martinique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04949738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leveraging RL for Efficient Collection of Perception Messages in Vehicular Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaima Zoghlami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahim Kacimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riadh Dhaou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Information Infrastructure and Networking Symposium (GIIS 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2024, Dubai, United Arab Emirates. à paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04408979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimenting Towards Reliable Packet Relaying in V2X Architectures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Bréhon--Grataloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahim Kacimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André-Luc Beylot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GLOBECOM 2024 - 2024 IEEE Global Communications Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2024, Cape Town, South Africa. pp.5193-5198, </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/GLOBECOM52923.2024.10901292⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04988821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Analysis of DRL-based Edge Caching for the Internet of Things</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youcef Kardjadja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Bréhon-Grataloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahim Kacimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André-Luc Beylot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE 99th Vehicular Technology Conference (2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE Vehicular Technology Society (VTS), Jun 2024, Singapour, Singapore. à paraître, </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/VTC2024-Spring62846.2024.10683494⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04500418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indoor Localization in Current 5G Networks: The Way to Go</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Le Floch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahim Kacimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Druart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André-Luc Beylot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd IFIP Networking Conference Networking Conference (NETWORKING 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Federation for Information Processing (IFIP); IEEE, Jun 2024, Thessalonique, Greece. pp.1-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04551020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Field Trial for Enhanced V2X Multi-RAT Handover in Autonomous Vehicle Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Bréhon-Grataloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahim Kacimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André-Luc Beylot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">48th IEEE Conference on Local Computer Networks (LCN 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Oct 2023, Daytona Beach (Florida), United States. à paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04185877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accurate E-CID Framework for Indoor Positioning in 5G using Path Tracing and Machine Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Le Floch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahim Kacimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Druart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André-Luc Beylot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th ACM International Conference on Modeling, Analysis and Simulation of Wireless and Mobile Systems (MSWiM 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACM, Oct 2023, Montreal, Canada. à paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04184423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Itinérance dans les réseaux LoRaWAN †</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Hamnache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahim Kacimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André-Luc Beylot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ème Rencontres Francophones sur la Conception de Protocoles, l’Évaluation de Performance et l’Expérimentation des Réseaux de Communication (CORES 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Saint-Rémy-Lès-Chevreuse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03657148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Context-aware task offloading with QoS-provisioning for MEC multi-RAT vehicular networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Bréhon-Grataloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahim Kacimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André-Luc Beylot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31st International Conference on Computer Communications and Networks (ICCCN 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Honolulu, United States. pp.1-9, </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICCCN54977.2022.9868873⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03832760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The basis for the Design of a University Living Lab (LL) on the Science Campus of Toulouse III University</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Gleizes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Brugarolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lou Ackerman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Boitier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Gérino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop "El Campus com a Living Lab" 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UAB : Universitat Autònoma de Barcelona; CVC : Centre de Visió per Computador; Xarxa Europea de Living Labs  (European Network of Living Labs – EnoLL), Nov 2022, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03913320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fundamentals and Performance of the LoRaWAN Downlink: an Experimental Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Hamnache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahim Kacimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André-Luc Beylot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Global Communications Conference (GLOBECOM 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Dec 2022, Rio de Janeiro, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03741970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of Cooperative and Vulnerable Awareness Messages in V2X Safety Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaima Zoghlami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahim Kacimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riadh Dhaou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Wireless Communications and Mobile Computing Conference (IWCMC 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE: Institute of Electrical and Electronics Engineers; IEEE Croatia Section, May 2022, Dubrovnik, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03625482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LoRaWAN : efficace et pas cher, c'est le relayage que je préfère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Lumet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Le Floch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahim Kacimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Lihoreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André-Luc Beylot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ème Rencontres Francophones sur la Conception de Protocoles, l’Évaluation de Performance et l’Expérimentation des Réseaux de Communication (CORES 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Saint-Rémy-Lès-Chevreuse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03657600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Study on Dynamic Collection of Cooperative Awareness Messages in V2X Safety Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaima Zoghlami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahim Kacimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riadh Dhaou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th IEEE Annual Consumer Communications &amp; Networking Conference (CCNC 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2022, Las Vegas, United States. pp.723-724, </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CCNC49033.2022.9700720⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03637409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unifying LoRaWAN Networks by Enabling the Roaming Capability (short paper)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Hamnache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahim Kacimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André-Luc Beylot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">46th IEEE Conference on Local Computer Networks (LCN 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Oct 2021, Edmonton, Canada. pp. 371-374, </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LCN52139.2021.9524996⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03275499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation de l'allocation des facteurs d'étalement dans les Réseaux LoRaWAN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Hamnache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahim Kacimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André-Luc Beylot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème Rencontres Francophones sur la Conception de Protocoles, l’Évaluation de Performance et l’Expérimentation des Réseaux de Communication (CORES 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03220095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duration-aware Data Collection in UAV-aided Mobile Sensor Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaoyan Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tianyi Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahim Kacimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riadh Dhaou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Song Liu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Wireless Communications and Mobile Computing Conference (IWCMC 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE Communications Society, Jun 2021, Harbin (Virtually), China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03185684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LoRaWAN Relaying: Push the Cell Boundaries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Lumet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Le Floch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahim Kacimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Lihoreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André-Luc Beylot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th ACM International Conference on Modeling, Analysis and Simulation of Wireless and Mobile Systems (MSWiM 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association for Computing Machinery, Nov 2021, Alicante, Spain. pp.217-220, </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3479239.3485718⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03438762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L3SFA: Load Shifting Strategy for Spreading Factor Allocation in LoRaWAN Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Hamnache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahim Kacimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André-Luc Beylot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE 45th Conference on Local Computer Networks (LCN 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Nov 2020, Sydney (virtual), Australia. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LCN48667.2020.9314777⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03104854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient Interest Satisfaction in Content Centric Wireless Sensor Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghada Jaber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahim Kacimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gayraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th IEEE Consumer Communications and Networking Conference (CCNC 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2019, Las-Vegas, United States. pp.1--5, </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CCNC.2019.8651843⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03012580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive Hybrid MAC Protocols for UAV-Assisted Mobile Sensor Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaoyan Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahim Kacimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riadh Dhaou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Consumer Communications and Networking Conference (CCNC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2018, Las-Vegas, United States. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02648645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B-alphaWSP Selection Algorithm: a Load Balancing Convergecast forWSNs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nassima Bouadem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahim Kacimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkamel Tari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFIP Annual Wireless Days Conference (WD 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Dubaï, United Arab Emirates. pp.101-104</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03636658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opportunistic Communications in WSN Using UAV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaoyan Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Chisiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahim Kacimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riadh Dhaou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th IEEE Consumer Communications and Networking Conference (CCNC 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2017, Las Vegas, United States. pp.510-515, </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CCNC.2017.7983160⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02871326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reactive and proactive strategies for content update in content-centric and multi-users WSNs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghada Jaber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahim Kacimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gayraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Wireless Communications and Mobile Computing Conference (IWCMC 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Valencia, Spain. pp.1980-1985, </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IWCMC.2017.7986587⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03131867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Copula Theory Approach to Detect Faulty Sensor Nodes in Wireless Sensor Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Lalem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahcène Bounceur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinhardt Euler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahim Kacimi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR SoC SIP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01556268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data Freshness Aware Content-Centric Networking in WSNs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghada Jaber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahim Kacimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gayraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFIP Wireless Days (WD 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Porto, Portugal. pp.238-240, </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WD.2017.7918152⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02871321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributed Faulty Sensor Node Detection in Wireless Sensor Networks based on Copula Theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Lalem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahcène Bounceur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinhardt Euler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hammoudeh Mohammad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahim Kacimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Second International Conference on Internet of Things, Data and Cloud Computing (ICC 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Cambridge, United Kingdom. pp.1-8, </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3018896.3065837⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01487530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boundary Node Failure Detection in Wireless Sensor Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Lalem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahim Kacimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahcène Bounceur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinhardt Euler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Symposium on Networks, Computers and Communications (ISNCC 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Tunis, Tunisia. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISNCC.2016.7746100⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01316121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fairness-Aware UAV-Assisted Data Collection in Mobile Wireless Sensor Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaoyan Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahim Kacimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riadh Dhaou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Wireless Communications and Mobile Computing Conference (IWCMC 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Paphos, Cyprus. pp. 995-1001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01671338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of Failed Boundary Nodes in Wireless Sensor Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Lalem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahcène Bounceur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinhardt Euler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahim Kacimi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th National Conference on Software and Hardware Architectures for Robots Control (SHARC 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01402488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faulty Data Detection in Wireless Sensor Networks Based on Copula Theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Lalem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahcène Bounceur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahim Kacimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinhardt Euler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saoudi Massinissa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International conference on Big Data and Advanced Wireless technologies (BDAW 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Blagoevgrad, Bulgaria. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3010089.3010114⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01397975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploiting redundancy for energy-efficiency in Wireless Sensor Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghada Jaber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahim Kacimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Mammeri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th IFIP Wireless and Mobile Networking Conference (WMNC 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Colmar, France. pp. 1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01429681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Watermarking Approach for Wireless Sensor Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Lalem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahcène Bounceur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinhardt Euler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahim Kacimi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11ème Colloque du GDR SoC-SiP 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01402490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance Evaluation of IEEE 802.15.4 PHY with Impulsive Network Interference in CupCarbon Simulator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umber Noreen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahcène Bounceur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahim Kacimi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Symposium on Networks, Computers and Communications (ISNCC 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Tunis, Tunisia. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISNCC.2016.7746102⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01316120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient Delay-aware Data Collection in mostly-off Wireless Sensor Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahim Kacimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Mammeri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th IFIP Wireless and Mobile Networking Conference (WMNC 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFIP TC6; IEEE, May 2014, Algarve, Portugal. pp.1--6, </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WMNC.2014.6878875⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03230713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy Optimization in Redundant WSNs under Deterministic and Probabilistic Sensing Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibrahima Diané</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahim Kacimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Mammeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibrahima Niang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE 80th Vehicular Technology Conference (VTC 2014 - Fall)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE Vehicular Technology Society, Sep 2014, Vancouver, Canada. pp.1--5, </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/VTCFall.2014.6965959⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03252285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Satellite and Wireless Links Issues in Healthcare Monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahim Kacimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ponia Pech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference on Personal Satellite Services (PSATS 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Toulouse, France. pp.49-64, </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-02762-3_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04082448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy Optimization based on the Redundancy in WSNs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibrahima Diané</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahim Kacimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Mammeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibrahima Niang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th Joint IFIP Wireless and Mobile Networking Conference (WMNC 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Dubaï, United Arab Emirates. pp. 1-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01240718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobility-aware protocol for wireless sensor networks in health-care monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssouf Zatout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahim Kacimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Llibre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Campo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Consumer Communications and Networking Conference (CCNC), 2011 IEEE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2011, Las Vegas, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01695428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proportion based protocols for load balancing and lifetime maximization in wireless sensor networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Dumbrava</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahim Kacimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riadh Dhaou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André-Luc Beylot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th Annual Mediterranean Ad Hoc Networking Workshop (Med-Hoc-Net 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFIP, Jun 2010, Juan Les Pins, France. pp.1-8, </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MEDHOCNET.2010.5546863⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03976457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy-balancing Strategies for Lifetime Maximizing in Wireless Sensor Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahim Kacimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riadh Dhaou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André-Luc Beylot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Communications 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, May 2010, Le Cap, South Africa. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICC.2010.5502150⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03967949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CAPTEURS Project - Zigbee based different approaches for Cold Chain Supervision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ashish Gupta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Delye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cherif Diallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Marot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Becker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th European ZigBee Developers’ Conference 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03970398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proportion Based Protocols for Load Balancing and Lifetime Maximization in Wireless Sensor Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Dumbrava</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahim Kacimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riadh Dhaou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André-Luc Beylot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th IFIP Annual Mediterranean Ad Hoc Networking Workshop (Med-Hoc-Net 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Federation for Information Processing (IFIP); IEEE Communications Society, Jun 2010, Juan les Pins, France. pp.1-8, </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MEDHOCNET.2010.5546863⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03970395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental study : link quality and deployment issues in wireless sensor networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Becker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André-Luc Beylot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riadh Dhaou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ashish Gupta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahim Kacimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International IFIP-TC 6 Networking Conference (IFIP Networking 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFIP Technical Committee 6 (TC6: Communications Systems), May 2009, Aachen, Germany. pp.14 - 25, </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-01399-7_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01369590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using energy-efficient wireless sensor network for cold chain monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahim Kacimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riadh Dhaou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André-Luc Beylot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th Consumer Communications and Networking Conference (CCNC 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Jan 2009, Las Vegas, Nevada, United States. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CCNC.2009.4784847⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03970406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Placide : une solution protocolaire pour le suivi de la chaîne du froid à l'aide d'un réseau de capteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André-Luc Beylot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahim Kacimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riadh Dhaou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème atelier Réseaux Autonomes et Spontanés (2007)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Groupe des écoles de télécommunications (France), Oct 2007, Paris, France. pp.51-55</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03977324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy-aware self-organization algorithms for wireless sensor networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahim Kacimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riadh Dhaou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André-Luc Beylot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Communications Conference (GLOBECOM 2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Nov 2008, La Nouvelle Orléans, United States. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/GLOCOM.2008.ECP.99⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03977319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Placide: An Ad Hoc Wireless Sensor Network for Cold Chain Monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahim Kacimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riadh Dhaou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André-Luc Beylot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference on Performance Modelling and Evaluation of Heterogeneous Networks (HET-NET 2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2008, Karlskrona, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03975337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Placide: Un protocole applicatif pour le suivi de la chaîne du froid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahim Kacimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riadh Dhaou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André-Luc Beylot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées du Pôle RESCOM - GDR ASR 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS - GDR Architectures Systemes et Réseaux, Sep 2007, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03986238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CAPTEURS : Une solution protocolaire performante pour la surveillance de la chaîne du froid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahim Kacimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riadh Dhaou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André-Luc Beylot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Grand Colloque ANR Sciences et Technologies de l'Information et de la Communication (STIC 2007)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ANR : Agence Nationale de la Recherche, Nov 2007, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03986246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (19)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimizing Spreading Factor and Resources Allocation in LoRaWAN: A Hybrid Approach Using Reinforcement Learning and K-means Clustering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Sofiane Batta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahim Kacimi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Internet of Things Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, pp.1-1. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JIOT.2026.3652806⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05507076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À Toulouse, la transition énergétique passe aussi par la recherche appliquée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berangere Lartigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahim Kacimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Gleizes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Combettes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Thiebolt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Collection numérique de l’AMUE, Agence de mutualisation des universités et établissements d'enseignement supérieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05089965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reliable multi-RAT connectivity in urban V2X architectures: An experimental campaign</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Brehon--Grataloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahim Kacimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André-Luc Beylot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ad Hoc Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 179, pp.104007. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.adhoc.2025.104007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05241376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-RAT-enabled edge computing for vehicle-to-everything architectures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Bréhon-Grataloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahim Kacimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André-Luc Beylot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ad Hoc Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 154, pp.103386. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.adhoc.2023.103386⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04372094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comprehensive framework for 5G indoor localization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Le Floch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahim Kacimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Druart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André-Luc Beylot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, pp.107968. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.comcom.2024.107968⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04727186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joint Load-Balancing and Power Control Strategy to Maximize the Data Extraction Rate of LoRaWAN Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Hamnache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahim Kacimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André-Luc Beylot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 225, pp.103025. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.comnet.2023.109633⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03983043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobile Edge Computing for V2X Architectures and Applications: A Survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Bréhon-Grataloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahim Kacimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André-Luc Beylot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, 206, </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.comnet.2022.108797⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03527598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-Terrestrial Networks-enabled Internet of Things: UAV-centric architectures, applications, and open issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jun Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahim Kacimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tianyi Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaoyan Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riadh Dhaou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Drones</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Special Issue Security, Privacy and Reliability of Drone Communications for beyond 5G Networks, 6 (4), pp.1-24. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/drones6040095⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03633507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">5G-enabled V2X Communications for Vulnerable Road Users Safety Applications: A Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaima Zoghlami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahim Kacimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riadh Dhaou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wireless Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 29, pp.1237-1267. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11276-022-03191-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03835794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enabling an inter-operator roaming capability in LoRaWAN networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Hamnache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahim Kacimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André-Luc Beylot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ad Hoc Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, pp.103025. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.adhoc.2022.103025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03832766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Starvation avoidance-based dynamic multichannel access for low priority traffics in 802.11ac communication systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souhila Mammeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohand Yazid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahim Kacimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louiza Bouallouche-Medjkoune</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Electrical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 90 (march 2021), pp.106942. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compeleceng.2020.106942⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03098050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An adaptive duty-cycle mechanism for energy efficient wireless sensor networks, based on information centric networking design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghada Jaber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahim Kacimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Alfredo Grieco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gayraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wireless Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 26 (2), pp.791-805. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11276-018-1823-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02930196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priority-based data collection for UAV-aided Mobile Sensor Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaoyan Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tianyi Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Song Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahim Kacimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riadh Dhaou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, pp.1-24. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s20113034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02617533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A collaborative caching strategy for content-centric enabled wireless sensor networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghada Jaber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahim Kacimi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Part of special issue: SI: Mobile Information Centric Networking, 159, pp.60-70. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.comcom.2020.05.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02960359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smart Gird, des réseaux électriques intelligents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André-Luc Beylot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahim Kacimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Roboam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le petit illustré, regards croisés de chercheur.es</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 37 : Les transports du futur : smart grids, des réseaux électriques intelligents, Regards croisés de chercheur.e.s, pp.24-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03575630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Duty-Cycling: Towards Mostly-Off Sensor Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nassima Bouadem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahim Kacimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkamel Tari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Business Data Communications and Networking</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 12 (1), pp.16-35. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4018/IJBDCN.2016010102⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03104859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid Satellite - Wireless Sensor Networks Architecture for Telemedicine Applications in the Context of Emergency Satellite Communications in Ku/Ka/Q/V Bands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahim Kacimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ponia Pech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EAI Endorsed Transactions on Mobile Communications and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 2 (5), pp.e1. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4108/mca.2.5.e1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03104860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Load Balancing Techniques for Lifetime Maximizing in Wireless Sensor Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahim Kacimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riadh Dhaou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André-Luc Beylot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ad Hoc Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, vol. 11 (n° 8), pp. 2172-2186. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.adhoc.2013.04.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01130050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proportion Based Protocols for Load Balancing and Lifetime Maximization in Wireless Sensor Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Dumbrava</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahim Kacimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riadh Dhaou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André-Luc Beylot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Buletinul Institutului Politehnic din Iaşi Secţia Ştiinţe socio-umane</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 55 (4), pp.44-70</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03975331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'Internet des objets aux réseaux véhiculaires : techniques d’accès, dissémination et délestage de données</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahim Kacimi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Réseaux et télécommunications [cs.NI]. Toulouse 3 Paul Sabatier, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04853178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une fédération de réseaux LoRa pour la recherche et l'enseignement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Accettura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chasserat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Dalcé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Hamnache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03284787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Load balancing and lifetime maximization in WSN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riadh Dhaou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahim Kacimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André-Luc Beylot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00952467v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proceedings of 14th IFIP Networking Conference, Toulouse, 20/05/2015 - 22/05/2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Mammeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahim Kacimi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mammeri, Zoubir and Kacimi, Rahim. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th IFIP Networking Conference (2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Toulouse, France. </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IEEE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03193107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tests, Mesures et Validation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chakib Bekara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassim Drira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahim Kacimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André-Luc Beylot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] Institut National Polytechnique de Toulouse. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03970390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applicabilité du standard MIH au contexte satellite: Etat de l'art</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riadh Dhaou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Fasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahim Kacimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André-Luc Beylot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] Institut National Polytechnique de Toulouse. 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03975327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cold chain monitoring using wireless sensor networks : design & experimental feedback</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Becker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chakib Bekara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André-Luc Beylot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Delye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riadh Dhaou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-09007–RST, Télécom Sud Paris. 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03975329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agrégation de données dans les réseaux de capteurs : Livrable 3.1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Gakhar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahim Kacimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riadh Dhaou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André-Luc Beylot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Institut National Polytechnique de Toulouse. 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03986243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Placide: Ad Hoc Wireless Sensor Network for Cold Chain Monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahim Kacimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riadh Dhaou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André-Luc Beylot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Demetres D. Kouvatsos. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Performance Modelling and Analysis of Heterogeneous Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 8, </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">River Publishers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.153-168, 2009, 978-1003339052</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03975322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Techniques de conservation d'énergie pour les réseaux de capteurs sans fil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahim Kacimi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Réseaux et télécommunications [cs.NI]. Institut National Polytechnique de Toulouse - INPT, 2009. Français. </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2009INPT035H⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04411993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId223"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507076v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Sofiane Batta" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahim Kacimi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JIOT.2026.3652806" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05241376v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Brehon--Grataloup" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;-Luc Beylot" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.adhoc.2025.104007" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05089965v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berangere Lartigue" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Gleizes" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Combettes" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Thiebolt" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727186v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Le Floch" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Druart" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Lefebvre" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comcom.2024.107968" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372094v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Br&#233;hon-Grataloup" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.adhoc.2023.103386" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983043v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hamnache" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comnet.2023.109633" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832766v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.adhoc.2022.103025" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03527598v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comnet.2022.108797" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03633507v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Li" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tianyi Liu" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoyan Ma" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riadh Dhaou" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/drones6040095" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03835794v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaima Zoghlami" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11276-022-03191-7" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03098050v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souhila Mammeri" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohand Yazid" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louiza Bouallouche-Medjkoune" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compeleceng.2020.106942" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02960359v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghada Jaber" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comcom.2020.05.018" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02930196v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Alfredo Grieco" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gayraud" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11276-018-1823-z" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02617533v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Song Liu" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s20113034" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03575630v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Roboam" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03104859v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassima Bouadem" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkamel Tari" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/IJBDCN.2016010102" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03104860v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ponia Pech" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4108/mca.2.5.e1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01130050v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.adhoc.2013.04.009" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03975331v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Dumbrava" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05411303v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Gerino" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassim Ait-Mouheb" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Albasi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Alliet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadra Bel-Haj-Amor" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05028572v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05112388v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05112420v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Br&#233;hon--Grataloup" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCCN65249.2025.11133812" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04995199v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05037496v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Moral" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500418v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youcef Kardjadja" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VTC2024-Spring62846.2024.10683494" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04551020v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550898v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05288463v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Donsez" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04949738v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Canovas" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04408979v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988821v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOBECOM52923.2024.10901292" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185877v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04184423v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03637409v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCNC49033.2022.9700720" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832760v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCCN54977.2022.9868873" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03657148v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03913320v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Brugarolas" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lou Ackerman" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Boitier" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali G&#233;rino" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03741970v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03625482v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03657600v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Lumet" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lihoreau" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03275499v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCN52139.2021.9524996" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03185684v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03220095v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03438762v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3479239.3485718" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03104854v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCN48667.2020.9314777" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03012580v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCNC.2019.8651843" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02648645v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03636658v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02871326v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Chisiu" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCNC.2017.7983160" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03131867v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWCMC.2017.7986587" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01556268v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Lalem" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahc&#232;ne Bounceur" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reinhardt Euler" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02871321v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WD.2017.7918152" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01487530v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hammoudeh Mohammad" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3018896.3065837" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01316121v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISNCC.2016.7746100" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01671338v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01402488v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01397975v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saoudi Massinissa" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3010089.3010114" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01429681v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoubir Mammeri" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01402490v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01316120v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umber Noreen" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Clavier" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISNCC.2016.7746102" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03230713v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WMNC.2014.6878875" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03252285v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahima Dian&#233;" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahima Niang" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VTCFall.2014.6965959" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04082448v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-02762-3_5" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240718v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695428v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssouf Zatout" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Llibre" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Campo" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03976457v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MEDHOCNET.2010.5546863" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03967949v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2010.5502150" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03970398v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashish Gupta" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Delye" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cherif Diallo" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Marot" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Becker" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03970395v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369590v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-01399-7_2" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03970406v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCNC.2009.4784847" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03975337v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977324v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977319v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOCOM.2008.ECP.99" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03986246v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03986238v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04853178v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03284787v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Accettura" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chasserat" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;jane Dalc&#233;" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gonzalez" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00952467v3" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03193107v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dl.ifip.org/db/conf/networking/networking2015/index.html" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03970390v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chakib Bekara" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Laurent" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassim Drira" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03975327v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Fasson" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03975329v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03986243v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Gakhar" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03975322v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.taylorfrancis.com/chapters/edit/10.1201/9781003339052-11/placide-ad-hoc-wireless-sensor-network-cold-chain-monitoring-rahim-kacimi-riadh-dhaou-andr%C3%A9-luc-beylot" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04411993v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2009INPT035H" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05588856v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussama Lachgar" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Deslandes" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahim Kacimi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;-Luc Beylot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05580932v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Bouriga" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riadh Dhaou" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05588850v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Le Floch" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05411303v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Gerino" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassim Ait-Mouheb" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Albasi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Alliet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadra Bel-Haj-Amor" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05028572v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Druart" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Lefebvre" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05112388v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05112420v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Br&#233;hon--Grataloup" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCCN65249.2025.11133812" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04995199v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05596437v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Canale" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Thi&#233;bolt" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Henaff" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Zissis" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LS2566125.2025.11467721" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05037496v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Sofiane Batta" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Moral" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550898v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05288463v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Donsez" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04949738v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Canovas" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04408979v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaima Zoghlami" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988821v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOBECOM52923.2024.10901292" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500418v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youcef Kardjadja" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Br&#233;hon-Grataloup" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VTC2024-Spring62846.2024.10683494" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04551020v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185877v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04184423v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03657148v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hamnache" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832760v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCCN54977.2022.9868873" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03913320v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Gleizes" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Brugarolas" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lou Ackerman" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Boitier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali G&#233;rino" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03741970v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03625482v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03657600v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Lumet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lihoreau" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03637409v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCNC49033.2022.9700720" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03275499v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCN52139.2021.9524996" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03220095v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03185684v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoyan Ma" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tianyi Liu" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Song Liu" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03438762v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3479239.3485718" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03104854v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCN48667.2020.9314777" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03012580v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghada Jaber" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gayraud" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCNC.2019.8651843" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02648645v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03636658v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassima Bouadem" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkamel Tari" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02871326v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Chisiu" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCNC.2017.7983160" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03131867v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWCMC.2017.7986587" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01556268v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Lalem" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahc&#232;ne Bounceur" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reinhardt Euler" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02871321v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WD.2017.7918152" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01487530v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hammoudeh Mohammad" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3018896.3065837" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01316121v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISNCC.2016.7746100" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01671338v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01402488v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01397975v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saoudi Massinissa" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3010089.3010114" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01429681v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoubir Mammeri" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01402490v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01316120v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umber Noreen" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Clavier" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISNCC.2016.7746102" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03230713v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WMNC.2014.6878875" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03252285v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahima Dian&#233;" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahima Niang" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VTCFall.2014.6965959" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04082448v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ponia Pech" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-02762-3_5" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240718v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695428v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssouf Zatout" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Llibre" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Campo" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03976457v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Dumbrava" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MEDHOCNET.2010.5546863" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03967949v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2010.5502150" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03970398v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashish Gupta" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Delye" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cherif Diallo" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Marot" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Becker" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03970395v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369590v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-01399-7_2" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03970406v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCNC.2009.4784847" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977324v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977319v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOCOM.2008.ECP.99" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03975337v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03986238v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03986246v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507076v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JIOT.2026.3652806" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05089965v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berangere Lartigue" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Combettes" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Thiebolt" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05241376v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Brehon--Grataloup" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.adhoc.2025.104007" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372094v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.adhoc.2023.103386" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727186v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comcom.2024.107968" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983043v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comnet.2023.109633" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03527598v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comnet.2022.108797" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03633507v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Li" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/drones6040095" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03835794v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11276-022-03191-7" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832766v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.adhoc.2022.103025" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03098050v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souhila Mammeri" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohand Yazid" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louiza Bouallouche-Medjkoune" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compeleceng.2020.106942" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02930196v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Alfredo Grieco" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11276-018-1823-z" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02617533v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s20113034" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02960359v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comcom.2020.05.018" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03575630v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Roboam" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03104859v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/IJBDCN.2016010102" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03104860v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4108/mca.2.5.e1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01130050v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.adhoc.2013.04.009" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03975331v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04853178v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03284787v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Accettura" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chasserat" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;jane Dalc&#233;" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gonzalez" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00952467v3" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03193107v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dl.ifip.org/db/conf/networking/networking2015/index.html" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03970390v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chakib Bekara" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Laurent" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassim Drira" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03975327v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Fasson" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03975329v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03986243v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Gakhar" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03975322v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.taylorfrancis.com/chapters/edit/10.1201/9781003339052-11/placide-ad-hoc-wireless-sensor-network-cold-chain-monitoring-rahim-kacimi-riadh-dhaou-andr%C3%A9-luc-beylot" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04411993v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2009INPT035H" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>