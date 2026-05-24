--- v1 (2026-04-30)
+++ v2 (2026-05-24)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> RAHIM KACIMI </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (62)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Evaluation of NB-IoT Uplink limits over GEO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oussama Lachgar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Deslandes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahim Kacimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André-Luc Beylot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 22nd International Wireless Communications &amp; Mobile Computing Conference (IWCMC 2026)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Jun 2026, Shanghai, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05588856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep Reinforcement Learning-Powered Extended Vehicular Cooperative Perception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Bouriga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahim Kacimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riadh Dhaou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Wireless Communications &amp; Mobile Computing Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Jun 2026, Shanghai, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05580932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unlocking Vehicular Communications: Scaling V2X Traffic on 5G SA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Le Floch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahim Kacimi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 27th IEEE International Symposium on a World of Wireless, Mobile and Multimedia Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2026, Bologne, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05588850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">REUTE water optimization in Occitanie : biofilm control in the chain of constructed wetlands and drip-irrigation devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Gerino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nassim Ait-Mouheb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Albasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Alliet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadra Bel-Haj-Amor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th AOP Tunisia for sustainable water management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Hammamet, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05411303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fingerprinting de Zone et Navigation à l'Estime : l'idée est simple, l'exécution plus complexe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Le Floch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahim Kacimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Druart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André-Luc Beylot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CORES 2025 - 10èmes Rencontres Francophones sur la Conception de Protocoles, l'Evaluation de Performances et l'Expérimentation des Réseaux de Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Saint Valery-sur-Somme, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05028572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zone-Fingerprinting: Unlocking the Power of Fingerprinting for Indoor Localization in 5G</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Le Floch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahim Kacimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Druart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André-Luc Beylot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFIP Networking 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFIP, May 2025, Limassol (Chypre), Cyprus</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05112388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predictive QoS for tele-operated driving over 5G SA networks: an experimental study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Bréhon--Grataloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahim Kacimi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34th International Conference on Computer Communications and Networks (ICCCN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Aug 2025, Tokyo, Japan. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICCCN65249.2025.11133812⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05112420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stabilisation de service dans les infrastructures à connectivité polymorphe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Bréhon--Grataloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahim Kacimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André-Luc Beylot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10èmes Rencontres Francophones sur la Conception de Protocoles, l'Evaluation de Performances et l'Expérimentation des Réseaux de Communication (CORES)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Saint Valery-sur-Somme, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04995199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smart Lighting and 5G Connectivity: Toward a Unified Infrastructure for Smart Campus Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahim Kacimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Thiébolt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Henaff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 IEEE Sustainable Smart Lighting World Conference & Expo (LS25)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2025, Monastir, Tunisia. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LS2566125.2025.11467721⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05596437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic Spreading Factor and Power Allocation in LoRaWAN Networks Using Reinforcement Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Sofiane Batta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Moral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahim Kacimi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Wireless Communications &amp; Mobile Computing Conference (IWCMC'25)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, May 2025, Abu Dhabi, United Arab Emirates</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05037496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synergie et frugalité : lorsque la 5G rencontre la localisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Le Floch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahim Kacimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Druart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André-Luc Beylot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9èmes Rencontres Francophones sur la Conception de Protocoles, l'Évaluation de Performance et l'Expérimentation des Réseaux de Communication (CoRes 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Saint-Briac-sur-Mer, France. à paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04550898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TERRA FORMA : réseaux de capteurs environnementaux pour mieux comprendre les changements environnementaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahim Kacimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Donsez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées LPWAN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cong-Duc Pham, Jul 2024, Pau (Université de Pau et des Pays de l'Adour), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05288463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heterotrophic biofilm control in constructed wetlands and drip-irrigation devices as a key factor in the reuse capacity of water in Occitanie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Gerino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nassim Ait-Mouheb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Albasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Alliet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Canovas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18. International Conference on Wetland Systems for Water Pollution Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Fort-de-France, Martinique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04949738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leveraging RL for Efficient Collection of Perception Messages in Vehicular Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaima Zoghlami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahim Kacimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riadh Dhaou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Information Infrastructure and Networking Symposium (GIIS 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2024, Dubai, United Arab Emirates. à paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04408979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimenting Towards Reliable Packet Relaying in V2X Architectures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Bréhon--Grataloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahim Kacimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André-Luc Beylot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GLOBECOM 2024 - 2024 IEEE Global Communications Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2024, Cape Town, South Africa. pp.5193-5198, </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/GLOBECOM52923.2024.10901292⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04988821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Analysis of DRL-based Edge Caching for the Internet of Things</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youcef Kardjadja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Bréhon-Grataloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahim Kacimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André-Luc Beylot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE 99th Vehicular Technology Conference (2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE Vehicular Technology Society (VTS), Jun 2024, Singapour, Singapore. à paraître, </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/VTC2024-Spring62846.2024.10683494⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04500418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indoor Localization in Current 5G Networks: The Way to Go</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Le Floch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahim Kacimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Druart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André-Luc Beylot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd IFIP Networking Conference Networking Conference (NETWORKING 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Federation for Information Processing (IFIP); IEEE, Jun 2024, Thessalonique, Greece. pp.1-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04551020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Field Trial for Enhanced V2X Multi-RAT Handover in Autonomous Vehicle Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Bréhon-Grataloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahim Kacimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André-Luc Beylot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">48th IEEE Conference on Local Computer Networks (LCN 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Oct 2023, Daytona Beach (Florida), United States. à paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04185877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accurate E-CID Framework for Indoor Positioning in 5G using Path Tracing and Machine Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Le Floch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahim Kacimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Druart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André-Luc Beylot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th ACM International Conference on Modeling, Analysis and Simulation of Wireless and Mobile Systems (MSWiM 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACM, Oct 2023, Montreal, Canada. à paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04184423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Itinérance dans les réseaux LoRaWAN †</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Hamnache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahim Kacimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André-Luc Beylot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ème Rencontres Francophones sur la Conception de Protocoles, l’Évaluation de Performance et l’Expérimentation des Réseaux de Communication (CORES 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Saint-Rémy-Lès-Chevreuse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03657148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Context-aware task offloading with QoS-provisioning for MEC multi-RAT vehicular networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Bréhon-Grataloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahim Kacimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André-Luc Beylot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31st International Conference on Computer Communications and Networks (ICCCN 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Honolulu, United States. pp.1-9, </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICCCN54977.2022.9868873⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03832760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The basis for the Design of a University Living Lab (LL) on the Science Campus of Toulouse III University</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Gleizes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Brugarolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lou Ackerman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Boitier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Gérino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop "El Campus com a Living Lab" 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UAB : Universitat Autònoma de Barcelona; CVC : Centre de Visió per Computador; Xarxa Europea de Living Labs  (European Network of Living Labs – EnoLL), Nov 2022, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03913320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fundamentals and Performance of the LoRaWAN Downlink: an Experimental Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Hamnache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahim Kacimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André-Luc Beylot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Global Communications Conference (GLOBECOM 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Dec 2022, Rio de Janeiro, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03741970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of Cooperative and Vulnerable Awareness Messages in V2X Safety Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaima Zoghlami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahim Kacimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riadh Dhaou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Wireless Communications and Mobile Computing Conference (IWCMC 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE: Institute of Electrical and Electronics Engineers; IEEE Croatia Section, May 2022, Dubrovnik, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03625482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LoRaWAN : efficace et pas cher, c'est le relayage que je préfère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Lumet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Le Floch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahim Kacimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Lihoreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André-Luc Beylot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ème Rencontres Francophones sur la Conception de Protocoles, l’Évaluation de Performance et l’Expérimentation des Réseaux de Communication (CORES 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Saint-Rémy-Lès-Chevreuse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03657600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Study on Dynamic Collection of Cooperative Awareness Messages in V2X Safety Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaima Zoghlami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahim Kacimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riadh Dhaou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th IEEE Annual Consumer Communications &amp; Networking Conference (CCNC 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2022, Las Vegas, United States. pp.723-724, </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CCNC49033.2022.9700720⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03637409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unifying LoRaWAN Networks by Enabling the Roaming Capability (short paper)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Hamnache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahim Kacimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André-Luc Beylot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">46th IEEE Conference on Local Computer Networks (LCN 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Oct 2021, Edmonton, Canada. pp. 371-374, </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LCN52139.2021.9524996⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03275499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation de l'allocation des facteurs d'étalement dans les Réseaux LoRaWAN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Hamnache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahim Kacimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André-Luc Beylot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème Rencontres Francophones sur la Conception de Protocoles, l’Évaluation de Performance et l’Expérimentation des Réseaux de Communication (CORES 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03220095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duration-aware Data Collection in UAV-aided Mobile Sensor Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaoyan Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tianyi Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahim Kacimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riadh Dhaou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Song Liu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Wireless Communications and Mobile Computing Conference (IWCMC 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE Communications Society, Jun 2021, Harbin (Virtually), China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03185684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LoRaWAN Relaying: Push the Cell Boundaries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Lumet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Le Floch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahim Kacimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Lihoreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André-Luc Beylot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th ACM International Conference on Modeling, Analysis and Simulation of Wireless and Mobile Systems (MSWiM 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association for Computing Machinery, Nov 2021, Alicante, Spain. pp.217-220, </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3479239.3485718⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03438762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L3SFA: Load Shifting Strategy for Spreading Factor Allocation in LoRaWAN Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Hamnache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahim Kacimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André-Luc Beylot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE 45th Conference on Local Computer Networks (LCN 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Nov 2020, Sydney (virtual), Australia. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LCN48667.2020.9314777⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03104854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient Interest Satisfaction in Content Centric Wireless Sensor Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghada Jaber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahim Kacimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gayraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th IEEE Consumer Communications and Networking Conference (CCNC 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2019, Las-Vegas, United States. pp.1--5, </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CCNC.2019.8651843⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03012580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive Hybrid MAC Protocols for UAV-Assisted Mobile Sensor Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaoyan Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahim Kacimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riadh Dhaou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Consumer Communications and Networking Conference (CCNC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2018, Las-Vegas, United States. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02648645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B-alphaWSP Selection Algorithm: a Load Balancing Convergecast forWSNs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nassima Bouadem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahim Kacimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkamel Tari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFIP Annual Wireless Days Conference (WD 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Dubaï, United Arab Emirates. pp.101-104</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03636658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opportunistic Communications in WSN Using UAV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaoyan Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Chisiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahim Kacimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riadh Dhaou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th IEEE Consumer Communications and Networking Conference (CCNC 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2017, Las Vegas, United States. pp.510-515, </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CCNC.2017.7983160⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02871326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reactive and proactive strategies for content update in content-centric and multi-users WSNs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghada Jaber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahim Kacimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gayraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Wireless Communications and Mobile Computing Conference (IWCMC 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Valencia, Spain. pp.1980-1985, </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IWCMC.2017.7986587⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03131867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Copula Theory Approach to Detect Faulty Sensor Nodes in Wireless Sensor Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Lalem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahcène Bounceur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinhardt Euler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahim Kacimi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR SoC SIP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01556268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data Freshness Aware Content-Centric Networking in WSNs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghada Jaber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahim Kacimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gayraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFIP Wireless Days (WD 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Porto, Portugal. pp.238-240, </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WD.2017.7918152⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02871321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributed Faulty Sensor Node Detection in Wireless Sensor Networks based on Copula Theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Lalem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahcène Bounceur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinhardt Euler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hammoudeh Mohammad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahim Kacimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Second International Conference on Internet of Things, Data and Cloud Computing (ICC 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Cambridge, United Kingdom. pp.1-8, </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3018896.3065837⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01487530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boundary Node Failure Detection in Wireless Sensor Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Lalem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahim Kacimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahcène Bounceur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinhardt Euler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Symposium on Networks, Computers and Communications (ISNCC 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Tunis, Tunisia. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISNCC.2016.7746100⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01316121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fairness-Aware UAV-Assisted Data Collection in Mobile Wireless Sensor Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaoyan Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahim Kacimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riadh Dhaou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Wireless Communications and Mobile Computing Conference (IWCMC 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Paphos, Cyprus. pp. 995-1001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01671338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of Failed Boundary Nodes in Wireless Sensor Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Lalem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahcène Bounceur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinhardt Euler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahim Kacimi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th National Conference on Software and Hardware Architectures for Robots Control (SHARC 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01402488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faulty Data Detection in Wireless Sensor Networks Based on Copula Theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Lalem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahcène Bounceur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahim Kacimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinhardt Euler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saoudi Massinissa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International conference on Big Data and Advanced Wireless technologies (BDAW 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Blagoevgrad, Bulgaria. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3010089.3010114⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01397975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploiting redundancy for energy-efficiency in Wireless Sensor Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghada Jaber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahim Kacimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Mammeri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th IFIP Wireless and Mobile Networking Conference (WMNC 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Colmar, France. pp. 1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01429681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Watermarking Approach for Wireless Sensor Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Lalem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahcène Bounceur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinhardt Euler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahim Kacimi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11ème Colloque du GDR SoC-SiP 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01402490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance Evaluation of IEEE 802.15.4 PHY with Impulsive Network Interference in CupCarbon Simulator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umber Noreen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahcène Bounceur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahim Kacimi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Symposium on Networks, Computers and Communications (ISNCC 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Tunis, Tunisia. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISNCC.2016.7746102⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01316120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient Delay-aware Data Collection in mostly-off Wireless Sensor Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahim Kacimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Mammeri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th IFIP Wireless and Mobile Networking Conference (WMNC 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFIP TC6; IEEE, May 2014, Algarve, Portugal. pp.1--6, </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WMNC.2014.6878875⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03230713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy Optimization in Redundant WSNs under Deterministic and Probabilistic Sensing Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibrahima Diané</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahim Kacimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Mammeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibrahima Niang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE 80th Vehicular Technology Conference (VTC 2014 - Fall)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE Vehicular Technology Society, Sep 2014, Vancouver, Canada. pp.1--5, </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/VTCFall.2014.6965959⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03252285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Satellite and Wireless Links Issues in Healthcare Monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahim Kacimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ponia Pech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference on Personal Satellite Services (PSATS 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Toulouse, France. pp.49-64, </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-02762-3_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04082448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy Optimization based on the Redundancy in WSNs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibrahima Diané</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahim Kacimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Mammeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibrahima Niang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th Joint IFIP Wireless and Mobile Networking Conference (WMNC 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Dubaï, United Arab Emirates. pp. 1-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01240718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobility-aware protocol for wireless sensor networks in health-care monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssouf Zatout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahim Kacimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Llibre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Campo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Consumer Communications and Networking Conference (CCNC), 2011 IEEE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2011, Las Vegas, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01695428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proportion based protocols for load balancing and lifetime maximization in wireless sensor networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Dumbrava</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahim Kacimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riadh Dhaou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André-Luc Beylot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th Annual Mediterranean Ad Hoc Networking Workshop (Med-Hoc-Net 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFIP, Jun 2010, Juan Les Pins, France. pp.1-8, </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MEDHOCNET.2010.5546863⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03976457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy-balancing Strategies for Lifetime Maximizing in Wireless Sensor Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahim Kacimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riadh Dhaou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André-Luc Beylot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Communications 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, May 2010, Le Cap, South Africa. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICC.2010.5502150⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03967949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CAPTEURS Project - Zigbee based different approaches for Cold Chain Supervision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ashish Gupta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Delye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cherif Diallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Marot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Becker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th European ZigBee Developers’ Conference 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03970398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proportion Based Protocols for Load Balancing and Lifetime Maximization in Wireless Sensor Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Dumbrava</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahim Kacimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riadh Dhaou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André-Luc Beylot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th IFIP Annual Mediterranean Ad Hoc Networking Workshop (Med-Hoc-Net 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Federation for Information Processing (IFIP); IEEE Communications Society, Jun 2010, Juan les Pins, France. pp.1-8, </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MEDHOCNET.2010.5546863⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03970395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental study : link quality and deployment issues in wireless sensor networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Becker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André-Luc Beylot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riadh Dhaou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ashish Gupta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahim Kacimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International IFIP-TC 6 Networking Conference (IFIP Networking 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFIP Technical Committee 6 (TC6: Communications Systems), May 2009, Aachen, Germany. pp.14 - 25, </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-01399-7_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01369590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using energy-efficient wireless sensor network for cold chain monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahim Kacimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riadh Dhaou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André-Luc Beylot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th Consumer Communications and Networking Conference (CCNC 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Jan 2009, Las Vegas, Nevada, United States. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CCNC.2009.4784847⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03970406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Placide : une solution protocolaire pour le suivi de la chaîne du froid à l'aide d'un réseau de capteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André-Luc Beylot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahim Kacimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riadh Dhaou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème atelier Réseaux Autonomes et Spontanés (2007)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Groupe des écoles de télécommunications (France), Oct 2007, Paris, France. pp.51-55</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03977324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy-aware self-organization algorithms for wireless sensor networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahim Kacimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riadh Dhaou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André-Luc Beylot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Communications Conference (GLOBECOM 2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Nov 2008, La Nouvelle Orléans, United States. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/GLOCOM.2008.ECP.99⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03977319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Placide: An Ad Hoc Wireless Sensor Network for Cold Chain Monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahim Kacimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riadh Dhaou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André-Luc Beylot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference on Performance Modelling and Evaluation of Heterogeneous Networks (HET-NET 2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2008, Karlskrona, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03975337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Placide: Un protocole applicatif pour le suivi de la chaîne du froid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahim Kacimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riadh Dhaou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André-Luc Beylot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées du Pôle RESCOM - GDR ASR 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS - GDR Architectures Systemes et Réseaux, Sep 2007, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03986238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CAPTEURS : Une solution protocolaire performante pour la surveillance de la chaîne du froid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahim Kacimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riadh Dhaou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André-Luc Beylot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Grand Colloque ANR Sciences et Technologies de l'Information et de la Communication (STIC 2007)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ANR : Agence Nationale de la Recherche, Nov 2007, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03986246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (19)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimizing Spreading Factor and Resources Allocation in LoRaWAN: A Hybrid Approach Using Reinforcement Learning and K-means Clustering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Sofiane Batta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahim Kacimi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Internet of Things Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, pp.1-1. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JIOT.2026.3652806⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05507076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À Toulouse, la transition énergétique passe aussi par la recherche appliquée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berangere Lartigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahim Kacimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Gleizes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Combettes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Thiebolt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Collection numérique de l’AMUE, Agence de mutualisation des universités et établissements d'enseignement supérieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05089965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reliable multi-RAT connectivity in urban V2X architectures: An experimental campaign</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Brehon--Grataloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahim Kacimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André-Luc Beylot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ad Hoc Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 179, pp.104007. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.adhoc.2025.104007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05241376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-RAT-enabled edge computing for vehicle-to-everything architectures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Bréhon-Grataloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahim Kacimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André-Luc Beylot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ad Hoc Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 154, pp.103386. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.adhoc.2023.103386⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04372094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comprehensive framework for 5G indoor localization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Le Floch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahim Kacimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Druart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André-Luc Beylot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, pp.107968. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.comcom.2024.107968⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04727186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joint Load-Balancing and Power Control Strategy to Maximize the Data Extraction Rate of LoRaWAN Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Hamnache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahim Kacimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André-Luc Beylot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 225, pp.103025. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.comnet.2023.109633⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03983043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobile Edge Computing for V2X Architectures and Applications: A Survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Bréhon-Grataloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahim Kacimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André-Luc Beylot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, 206, </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.comnet.2022.108797⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03527598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-Terrestrial Networks-enabled Internet of Things: UAV-centric architectures, applications, and open issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jun Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahim Kacimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tianyi Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaoyan Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riadh Dhaou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Drones</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Special Issue Security, Privacy and Reliability of Drone Communications for beyond 5G Networks, 6 (4), pp.1-24. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/drones6040095⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03633507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">5G-enabled V2X Communications for Vulnerable Road Users Safety Applications: A Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaima Zoghlami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahim Kacimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riadh Dhaou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wireless Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 29, pp.1237-1267. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11276-022-03191-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03835794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enabling an inter-operator roaming capability in LoRaWAN networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Hamnache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahim Kacimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André-Luc Beylot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ad Hoc Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, pp.103025. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.adhoc.2022.103025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03832766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Starvation avoidance-based dynamic multichannel access for low priority traffics in 802.11ac communication systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souhila Mammeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohand Yazid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahim Kacimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louiza Bouallouche-Medjkoune</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Electrical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 90 (march 2021), pp.106942. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compeleceng.2020.106942⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03098050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An adaptive duty-cycle mechanism for energy efficient wireless sensor networks, based on information centric networking design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghada Jaber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahim Kacimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Alfredo Grieco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gayraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wireless Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 26 (2), pp.791-805. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11276-018-1823-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02930196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priority-based data collection for UAV-aided Mobile Sensor Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaoyan Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tianyi Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Song Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahim Kacimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riadh Dhaou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, pp.1-24. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s20113034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02617533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A collaborative caching strategy for content-centric enabled wireless sensor networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghada Jaber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahim Kacimi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Part of special issue: SI: Mobile Information Centric Networking, 159, pp.60-70. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.comcom.2020.05.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02960359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smart Gird, des réseaux électriques intelligents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André-Luc Beylot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahim Kacimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Roboam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le petit illustré, regards croisés de chercheur.es</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 37 : Les transports du futur : smart grids, des réseaux électriques intelligents, Regards croisés de chercheur.e.s, pp.24-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03575630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Duty-Cycling: Towards Mostly-Off Sensor Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nassima Bouadem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahim Kacimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkamel Tari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Business Data Communications and Networking</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 12 (1), pp.16-35. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4018/IJBDCN.2016010102⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03104859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid Satellite - Wireless Sensor Networks Architecture for Telemedicine Applications in the Context of Emergency Satellite Communications in Ku/Ka/Q/V Bands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahim Kacimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ponia Pech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EAI Endorsed Transactions on Mobile Communications and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 2 (5), pp.e1. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4108/mca.2.5.e1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03104860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Load Balancing Techniques for Lifetime Maximizing in Wireless Sensor Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahim Kacimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riadh Dhaou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André-Luc Beylot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ad Hoc Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, vol. 11 (n° 8), pp. 2172-2186. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.adhoc.2013.04.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01130050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proportion Based Protocols for Load Balancing and Lifetime Maximization in Wireless Sensor Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Dumbrava</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahim Kacimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riadh Dhaou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André-Luc Beylot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Buletinul Institutului Politehnic din Iaşi Secţia Ştiinţe socio-umane</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 55 (4), pp.44-70</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03975331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'Internet des objets aux réseaux véhiculaires : techniques d’accès, dissémination et délestage de données</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahim Kacimi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Réseaux et télécommunications [cs.NI]. Toulouse 3 Paul Sabatier, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04853178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une fédération de réseaux LoRa pour la recherche et l'enseignement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Accettura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chasserat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Dalcé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Hamnache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03284787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Load balancing and lifetime maximization in WSN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riadh Dhaou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahim Kacimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André-Luc Beylot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00952467v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proceedings of 14th IFIP Networking Conference, Toulouse, 20/05/2015 - 22/05/2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Mammeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahim Kacimi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mammeri, Zoubir and Kacimi, Rahim. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th IFIP Networking Conference (2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Toulouse, France. </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IEEE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03193107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tests, Mesures et Validation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chakib Bekara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassim Drira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahim Kacimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André-Luc Beylot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] Institut National Polytechnique de Toulouse. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03970390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applicabilité du standard MIH au contexte satellite: Etat de l'art</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riadh Dhaou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Fasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahim Kacimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André-Luc Beylot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] Institut National Polytechnique de Toulouse. 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03975327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cold chain monitoring using wireless sensor networks : design & experimental feedback</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Becker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chakib Bekara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André-Luc Beylot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Delye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riadh Dhaou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-09007–RST, Télécom Sud Paris. 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03975329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agrégation de données dans les réseaux de capteurs : Livrable 3.1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Gakhar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahim Kacimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riadh Dhaou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André-Luc Beylot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Institut National Polytechnique de Toulouse. 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03986243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Placide: Ad Hoc Wireless Sensor Network for Cold Chain Monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahim Kacimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riadh Dhaou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André-Luc Beylot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Demetres D. Kouvatsos. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Performance Modelling and Analysis of Heterogeneous Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 8, </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">River Publishers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.153-168, 2009, 978-1003339052</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03975322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Techniques de conservation d'énergie pour les réseaux de capteurs sans fil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahim Kacimi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Réseaux et télécommunications [cs.NI]. Institut National Polytechnique de Toulouse - INPT, 2009. Français. </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2009INPT035H⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04411993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId223"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> RAHIM KACIMI </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (62)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Evaluation of NB-IoT Uplink limits over GEO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oussama Lachgar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Deslandes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahim Kacimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André-Luc Beylot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 22nd International Wireless Communications &amp; Mobile Computing Conference (IWCMC 2026)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Jun 2026, Shanghai, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05588856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep Reinforcement Learning-Powered Extended Vehicular Cooperative Perception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Bouriga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahim Kacimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riadh Dhaou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Wireless Communications &amp; Mobile Computing Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Jun 2026, Shanghai, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05580932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unlocking Vehicular Communications: Scaling V2X Traffic on 5G SA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Le Floch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahim Kacimi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 27th IEEE International Symposium on a World of Wireless, Mobile and Multimedia Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2026, Bologne, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05588850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fingerprinting de Zone et Navigation à l'Estime : l'idée est simple, l'exécution plus complexe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Le Floch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahim Kacimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Druart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André-Luc Beylot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CORES 2025 - 10èmes Rencontres Francophones sur la Conception de Protocoles, l'Evaluation de Performances et l'Expérimentation des Réseaux de Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Saint Valery-sur-Somme, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05028572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zone-Fingerprinting: Unlocking the Power of Fingerprinting for Indoor Localization in 5G</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Le Floch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahim Kacimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Druart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André-Luc Beylot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFIP Networking 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFIP, May 2025, Limassol (Chypre), Cyprus</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05112388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">REUTE water optimization in Occitanie : biofilm control in the chain of constructed wetlands and drip-irrigation devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Gerino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nassim Ait-Mouheb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Albasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Alliet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadra Bel-Haj-Amor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th AOP Tunisia for sustainable water management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Hammamet, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05411303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predictive QoS for tele-operated driving over 5G SA networks: an experimental study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Bréhon--Grataloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahim Kacimi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34th International Conference on Computer Communications and Networks (ICCCN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Aug 2025, Tokyo, Japan. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICCCN65249.2025.11133812⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05112420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stabilisation de service dans les infrastructures à connectivité polymorphe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Bréhon--Grataloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahim Kacimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André-Luc Beylot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10èmes Rencontres Francophones sur la Conception de Protocoles, l'Evaluation de Performances et l'Expérimentation des Réseaux de Communication (CORES)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Saint Valery-sur-Somme, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04995199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smart Lighting and 5G Connectivity: Toward a Unified Infrastructure for Smart Campus Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahim Kacimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Thiébolt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Henaff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 IEEE Sustainable Smart Lighting World Conference & Expo (LS25)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2025, Monastir, Tunisia. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LS2566125.2025.11467721⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05596437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic Spreading Factor and Power Allocation in LoRaWAN Networks Using Reinforcement Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Sofiane Batta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Moral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahim Kacimi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Wireless Communications &amp; Mobile Computing Conference (IWCMC'25)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, May 2025, Abu Dhabi, United Arab Emirates</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05037496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synergie et frugalité : lorsque la 5G rencontre la localisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Le Floch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahim Kacimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Druart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André-Luc Beylot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9èmes Rencontres Francophones sur la Conception de Protocoles, l'Évaluation de Performance et l'Expérimentation des Réseaux de Communication (CoRes 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Saint-Briac-sur-Mer, France. à paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04550898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heterotrophic biofilm control in constructed wetlands and drip-irrigation devices as a key factor in the reuse capacity of water in Occitanie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Gerino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nassim Ait-Mouheb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Albasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Alliet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Canovas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18. International Conference on Wetland Systems for Water Pollution Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Fort-de-France, Martinique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04949738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TERRA FORMA : réseaux de capteurs environnementaux pour mieux comprendre les changements environnementaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahim Kacimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Donsez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées LPWAN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cong-Duc Pham, Jul 2024, Pau (Université de Pau et des Pays de l'Adour), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05288463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leveraging RL for Efficient Collection of Perception Messages in Vehicular Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaima Zoghlami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahim Kacimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riadh Dhaou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Information Infrastructure and Networking Symposium (GIIS 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2024, Dubai, United Arab Emirates. à paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04408979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimenting Towards Reliable Packet Relaying in V2X Architectures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Bréhon--Grataloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahim Kacimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André-Luc Beylot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GLOBECOM 2024 - 2024 IEEE Global Communications Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2024, Cape Town, South Africa. pp.5193-5198, </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/GLOBECOM52923.2024.10901292⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04988821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indoor Localization in Current 5G Networks: The Way to Go</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Le Floch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahim Kacimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Druart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André-Luc Beylot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd IFIP Networking Conference Networking Conference (NETWORKING 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Federation for Information Processing (IFIP); IEEE, Jun 2024, Thessalonique, Greece. pp.1-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04551020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Analysis of DRL-based Edge Caching for the Internet of Things</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youcef Kardjadja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Bréhon-Grataloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahim Kacimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André-Luc Beylot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE 99th Vehicular Technology Conference (2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE Vehicular Technology Society (VTS), Jun 2024, Singapour, Singapore. à paraître, </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/VTC2024-Spring62846.2024.10683494⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04500418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Field Trial for Enhanced V2X Multi-RAT Handover in Autonomous Vehicle Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Bréhon-Grataloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahim Kacimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André-Luc Beylot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">48th IEEE Conference on Local Computer Networks (LCN 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Oct 2023, Daytona Beach (Florida), United States. à paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04185877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accurate E-CID Framework for Indoor Positioning in 5G using Path Tracing and Machine Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Le Floch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahim Kacimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Druart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André-Luc Beylot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th ACM International Conference on Modeling, Analysis and Simulation of Wireless and Mobile Systems (MSWiM 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACM, Oct 2023, Montreal, Canada. à paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04184423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Itinérance dans les réseaux LoRaWAN †</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Hamnache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahim Kacimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André-Luc Beylot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ème Rencontres Francophones sur la Conception de Protocoles, l’Évaluation de Performance et l’Expérimentation des Réseaux de Communication (CORES 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Saint-Rémy-Lès-Chevreuse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03657148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Context-aware task offloading with QoS-provisioning for MEC multi-RAT vehicular networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Bréhon-Grataloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahim Kacimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André-Luc Beylot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31st International Conference on Computer Communications and Networks (ICCCN 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Honolulu, United States. pp.1-9, </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICCCN54977.2022.9868873⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03832760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The basis for the Design of a University Living Lab (LL) on the Science Campus of Toulouse III University</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Gleizes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Brugarolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lou Ackerman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Boitier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Gérino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop "El Campus com a Living Lab" 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UAB : Universitat Autònoma de Barcelona; CVC : Centre de Visió per Computador; Xarxa Europea de Living Labs  (European Network of Living Labs – EnoLL), Nov 2022, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03913320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fundamentals and Performance of the LoRaWAN Downlink: an Experimental Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Hamnache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahim Kacimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André-Luc Beylot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Global Communications Conference (GLOBECOM 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Dec 2022, Rio de Janeiro, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03741970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of Cooperative and Vulnerable Awareness Messages in V2X Safety Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaima Zoghlami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahim Kacimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riadh Dhaou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Wireless Communications and Mobile Computing Conference (IWCMC 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE: Institute of Electrical and Electronics Engineers; IEEE Croatia Section, May 2022, Dubrovnik, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03625482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LoRaWAN : efficace et pas cher, c'est le relayage que je préfère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Lumet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Le Floch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahim Kacimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Lihoreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André-Luc Beylot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ème Rencontres Francophones sur la Conception de Protocoles, l’Évaluation de Performance et l’Expérimentation des Réseaux de Communication (CORES 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Saint-Rémy-Lès-Chevreuse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03657600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Study on Dynamic Collection of Cooperative Awareness Messages in V2X Safety Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaima Zoghlami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahim Kacimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riadh Dhaou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th IEEE Annual Consumer Communications &amp; Networking Conference (CCNC 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2022, Las Vegas, United States. pp.723-724, </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CCNC49033.2022.9700720⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03637409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unifying LoRaWAN Networks by Enabling the Roaming Capability (short paper)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Hamnache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahim Kacimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André-Luc Beylot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">46th IEEE Conference on Local Computer Networks (LCN 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Oct 2021, Edmonton, Canada. pp. 371-374, </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LCN52139.2021.9524996⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03275499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duration-aware Data Collection in UAV-aided Mobile Sensor Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaoyan Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tianyi Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahim Kacimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riadh Dhaou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Song Liu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Wireless Communications and Mobile Computing Conference (IWCMC 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE Communications Society, Jun 2021, Harbin (Virtually), China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03185684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation de l'allocation des facteurs d'étalement dans les Réseaux LoRaWAN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Hamnache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahim Kacimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André-Luc Beylot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème Rencontres Francophones sur la Conception de Protocoles, l’Évaluation de Performance et l’Expérimentation des Réseaux de Communication (CORES 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03220095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LoRaWAN Relaying: Push the Cell Boundaries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Lumet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Le Floch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahim Kacimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Lihoreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André-Luc Beylot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th ACM International Conference on Modeling, Analysis and Simulation of Wireless and Mobile Systems (MSWiM 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association for Computing Machinery, Nov 2021, Alicante, Spain. pp.217-220, </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3479239.3485718⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03438762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L3SFA: Load Shifting Strategy for Spreading Factor Allocation in LoRaWAN Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Hamnache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahim Kacimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André-Luc Beylot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE 45th Conference on Local Computer Networks (LCN 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Nov 2020, Sydney (virtual), Australia. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LCN48667.2020.9314777⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03104854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient Interest Satisfaction in Content Centric Wireless Sensor Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghada Jaber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahim Kacimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gayraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th IEEE Consumer Communications and Networking Conference (CCNC 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2019, Las-Vegas, United States. pp.1--5, </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CCNC.2019.8651843⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03012580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive Hybrid MAC Protocols for UAV-Assisted Mobile Sensor Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaoyan Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahim Kacimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riadh Dhaou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Consumer Communications and Networking Conference (CCNC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2018, Las-Vegas, United States. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02648645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B-alphaWSP Selection Algorithm: a Load Balancing Convergecast forWSNs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nassima Bouadem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahim Kacimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkamel Tari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFIP Annual Wireless Days Conference (WD 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Dubaï, United Arab Emirates. pp.101-104</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03636658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reactive and proactive strategies for content update in content-centric and multi-users WSNs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghada Jaber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahim Kacimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gayraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Wireless Communications and Mobile Computing Conference (IWCMC 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Valencia, Spain. pp.1980-1985, </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IWCMC.2017.7986587⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03131867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opportunistic Communications in WSN Using UAV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaoyan Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Chisiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahim Kacimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riadh Dhaou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th IEEE Consumer Communications and Networking Conference (CCNC 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2017, Las Vegas, United States. pp.510-515, </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CCNC.2017.7983160⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02871326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Copula Theory Approach to Detect Faulty Sensor Nodes in Wireless Sensor Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Lalem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahcène Bounceur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinhardt Euler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahim Kacimi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR SoC SIP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01556268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data Freshness Aware Content-Centric Networking in WSNs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghada Jaber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahim Kacimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gayraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFIP Wireless Days (WD 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Porto, Portugal. pp.238-240, </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WD.2017.7918152⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02871321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributed Faulty Sensor Node Detection in Wireless Sensor Networks based on Copula Theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Lalem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahcène Bounceur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinhardt Euler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hammoudeh Mohammad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahim Kacimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Second International Conference on Internet of Things, Data and Cloud Computing (ICC 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Cambridge, United Kingdom. pp.1-8, </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3018896.3065837⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01487530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boundary Node Failure Detection in Wireless Sensor Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Lalem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahim Kacimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahcène Bounceur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinhardt Euler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Symposium on Networks, Computers and Communications (ISNCC 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Tunis, Tunisia. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISNCC.2016.7746100⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01316121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fairness-Aware UAV-Assisted Data Collection in Mobile Wireless Sensor Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaoyan Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahim Kacimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riadh Dhaou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Wireless Communications and Mobile Computing Conference (IWCMC 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Paphos, Cyprus. pp. 995-1001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01671338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faulty Data Detection in Wireless Sensor Networks Based on Copula Theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Lalem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahcène Bounceur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahim Kacimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinhardt Euler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saoudi Massinissa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International conference on Big Data and Advanced Wireless technologies (BDAW 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Blagoevgrad, Bulgaria. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3010089.3010114⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01397975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of Failed Boundary Nodes in Wireless Sensor Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Lalem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahcène Bounceur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinhardt Euler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahim Kacimi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th National Conference on Software and Hardware Architectures for Robots Control (SHARC 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01402488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploiting redundancy for energy-efficiency in Wireless Sensor Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghada Jaber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahim Kacimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Mammeri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th IFIP Wireless and Mobile Networking Conference (WMNC 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Colmar, France. pp. 1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01429681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Watermarking Approach for Wireless Sensor Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Lalem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahcène Bounceur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinhardt Euler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahim Kacimi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11ème Colloque du GDR SoC-SiP 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01402490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance Evaluation of IEEE 802.15.4 PHY with Impulsive Network Interference in CupCarbon Simulator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umber Noreen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahcène Bounceur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahim Kacimi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Symposium on Networks, Computers and Communications (ISNCC 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Tunis, Tunisia. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISNCC.2016.7746102⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01316120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient Delay-aware Data Collection in mostly-off Wireless Sensor Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahim Kacimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Mammeri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th IFIP Wireless and Mobile Networking Conference (WMNC 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFIP TC6; IEEE, May 2014, Algarve, Portugal. pp.1--6, </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WMNC.2014.6878875⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03230713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy Optimization in Redundant WSNs under Deterministic and Probabilistic Sensing Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibrahima Diané</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahim Kacimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Mammeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibrahima Niang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE 80th Vehicular Technology Conference (VTC 2014 - Fall)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE Vehicular Technology Society, Sep 2014, Vancouver, Canada. pp.1--5, </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/VTCFall.2014.6965959⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03252285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Satellite and Wireless Links Issues in Healthcare Monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahim Kacimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ponia Pech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference on Personal Satellite Services (PSATS 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Toulouse, France. pp.49-64, </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-02762-3_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04082448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy Optimization based on the Redundancy in WSNs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibrahima Diané</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahim Kacimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Mammeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibrahima Niang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th Joint IFIP Wireless and Mobile Networking Conference (WMNC 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Dubaï, United Arab Emirates. pp. 1-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01240718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobility-aware protocol for wireless sensor networks in health-care monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssouf Zatout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahim Kacimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Llibre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Campo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Consumer Communications and Networking Conference (CCNC), 2011 IEEE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2011, Las Vegas, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01695428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proportion based protocols for load balancing and lifetime maximization in wireless sensor networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Dumbrava</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahim Kacimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riadh Dhaou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André-Luc Beylot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th Annual Mediterranean Ad Hoc Networking Workshop (Med-Hoc-Net 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFIP, Jun 2010, Juan Les Pins, France. pp.1-8, </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MEDHOCNET.2010.5546863⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03976457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy-balancing Strategies for Lifetime Maximizing in Wireless Sensor Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahim Kacimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riadh Dhaou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André-Luc Beylot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Communications 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, May 2010, Le Cap, South Africa. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICC.2010.5502150⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03967949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CAPTEURS Project - Zigbee based different approaches for Cold Chain Supervision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ashish Gupta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Delye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cherif Diallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Marot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Becker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th European ZigBee Developers’ Conference 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03970398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proportion Based Protocols for Load Balancing and Lifetime Maximization in Wireless Sensor Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Dumbrava</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahim Kacimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riadh Dhaou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André-Luc Beylot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th IFIP Annual Mediterranean Ad Hoc Networking Workshop (Med-Hoc-Net 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Federation for Information Processing (IFIP); IEEE Communications Society, Jun 2010, Juan les Pins, France. pp.1-8, </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MEDHOCNET.2010.5546863⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03970395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental study : link quality and deployment issues in wireless sensor networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Becker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André-Luc Beylot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riadh Dhaou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ashish Gupta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahim Kacimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International IFIP-TC 6 Networking Conference (IFIP Networking 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFIP Technical Committee 6 (TC6: Communications Systems), May 2009, Aachen, Germany. pp.14 - 25, </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-01399-7_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01369590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using energy-efficient wireless sensor network for cold chain monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahim Kacimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riadh Dhaou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André-Luc Beylot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th Consumer Communications and Networking Conference (CCNC 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Jan 2009, Las Vegas, Nevada, United States. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CCNC.2009.4784847⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03970406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Placide : une solution protocolaire pour le suivi de la chaîne du froid à l'aide d'un réseau de capteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André-Luc Beylot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahim Kacimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riadh Dhaou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème atelier Réseaux Autonomes et Spontanés (2007)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Groupe des écoles de télécommunications (France), Oct 2007, Paris, France. pp.51-55</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03977324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy-aware self-organization algorithms for wireless sensor networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahim Kacimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riadh Dhaou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André-Luc Beylot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Communications Conference (GLOBECOM 2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Nov 2008, La Nouvelle Orléans, United States. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/GLOCOM.2008.ECP.99⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03977319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Placide: An Ad Hoc Wireless Sensor Network for Cold Chain Monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahim Kacimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riadh Dhaou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André-Luc Beylot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference on Performance Modelling and Evaluation of Heterogeneous Networks (HET-NET 2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2008, Karlskrona, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03975337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Placide: Un protocole applicatif pour le suivi de la chaîne du froid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahim Kacimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riadh Dhaou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André-Luc Beylot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées du Pôle RESCOM - GDR ASR 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS - GDR Architectures Systemes et Réseaux, Sep 2007, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03986238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CAPTEURS : Une solution protocolaire performante pour la surveillance de la chaîne du froid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahim Kacimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riadh Dhaou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André-Luc Beylot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Grand Colloque ANR Sciences et Technologies de l'Information et de la Communication (STIC 2007)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ANR : Agence Nationale de la Recherche, Nov 2007, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03986246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (19)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimizing Spreading Factor and Resources Allocation in LoRaWAN: A Hybrid Approach Using Reinforcement Learning and K-means Clustering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Sofiane Batta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahim Kacimi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Internet of Things Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, pp.1-1. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JIOT.2026.3652806⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05507076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À Toulouse, la transition énergétique passe aussi par la recherche appliquée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berangere Lartigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahim Kacimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Gleizes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Combettes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Thiebolt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Collection numérique de l’AMUE, Agence de mutualisation des universités et établissements d'enseignement supérieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05089965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reliable multi-RAT connectivity in urban V2X architectures: An experimental campaign</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Brehon--Grataloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahim Kacimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André-Luc Beylot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ad Hoc Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 179, pp.104007. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.adhoc.2025.104007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05241376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-RAT-enabled edge computing for vehicle-to-everything architectures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Bréhon-Grataloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahim Kacimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André-Luc Beylot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ad Hoc Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 154, pp.103386. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.adhoc.2023.103386⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04372094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comprehensive framework for 5G indoor localization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Le Floch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahim Kacimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Druart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André-Luc Beylot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, pp.107968. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.comcom.2024.107968⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04727186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joint Load-Balancing and Power Control Strategy to Maximize the Data Extraction Rate of LoRaWAN Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Hamnache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahim Kacimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André-Luc Beylot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 225, pp.103025. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.comnet.2023.109633⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03983043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobile Edge Computing for V2X Architectures and Applications: A Survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Bréhon-Grataloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahim Kacimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André-Luc Beylot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, 206, </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.comnet.2022.108797⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03527598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-Terrestrial Networks-enabled Internet of Things: UAV-centric architectures, applications, and open issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jun Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahim Kacimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tianyi Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaoyan Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riadh Dhaou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Drones</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Special Issue Security, Privacy and Reliability of Drone Communications for beyond 5G Networks, 6 (4), pp.1-24. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/drones6040095⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03633507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">5G-enabled V2X Communications for Vulnerable Road Users Safety Applications: A Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaima Zoghlami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahim Kacimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riadh Dhaou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wireless Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 29, pp.1237-1267. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11276-022-03191-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03835794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enabling an inter-operator roaming capability in LoRaWAN networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Hamnache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahim Kacimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André-Luc Beylot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ad Hoc Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, pp.103025. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.adhoc.2022.103025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03832766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Starvation avoidance-based dynamic multichannel access for low priority traffics in 802.11ac communication systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souhila Mammeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohand Yazid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahim Kacimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louiza Bouallouche-Medjkoune</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Electrical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 90 (march 2021), pp.106942. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compeleceng.2020.106942⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03098050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An adaptive duty-cycle mechanism for energy efficient wireless sensor networks, based on information centric networking design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghada Jaber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahim Kacimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Alfredo Grieco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gayraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wireless Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 26 (2), pp.791-805. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11276-018-1823-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02930196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priority-based data collection for UAV-aided Mobile Sensor Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaoyan Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tianyi Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Song Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahim Kacimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riadh Dhaou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, pp.1-24. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s20113034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02617533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A collaborative caching strategy for content-centric enabled wireless sensor networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghada Jaber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahim Kacimi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Part of special issue: SI: Mobile Information Centric Networking, 159, pp.60-70. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.comcom.2020.05.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02960359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smart Gird, des réseaux électriques intelligents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André-Luc Beylot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahim Kacimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Roboam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le petit illustré, regards croisés de chercheur.es</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 37 : Les transports du futur : smart grids, des réseaux électriques intelligents, Regards croisés de chercheur.e.s, pp.24-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03575630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Duty-Cycling: Towards Mostly-Off Sensor Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nassima Bouadem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahim Kacimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkamel Tari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Business Data Communications and Networking</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 12 (1), pp.16-35. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4018/IJBDCN.2016010102⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03104859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid Satellite - Wireless Sensor Networks Architecture for Telemedicine Applications in the Context of Emergency Satellite Communications in Ku/Ka/Q/V Bands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahim Kacimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ponia Pech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EAI Endorsed Transactions on Mobile Communications and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 2 (5), pp.e1. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4108/mca.2.5.e1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03104860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Load Balancing Techniques for Lifetime Maximizing in Wireless Sensor Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahim Kacimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riadh Dhaou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André-Luc Beylot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ad Hoc Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, vol. 11 (n° 8), pp. 2172-2186. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.adhoc.2013.04.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01130050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proportion Based Protocols for Load Balancing and Lifetime Maximization in Wireless Sensor Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Dumbrava</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahim Kacimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riadh Dhaou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André-Luc Beylot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Buletinul Institutului Politehnic din Iaşi Secţia Ştiinţe socio-umane</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 55 (4), pp.44-70</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03975331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'Internet des objets aux réseaux véhiculaires : techniques d’accès, dissémination et délestage de données</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahim Kacimi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Réseaux et télécommunications [cs.NI]. Toulouse 3 Paul Sabatier, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04853178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une fédération de réseaux LoRa pour la recherche et l'enseignement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Accettura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chasserat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Dalcé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Hamnache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03284787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Load balancing and lifetime maximization in WSN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riadh Dhaou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahim Kacimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André-Luc Beylot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00952467v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proceedings of 14th IFIP Networking Conference, Toulouse, 20/05/2015 - 22/05/2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Mammeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahim Kacimi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mammeri, Zoubir and Kacimi, Rahim. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th IFIP Networking Conference (2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Toulouse, France. </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IEEE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03193107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tests, Mesures et Validation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chakib Bekara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassim Drira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahim Kacimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André-Luc Beylot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] Institut National Polytechnique de Toulouse. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03970390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applicabilité du standard MIH au contexte satellite: Etat de l'art</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riadh Dhaou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Fasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahim Kacimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André-Luc Beylot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] Institut National Polytechnique de Toulouse. 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03975327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cold chain monitoring using wireless sensor networks : design & experimental feedback</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Becker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chakib Bekara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André-Luc Beylot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Delye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riadh Dhaou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-09007–RST, Télécom Sud Paris. 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03975329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agrégation de données dans les réseaux de capteurs : Livrable 3.1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Gakhar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahim Kacimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riadh Dhaou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André-Luc Beylot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Institut National Polytechnique de Toulouse. 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03986243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Placide: Ad Hoc Wireless Sensor Network for Cold Chain Monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahim Kacimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riadh Dhaou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André-Luc Beylot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Demetres D. Kouvatsos. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Performance Modelling and Analysis of Heterogeneous Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 8, </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">River Publishers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.153-168, 2009, 978-1003339052</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03975322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Techniques de conservation d'énergie pour les réseaux de capteurs sans fil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahim Kacimi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Réseaux et télécommunications [cs.NI]. Institut National Polytechnique de Toulouse - INPT, 2009. Français. </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2009INPT035H⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04411993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId223"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05588856v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussama Lachgar" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Deslandes" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahim Kacimi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;-Luc Beylot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05580932v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Bouriga" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riadh Dhaou" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05588850v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Le Floch" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05411303v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Gerino" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassim Ait-Mouheb" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Albasi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Alliet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadra Bel-Haj-Amor" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05028572v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Druart" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Lefebvre" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05112388v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05112420v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Br&#233;hon--Grataloup" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCCN65249.2025.11133812" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04995199v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05596437v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Canale" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Thi&#233;bolt" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Henaff" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Zissis" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LS2566125.2025.11467721" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05037496v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Sofiane Batta" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Moral" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550898v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05288463v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Donsez" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04949738v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Canovas" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04408979v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaima Zoghlami" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988821v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOBECOM52923.2024.10901292" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500418v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youcef Kardjadja" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Br&#233;hon-Grataloup" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VTC2024-Spring62846.2024.10683494" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04551020v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185877v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04184423v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03657148v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hamnache" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832760v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCCN54977.2022.9868873" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03913320v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Gleizes" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Brugarolas" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lou Ackerman" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Boitier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali G&#233;rino" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03741970v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03625482v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03657600v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Lumet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lihoreau" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03637409v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCNC49033.2022.9700720" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03275499v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCN52139.2021.9524996" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03220095v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03185684v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoyan Ma" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tianyi Liu" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Song Liu" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03438762v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3479239.3485718" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03104854v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCN48667.2020.9314777" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03012580v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghada Jaber" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gayraud" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCNC.2019.8651843" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02648645v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03636658v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassima Bouadem" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkamel Tari" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02871326v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Chisiu" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCNC.2017.7983160" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03131867v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWCMC.2017.7986587" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01556268v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Lalem" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahc&#232;ne Bounceur" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reinhardt Euler" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02871321v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WD.2017.7918152" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01487530v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hammoudeh Mohammad" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3018896.3065837" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01316121v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISNCC.2016.7746100" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01671338v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01402488v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01397975v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saoudi Massinissa" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3010089.3010114" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01429681v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoubir Mammeri" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01402490v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01316120v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umber Noreen" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Clavier" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISNCC.2016.7746102" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03230713v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WMNC.2014.6878875" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03252285v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahima Dian&#233;" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahima Niang" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VTCFall.2014.6965959" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04082448v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ponia Pech" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-02762-3_5" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240718v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695428v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssouf Zatout" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Llibre" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Campo" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03976457v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Dumbrava" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MEDHOCNET.2010.5546863" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03967949v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2010.5502150" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03970398v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashish Gupta" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Delye" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cherif Diallo" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Marot" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Becker" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03970395v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369590v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-01399-7_2" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03970406v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCNC.2009.4784847" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977324v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977319v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOCOM.2008.ECP.99" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03975337v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03986238v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03986246v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507076v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JIOT.2026.3652806" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05089965v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berangere Lartigue" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Combettes" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Thiebolt" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05241376v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Brehon--Grataloup" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.adhoc.2025.104007" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372094v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.adhoc.2023.103386" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727186v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comcom.2024.107968" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983043v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comnet.2023.109633" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03527598v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comnet.2022.108797" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03633507v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Li" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/drones6040095" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03835794v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11276-022-03191-7" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832766v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.adhoc.2022.103025" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03098050v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souhila Mammeri" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohand Yazid" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louiza Bouallouche-Medjkoune" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compeleceng.2020.106942" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02930196v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Alfredo Grieco" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11276-018-1823-z" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02617533v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s20113034" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02960359v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comcom.2020.05.018" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03575630v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Roboam" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03104859v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/IJBDCN.2016010102" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03104860v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4108/mca.2.5.e1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01130050v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.adhoc.2013.04.009" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03975331v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04853178v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03284787v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Accettura" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chasserat" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;jane Dalc&#233;" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gonzalez" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00952467v3" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03193107v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dl.ifip.org/db/conf/networking/networking2015/index.html" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03970390v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chakib Bekara" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Laurent" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassim Drira" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03975327v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Fasson" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03975329v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03986243v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Gakhar" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03975322v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.taylorfrancis.com/chapters/edit/10.1201/9781003339052-11/placide-ad-hoc-wireless-sensor-network-cold-chain-monitoring-rahim-kacimi-riadh-dhaou-andr%C3%A9-luc-beylot" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04411993v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2009INPT035H" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05588856v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussama Lachgar" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Deslandes" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahim Kacimi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;-Luc Beylot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05580932v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Bouriga" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riadh Dhaou" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05588850v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Le Floch" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05028572v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Druart" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Lefebvre" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05112388v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05411303v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Gerino" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassim Ait-Mouheb" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Albasi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Alliet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadra Bel-Haj-Amor" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05112420v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Br&#233;hon--Grataloup" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCCN65249.2025.11133812" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04995199v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05596437v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Canale" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Thi&#233;bolt" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Henaff" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Zissis" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LS2566125.2025.11467721" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05037496v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Sofiane Batta" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Moral" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550898v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04949738v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Canovas" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05288463v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Donsez" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04408979v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaima Zoghlami" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988821v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOBECOM52923.2024.10901292" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04551020v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500418v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youcef Kardjadja" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Br&#233;hon-Grataloup" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VTC2024-Spring62846.2024.10683494" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185877v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04184423v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03657148v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hamnache" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832760v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCCN54977.2022.9868873" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03913320v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Gleizes" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Brugarolas" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lou Ackerman" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Boitier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali G&#233;rino" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03741970v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03625482v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03657600v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Lumet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lihoreau" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03637409v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCNC49033.2022.9700720" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03275499v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCN52139.2021.9524996" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03185684v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoyan Ma" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tianyi Liu" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Song Liu" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03220095v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03438762v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3479239.3485718" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03104854v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCN48667.2020.9314777" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03012580v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghada Jaber" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gayraud" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCNC.2019.8651843" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02648645v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03636658v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassima Bouadem" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkamel Tari" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03131867v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWCMC.2017.7986587" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02871326v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Chisiu" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCNC.2017.7983160" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01556268v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Lalem" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahc&#232;ne Bounceur" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reinhardt Euler" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02871321v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WD.2017.7918152" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01487530v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hammoudeh Mohammad" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3018896.3065837" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01316121v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISNCC.2016.7746100" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01671338v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01397975v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saoudi Massinissa" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3010089.3010114" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01402488v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01429681v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoubir Mammeri" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01402490v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01316120v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umber Noreen" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Clavier" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISNCC.2016.7746102" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03230713v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WMNC.2014.6878875" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03252285v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahima Dian&#233;" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahima Niang" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VTCFall.2014.6965959" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04082448v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ponia Pech" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-02762-3_5" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240718v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695428v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssouf Zatout" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Llibre" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Campo" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03976457v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Dumbrava" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MEDHOCNET.2010.5546863" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03967949v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2010.5502150" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03970398v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashish Gupta" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Delye" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cherif Diallo" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Marot" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Becker" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03970395v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369590v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-01399-7_2" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03970406v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCNC.2009.4784847" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977324v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977319v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOCOM.2008.ECP.99" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03975337v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03986238v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03986246v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507076v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JIOT.2026.3652806" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05089965v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berangere Lartigue" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Combettes" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Thiebolt" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05241376v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Brehon--Grataloup" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.adhoc.2025.104007" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372094v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.adhoc.2023.103386" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727186v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comcom.2024.107968" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983043v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comnet.2023.109633" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03527598v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comnet.2022.108797" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03633507v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Li" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/drones6040095" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03835794v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11276-022-03191-7" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832766v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.adhoc.2022.103025" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03098050v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souhila Mammeri" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohand Yazid" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louiza Bouallouche-Medjkoune" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compeleceng.2020.106942" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02930196v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Alfredo Grieco" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11276-018-1823-z" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02617533v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s20113034" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02960359v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comcom.2020.05.018" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03575630v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Roboam" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03104859v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/IJBDCN.2016010102" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03104860v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4108/mca.2.5.e1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01130050v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.adhoc.2013.04.009" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03975331v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04853178v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03284787v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Accettura" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chasserat" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;jane Dalc&#233;" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gonzalez" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00952467v3" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03193107v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dl.ifip.org/db/conf/networking/networking2015/index.html" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03970390v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chakib Bekara" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Laurent" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassim Drira" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03975327v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Fasson" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03975329v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03986243v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Gakhar" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03975322v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.taylorfrancis.com/chapters/edit/10.1201/9781003339052-11/placide-ad-hoc-wireless-sensor-network-cold-chain-monitoring-rahim-kacimi-riadh-dhaou-andr%C3%A9-luc-beylot" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04411993v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2009INPT035H" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>