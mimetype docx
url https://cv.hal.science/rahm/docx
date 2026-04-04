--- v0 (2026-03-15)
+++ v1 (2026-04-04)
@@ -390,278 +390,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03112213v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Distribution of Rational Numbers on Cantor’s Middle Thirds Set</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Plasmids shape the diverse accessory resistomes of Escherichia coli ST131</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noam Solomon</w:t>
+                <w:t xml:space="preserve">Arun Gonzales Decano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tara Trauthwein</w:t>
+                <w:t xml:space="preserve">Nghia Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Barak Weiss</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Hawriya Al-Foori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Buthaina Al-Awadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leigh Campbell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Uniform Distribution Theory</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2478/udt-2020-0011⟩</w:t>
+              <w:t xml:space="preserve">Access Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1099/acmi.0.000179⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03417923v1</w:t>
+                <w:t xml:space="preserve">hal-03017581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plasmids shape the diverse accessory resistomes of Escherichia coli ST131</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nghia Tran</w:t>
+                <w:t xml:space="preserve">The Distribution of Rational Numbers on Cantor’s Middle Thirds Set</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander D. Rahm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hawriya Al-Foori</w:t>
+                <w:t xml:space="preserve">Noam Solomon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Buthaina Al-Awadi</w:t>
+                <w:t xml:space="preserve">Tara Trauthwein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leigh Campbell</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Barak Weiss</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Access Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, </w:t>
+              <w:t xml:space="preserve">Uniform Distribution Theory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 15 (2), pp.73-92. </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1099/acmi.0.000179⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2478/udt-2020-0011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03017581v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03417923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bianchi's additional symmetries</w:t>
               </w:r>
@@ -719,118 +719,118 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02899079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On Ruan's Cohomological Crepant Resolution Conjecture for the complexified Bianchi orbifolds</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">GENUINE BIANCHI MODULAR FORMS OF HIGHER LEVEL, AT VARYING WEIGHT AND DISCRIMINANT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander D. Rahm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabio Perroni</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alexander D. Rahm</w:t>
+                <w:t xml:space="preserve">Panagiotis Tsaknias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Algebraic and Geometric Topology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 19, pp.2715-2762. </w:t>
+              <w:t xml:space="preserve">Journal de Théorie des Nombres de Bordeaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 31 (1), pp.27-48. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2140/agt.2019.19.2715⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5802/jtnb.1067⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00627034v4</w:t>
+                <w:t xml:space="preserve">hal-01478115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Farrell–Tate and Bredon homology for PSL 4 ( Z ) via cell subdivisions</w:t>
               </w:r>
@@ -914,430 +914,430 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03417845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The mod 2 cohomology rings of congruence subgroups in the Bianchi groups</w:t>
+                <w:t xml:space="preserve">On Ruan's Cohomological Crepant Resolution Conjecture for the complexified Bianchi orbifolds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ethan Berkove</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Grant S Lakeland</w:t>
+                <w:t xml:space="preserve">Fabio Perroni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander D. Rahm</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sebastian Schönnenbeck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Algebraic Combinatorics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10801-019-00912-8⟩</w:t>
+              <w:t xml:space="preserve">Algebraic and Geometric Topology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 19, pp.2715-2762. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2140/agt.2019.19.2715⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01565065v3</w:t>
+                <w:t xml:space="preserve">hal-00627034v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corrigendum to “On a question of Serre” [C. R. Acad. Sci. Paris, Ser. I 350 (2012) 741–744]</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The mod 2 cohomology rings of congruence subgroups in the Bianchi groups</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ethan Berkove</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grant S Lakeland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander D. Rahm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anh Tuan Bui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastian Schönnenbeck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Mathématique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.crma.2019.07.008⟩</w:t>
+              <w:t xml:space="preserve">Journal of Algebraic Combinatorics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10801-019-00912-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03417827v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01565065v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Farrell--Tate and Bredon homology for PSL_4(Z) via cell subdivisions</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Corrigendum to “On a question of Serre” [C. R. Acad. Sci. Paris, Ser. I 350 (2012) 741–744]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander D. Rahm</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Matthias Wendt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Pure and Applied Algebra</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jpaa.2018.10.002⟩</w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Mathématique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 357 (7), pp.589-590. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crma.2019.07.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01398162v4</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03417827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GENUINE BIANCHI MODULAR FORMS OF HIGHER LEVEL, AT VARYING WEIGHT AND DISCRIMINANT</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Farrell--Tate and Bredon homology for PSL_4(Z) via cell subdivisions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anh Tuan Bui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander D. Rahm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Panagiotis Tsaknias</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias Wendt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal de Théorie des Nombres de Bordeaux</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Pure and Applied Algebra</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 223 (7), pp.2872-2888. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jpaa.2018.10.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5802/jtnb.1067⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01478115v1</w:t>
+                <w:t xml:space="preserve">hal-01398162v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation study of the electrical tunneling network conductivity of suspensions of hard spherocylinders</w:t>
               </w:r>
@@ -1600,51 +1600,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The mod 2 cohomology rings of SL_2 of the imaginary quadratic integers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ethan Berkove</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander D. Rahm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2431,282 +2431,282 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Calegari-Venkatesh conjecture connecting modular forms spaces and algebraic K-Theory</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Computations regarding the torsion homology of Oeljeklaus-Toma manifolds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dung Phuong Phan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tuan Anh Bui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander D. Rahm</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...11 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05014882v3</w:t>
+                <w:t xml:space="preserve">hal-04619504v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computations regarding the torsion homology of Oeljeklaus-Toma manifolds</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">The 2-torsion in the Farrell--Tate cohomology of PSL(4,Z), and torsion subcomplex reduction via discrete Morse theory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander D. Rahm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anh Tuan Bui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias Wendt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dung Phuong Phan</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">hal-04619504v2</w:t>
+                <w:t xml:space="preserve">hal-05168476v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The 2-torsion in the Farrell--Tate cohomology of PSL(4,Z), and torsion subcomplex reduction via discrete Morse theory</w:t>
+                <w:t xml:space="preserve">On the Calegari-Venkatesh conjecture connecting modular forms spaces and algebraic K-Theory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander D. Rahm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Matthias Wendt</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Torti Emiliano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-05168476v2</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05014882v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On Farrell-Tate cohomology of GL(3) over rings of quadratic integers</w:t>
               </w:r>
@@ -3005,77 +3005,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The distribution of rational numbers on Cantor's middle thirds set</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander D. Rahm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noam Solomon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tara Trauthwein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barak Weiss</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3735,51 +3735,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398999v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander D. Rahm" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pratley" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32388/T8VD3I.4" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://upf.hal.science/hal-02550079v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Burns" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rob M. H. de Jeu" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herbert Gangl" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Yasaki" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/fms.2021.9" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03112213v2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://upf.hal.science/hal-03417923v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noam Solomon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tara Trauthwein" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barak Weiss" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/udt-2020-0011" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03017581v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arun Gonzales Decano" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nghia Tran" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hawriya Al-Foori" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Buthaina Al-Awadi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leigh Campbell" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/acmi.0.000179" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02899079v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40062-020-00262-4" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00627034v4" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Perroni" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2140/agt.2019.19.2715" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://upf.hal.science/hal-03417845v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anh Tuan Bui" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Wendt" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpaa.2018.10.002" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01565065v3" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ethan Berkove" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grant S Lakeland" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Sch&#246;nnenbeck" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10801-019-00912-8" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://upf.hal.science/hal-03417827v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crma.2019.07.008" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398162v4" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01478115v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panagiotis Tsaknias" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/jtnb.1067" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03017594v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arshia Atashpendar" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarthak Arora" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanja Schilling" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.98.062611" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://upf.hal.science/hal-02548734v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bui Anh Tuan" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4310/HHA.2020.v22.n2.a17" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01162857v2" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00769261v5" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083049v2" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00721690v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1112/S1461157013000168" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00589184v3" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehmet Haluk Sengun" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1112/S1461157013000053" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00598236v3" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00777379v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40062-013-0023-x" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00578383v4" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Rahm" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/S0002-9947-2012-05690-X" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00670217v4" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crma.2012.09.001" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00370722v12" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Fuchs" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpaa.2010.09.005" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00573929v2" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crma.2011.05.014" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014882v3" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Torti Emiliano" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619504v2" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dung Phuong Phan" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuan Anh Bui" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05168476v2" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02435963v2" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01081081v2" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00975454v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00618167v8" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://upf.hal.science/hal-02550072v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00526976v6" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01708084v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://upf.hal.science/hal-03139390v2" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662996v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Bastien" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04665496v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398999v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander D. Rahm" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pratley" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32388/T8VD3I.4" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://upf.hal.science/hal-02550079v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Burns" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rob M. H. de Jeu" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herbert Gangl" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Yasaki" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/fms.2021.9" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03112213v2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03017581v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arun Gonzales Decano" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nghia Tran" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hawriya Al-Foori" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Buthaina Al-Awadi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leigh Campbell" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/acmi.0.000179" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://upf.hal.science/hal-03417923v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noam Solomon" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tara Trauthwein" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barak Weiss" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/udt-2020-0011" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02899079v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40062-020-00262-4" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01478115v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panagiotis Tsaknias" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/jtnb.1067" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://upf.hal.science/hal-03417845v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anh Tuan Bui" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Wendt" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpaa.2018.10.002" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00627034v4" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Perroni" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2140/agt.2019.19.2715" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01565065v3" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ethan Berkove" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grant S Lakeland" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Sch&#246;nnenbeck" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10801-019-00912-8" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://upf.hal.science/hal-03417827v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crma.2019.07.008" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398162v4" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03017594v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arshia Atashpendar" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarthak Arora" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanja Schilling" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.98.062611" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://upf.hal.science/hal-02548734v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bui Anh Tuan" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4310/HHA.2020.v22.n2.a17" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01162857v2" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00769261v5" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083049v2" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00721690v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1112/S1461157013000168" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00589184v3" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehmet Haluk Sengun" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1112/S1461157013000053" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00598236v3" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00777379v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40062-013-0023-x" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00578383v4" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Rahm" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/S0002-9947-2012-05690-X" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00670217v4" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crma.2012.09.001" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00370722v12" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Fuchs" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpaa.2010.09.005" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00573929v2" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crma.2011.05.014" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619504v2" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dung Phuong Phan" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuan Anh Bui" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05168476v2" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014882v3" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Torti Emiliano" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02435963v2" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01081081v2" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00975454v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00618167v8" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://upf.hal.science/hal-02550072v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00526976v6" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01708084v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://upf.hal.science/hal-03139390v2" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662996v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Bastien" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04665496v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>