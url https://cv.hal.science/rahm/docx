--- v1 (2026-04-04)
+++ v2 (2026-05-01)
@@ -390,278 +390,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03112213v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plasmids shape the diverse accessory resistomes of Escherichia coli ST131</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Distribution of Rational Numbers on Cantor’s Middle Thirds Set</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander D. Rahm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arun Gonzales Decano</w:t>
+                <w:t xml:space="preserve">Noam Solomon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nghia Tran</w:t>
+                <w:t xml:space="preserve">Tara Trauthwein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hawriya Al-Foori</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Barak Weiss</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Access Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1099/acmi.0.000179⟩</w:t>
+              <w:t xml:space="preserve">Uniform Distribution Theory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 15 (2), pp.73-92. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2478/udt-2020-0011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03017581v1</w:t>
+                <w:t xml:space="preserve">hal-03417923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Distribution of Rational Numbers on Cantor’s Middle Thirds Set</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexander D. Rahm</w:t>
+                <w:t xml:space="preserve">Plasmids shape the diverse accessory resistomes of Escherichia coli ST131</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arun Gonzales Decano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nghia Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noam Solomon</w:t>
+                <w:t xml:space="preserve">Hawriya Al-Foori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tara Trauthwein</w:t>
+                <w:t xml:space="preserve">Buthaina Al-Awadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Barak Weiss</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Leigh Campbell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Uniform Distribution Theory</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 15 (2), pp.73-92. </w:t>
+              <w:t xml:space="preserve">Access Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2478/udt-2020-0011⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1099/acmi.0.000179⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03417923v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03017581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bianchi's additional symmetries</w:t>
               </w:r>
@@ -719,118 +719,118 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02899079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GENUINE BIANCHI MODULAR FORMS OF HIGHER LEVEL, AT VARYING WEIGHT AND DISCRIMINANT</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On Ruan's Cohomological Crepant Resolution Conjecture for the complexified Bianchi orbifolds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabio Perroni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander D. Rahm</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Panagiotis Tsaknias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal de Théorie des Nombres de Bordeaux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 31 (1), pp.27-48. </w:t>
+              <w:t xml:space="preserve">Algebraic and Geometric Topology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 19, pp.2715-2762. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5802/jtnb.1067⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2140/agt.2019.19.2715⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01478115v1</w:t>
+                <w:t xml:space="preserve">hal-00627034v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Farrell–Tate and Bredon homology for PSL 4 ( Z ) via cell subdivisions</w:t>
               </w:r>
@@ -914,430 +914,430 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03417845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On Ruan's Cohomological Crepant Resolution Conjecture for the complexified Bianchi orbifolds</w:t>
+                <w:t xml:space="preserve">The mod 2 cohomology rings of congruence subgroups in the Bianchi groups</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabio Perroni</w:t>
+                <w:t xml:space="preserve">Ethan Berkove</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grant S Lakeland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander D. Rahm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anh Tuan Bui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastian Schönnenbeck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Algebraic and Geometric Topology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2140/agt.2019.19.2715⟩</w:t>
+              <w:t xml:space="preserve">Journal of Algebraic Combinatorics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10801-019-00912-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00627034v4</w:t>
+                <w:t xml:space="preserve">hal-01565065v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The mod 2 cohomology rings of congruence subgroups in the Bianchi groups</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Corrigendum to “On a question of Serre” [C. R. Acad. Sci. Paris, Ser. I 350 (2012) 741–744]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander D. Rahm</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sebastian Schönnenbeck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Algebraic Combinatorics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10801-019-00912-8⟩</w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Mathématique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 357 (7), pp.589-590. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crma.2019.07.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01565065v3</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03417827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corrigendum to “On a question of Serre” [C. R. Acad. Sci. Paris, Ser. I 350 (2012) 741–744]</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Farrell--Tate and Bredon homology for PSL_4(Z) via cell subdivisions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anh Tuan Bui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander D. Rahm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias Wendt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Mathématique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.crma.2019.07.008⟩</w:t>
+              <w:t xml:space="preserve">Journal of Pure and Applied Algebra</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 223 (7), pp.2872-2888. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jpaa.2018.10.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03417827v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01398162v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Farrell--Tate and Bredon homology for PSL_4(Z) via cell subdivisions</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">GENUINE BIANCHI MODULAR FORMS OF HIGHER LEVEL, AT VARYING WEIGHT AND DISCRIMINANT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander D. Rahm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Matthias Wendt</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Panagiotis Tsaknias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Pure and Applied Algebra</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jpaa.2018.10.002⟩</w:t>
+              <w:t xml:space="preserve">Journal de Théorie des Nombres de Bordeaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 31 (1), pp.27-48. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5802/jtnb.1067⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01398162v4</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01478115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation study of the electrical tunneling network conductivity of suspensions of hard spherocylinders</w:t>
               </w:r>
@@ -1600,51 +1600,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The mod 2 cohomology rings of SL_2 of the imaginary quadratic integers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ethan Berkove</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander D. Rahm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2431,131 +2431,122 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computations regarding the torsion homology of Oeljeklaus-Toma manifolds</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On the Calegari-Venkatesh conjecture connecting modular forms spaces and algebraic K-Theory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander D. Rahm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dung Phuong Phan</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Alexander D. Rahm</w:t>
+                <w:t xml:space="preserve">Torti Emiliano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04619504v2</w:t>
+                <w:t xml:space="preserve">hal-05014882v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The 2-torsion in the Farrell--Tate cohomology of PSL(4,Z), and torsion subcomplex reduction via discrete Morse theory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander D. Rahm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2577,136 +2568,145 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Wendt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05168476v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Calegari-Venkatesh conjecture connecting modular forms spaces and algebraic K-Theory</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Computations regarding the torsion homology of Oeljeklaus-Toma manifolds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dung Phuong Phan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tuan Anh Bui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander D. Rahm</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...11 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-05014882v3</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04619504v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On Farrell-Tate cohomology of GL(3) over rings of quadratic integers</w:t>
               </w:r>
@@ -3005,77 +3005,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The distribution of rational numbers on Cantor's middle thirds set</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander D. Rahm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noam Solomon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tara Trauthwein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barak Weiss</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3735,51 +3735,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398999v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander D. Rahm" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pratley" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32388/T8VD3I.4" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://upf.hal.science/hal-02550079v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Burns" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rob M. H. de Jeu" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herbert Gangl" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Yasaki" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/fms.2021.9" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03112213v2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03017581v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arun Gonzales Decano" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nghia Tran" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hawriya Al-Foori" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Buthaina Al-Awadi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leigh Campbell" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/acmi.0.000179" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://upf.hal.science/hal-03417923v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noam Solomon" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tara Trauthwein" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barak Weiss" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/udt-2020-0011" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02899079v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40062-020-00262-4" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01478115v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panagiotis Tsaknias" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/jtnb.1067" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://upf.hal.science/hal-03417845v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anh Tuan Bui" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Wendt" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpaa.2018.10.002" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00627034v4" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Perroni" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2140/agt.2019.19.2715" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01565065v3" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ethan Berkove" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grant S Lakeland" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Sch&#246;nnenbeck" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10801-019-00912-8" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://upf.hal.science/hal-03417827v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crma.2019.07.008" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398162v4" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03017594v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arshia Atashpendar" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarthak Arora" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanja Schilling" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.98.062611" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://upf.hal.science/hal-02548734v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bui Anh Tuan" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4310/HHA.2020.v22.n2.a17" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01162857v2" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00769261v5" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083049v2" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00721690v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1112/S1461157013000168" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00589184v3" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehmet Haluk Sengun" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1112/S1461157013000053" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00598236v3" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00777379v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40062-013-0023-x" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00578383v4" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Rahm" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/S0002-9947-2012-05690-X" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00670217v4" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crma.2012.09.001" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00370722v12" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Fuchs" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpaa.2010.09.005" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00573929v2" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crma.2011.05.014" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619504v2" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dung Phuong Phan" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuan Anh Bui" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05168476v2" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014882v3" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Torti Emiliano" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02435963v2" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01081081v2" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00975454v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00618167v8" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://upf.hal.science/hal-02550072v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00526976v6" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01708084v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://upf.hal.science/hal-03139390v2" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662996v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Bastien" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04665496v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398999v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander D. Rahm" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pratley" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32388/T8VD3I.4" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://upf.hal.science/hal-02550079v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Burns" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rob M. H. de Jeu" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herbert Gangl" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Yasaki" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/fms.2021.9" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03112213v2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://upf.hal.science/hal-03417923v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noam Solomon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tara Trauthwein" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barak Weiss" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/udt-2020-0011" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03017581v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arun Gonzales Decano" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nghia Tran" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hawriya Al-Foori" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Buthaina Al-Awadi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leigh Campbell" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/acmi.0.000179" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02899079v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40062-020-00262-4" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00627034v4" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Perroni" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2140/agt.2019.19.2715" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://upf.hal.science/hal-03417845v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anh Tuan Bui" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Wendt" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpaa.2018.10.002" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01565065v3" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ethan Berkove" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grant S Lakeland" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Sch&#246;nnenbeck" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10801-019-00912-8" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://upf.hal.science/hal-03417827v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crma.2019.07.008" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398162v4" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01478115v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panagiotis Tsaknias" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/jtnb.1067" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03017594v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arshia Atashpendar" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarthak Arora" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanja Schilling" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.98.062611" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://upf.hal.science/hal-02548734v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bui Anh Tuan" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4310/HHA.2020.v22.n2.a17" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01162857v2" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00769261v5" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083049v2" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00721690v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1112/S1461157013000168" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00589184v3" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehmet Haluk Sengun" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1112/S1461157013000053" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00598236v3" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00777379v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40062-013-0023-x" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00578383v4" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Rahm" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/S0002-9947-2012-05690-X" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00670217v4" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crma.2012.09.001" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00370722v12" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Fuchs" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpaa.2010.09.005" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00573929v2" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crma.2011.05.014" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014882v3" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Torti Emiliano" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05168476v2" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619504v2" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dung Phuong Phan" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuan Anh Bui" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02435963v2" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01081081v2" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00975454v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00618167v8" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://upf.hal.science/hal-02550072v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00526976v6" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01708084v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://upf.hal.science/hal-03139390v2" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662996v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Bastien" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04665496v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>