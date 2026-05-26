--- v2 (2026-05-01)
+++ v3 (2026-05-26)
@@ -191,477 +191,477 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04398999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hyperbolic tessellations and generators of K_3 for imaginary quadratic fields</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">AN INTRODUCTION TO TORSION SUBCOMPLEX REDUCTION</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander D. Rahm</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dan Yasaki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forum of Mathematics, Sigma</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Advanced Studies: Euro-Tbilisi Mathematical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Special issue on Cohomology, Geometry, Explicit Number Theory, 9, p. 105-126</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02550079v1</w:t>
+                <w:t xml:space="preserve">hal-03112213v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AN INTRODUCTION TO TORSION SUBCOMPLEX REDUCTION</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Hyperbolic tessellations and generators of K_3 for imaginary quadratic fields</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Burns</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rob M. H. de Jeu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herbert Gangl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander D. Rahm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dan Yasaki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Studies: Euro-Tbilisi Mathematical Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Forum of Mathematics, Sigma</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 9 (E40), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/fms.2021.9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03112213v2</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02550079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Distribution of Rational Numbers on Cantor’s Middle Thirds Set</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Plasmids shape the diverse accessory resistomes of Escherichia coli ST131</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noam Solomon</w:t>
+                <w:t xml:space="preserve">Arun Gonzales Decano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tara Trauthwein</w:t>
+                <w:t xml:space="preserve">Nghia Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Barak Weiss</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Hawriya Al-Foori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Buthaina Al-Awadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leigh Campbell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Uniform Distribution Theory</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2478/udt-2020-0011⟩</w:t>
+              <w:t xml:space="preserve">Access Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1099/acmi.0.000179⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03417923v1</w:t>
+                <w:t xml:space="preserve">hal-03017581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plasmids shape the diverse accessory resistomes of Escherichia coli ST131</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nghia Tran</w:t>
+                <w:t xml:space="preserve">The Distribution of Rational Numbers on Cantor’s Middle Thirds Set</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander D. Rahm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hawriya Al-Foori</w:t>
+                <w:t xml:space="preserve">Noam Solomon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Buthaina Al-Awadi</w:t>
+                <w:t xml:space="preserve">Tara Trauthwein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leigh Campbell</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Barak Weiss</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Access Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, </w:t>
+              <w:t xml:space="preserve">Uniform Distribution Theory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 15 (2), pp.73-92. </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1099/acmi.0.000179⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2478/udt-2020-0011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03017581v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03417923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bianchi's additional symmetries</w:t>
               </w:r>
@@ -719,222 +719,222 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02899079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On Ruan's Cohomological Crepant Resolution Conjecture for the complexified Bianchi orbifolds</w:t>
+                <w:t xml:space="preserve">The Farrell–Tate and Bredon homology for PSL 4 ( Z ) via cell subdivisions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabio Perroni</w:t>
+                <w:t xml:space="preserve">Anh Tuan Bui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander D. Rahm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias Wendt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Algebraic and Geometric Topology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2140/agt.2019.19.2715⟩</w:t>
+              <w:t xml:space="preserve">Journal of Pure and Applied Algebra</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 223 (7), pp.2872-2888. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jpaa.2018.10.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00627034v4</w:t>
+                <w:t xml:space="preserve">hal-03417845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Farrell–Tate and Bredon homology for PSL 4 ( Z ) via cell subdivisions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anh Tuan Bui</w:t>
+                <w:t xml:space="preserve">On Ruan's Cohomological Crepant Resolution Conjecture for the complexified Bianchi orbifolds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabio Perroni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander D. Rahm</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Matthias Wendt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Pure and Applied Algebra</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 223 (7), pp.2872-2888. </w:t>
+              <w:t xml:space="preserve">Algebraic and Geometric Topology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 19, pp.2715-2762. </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jpaa.2018.10.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2140/agt.2019.19.2715⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03417845v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00627034v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The mod 2 cohomology rings of congruence subgroups in the Bianchi groups</w:t>
               </w:r>
@@ -959,51 +959,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grant S Lakeland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander D. Rahm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anh Tuan Bui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastian Schönnenbeck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1128,100 +1128,100 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Farrell--Tate and Bredon homology for PSL_4(Z) via cell subdivisions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anh Tuan Bui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander D. Rahm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Wendt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Pure and Applied Algebra</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 223 (7), pp.2872-2888. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jpaa.2018.10.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01398162v4</w:t>
@@ -1695,51 +1695,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A REFINEMENT OF A CONJECTURE OF QUILLEN</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander D. Rahm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Wendt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus. Mathématique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, pp.Editorial reference: CRASS1_CRMATHEMATIQUE-D-14-00503</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2529,64 +2529,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The 2-torsion in the Farrell--Tate cohomology of PSL(4,Z), and torsion subcomplex reduction via discrete Morse theory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander D. Rahm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anh Tuan Bui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Wendt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2718,51 +2718,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bui Anh Tuan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander D. Rahm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Wendt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2793,51 +2793,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On Farrell-Tate cohomology of SL_2 over S-integers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander D. Rahm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Wendt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2855,51 +2855,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The image of the Borel-Serre bordification in algebraic K-theory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rob M. H. de Jeu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander D. Rahm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3005,77 +3005,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The distribution of rational numbers on Cantor's middle thirds set</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander D. Rahm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noam Solomon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tara Trauthwein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barak Weiss</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3735,51 +3735,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398999v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander D. Rahm" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pratley" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32388/T8VD3I.4" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://upf.hal.science/hal-02550079v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Burns" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rob M. H. de Jeu" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herbert Gangl" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Yasaki" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/fms.2021.9" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03112213v2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://upf.hal.science/hal-03417923v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noam Solomon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tara Trauthwein" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barak Weiss" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/udt-2020-0011" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03017581v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arun Gonzales Decano" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nghia Tran" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hawriya Al-Foori" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Buthaina Al-Awadi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leigh Campbell" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/acmi.0.000179" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02899079v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40062-020-00262-4" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00627034v4" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Perroni" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2140/agt.2019.19.2715" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://upf.hal.science/hal-03417845v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anh Tuan Bui" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Wendt" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpaa.2018.10.002" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01565065v3" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ethan Berkove" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grant S Lakeland" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Sch&#246;nnenbeck" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10801-019-00912-8" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://upf.hal.science/hal-03417827v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crma.2019.07.008" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398162v4" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01478115v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panagiotis Tsaknias" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/jtnb.1067" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03017594v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arshia Atashpendar" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarthak Arora" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanja Schilling" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.98.062611" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://upf.hal.science/hal-02548734v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bui Anh Tuan" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4310/HHA.2020.v22.n2.a17" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01162857v2" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00769261v5" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083049v2" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00721690v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1112/S1461157013000168" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00589184v3" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehmet Haluk Sengun" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1112/S1461157013000053" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00598236v3" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00777379v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40062-013-0023-x" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00578383v4" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Rahm" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/S0002-9947-2012-05690-X" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00670217v4" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crma.2012.09.001" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00370722v12" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Fuchs" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpaa.2010.09.005" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00573929v2" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crma.2011.05.014" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014882v3" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Torti Emiliano" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05168476v2" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619504v2" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dung Phuong Phan" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuan Anh Bui" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02435963v2" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01081081v2" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00975454v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00618167v8" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://upf.hal.science/hal-02550072v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00526976v6" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01708084v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://upf.hal.science/hal-03139390v2" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662996v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Bastien" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04665496v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398999v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander D. Rahm" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pratley" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32388/T8VD3I.4" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03112213v2" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://upf.hal.science/hal-02550079v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Burns" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rob M. H. de Jeu" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herbert Gangl" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Yasaki" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/fms.2021.9" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03017581v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arun Gonzales Decano" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nghia Tran" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hawriya Al-Foori" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Buthaina Al-Awadi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leigh Campbell" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/acmi.0.000179" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://upf.hal.science/hal-03417923v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noam Solomon" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tara Trauthwein" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barak Weiss" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/udt-2020-0011" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02899079v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40062-020-00262-4" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://upf.hal.science/hal-03417845v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anh Tuan Bui" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Wendt" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpaa.2018.10.002" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00627034v4" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Perroni" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2140/agt.2019.19.2715" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01565065v3" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ethan Berkove" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grant S Lakeland" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Sch&#246;nnenbeck" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10801-019-00912-8" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://upf.hal.science/hal-03417827v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crma.2019.07.008" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398162v4" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01478115v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panagiotis Tsaknias" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/jtnb.1067" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03017594v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arshia Atashpendar" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarthak Arora" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanja Schilling" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.98.062611" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://upf.hal.science/hal-02548734v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bui Anh Tuan" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4310/HHA.2020.v22.n2.a17" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01162857v2" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00769261v5" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083049v2" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00721690v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1112/S1461157013000168" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00589184v3" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehmet Haluk Sengun" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1112/S1461157013000053" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00598236v3" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00777379v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40062-013-0023-x" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00578383v4" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Rahm" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/S0002-9947-2012-05690-X" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00670217v4" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crma.2012.09.001" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00370722v12" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Fuchs" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpaa.2010.09.005" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00573929v2" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crma.2011.05.014" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014882v3" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Torti Emiliano" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05168476v2" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619504v2" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dung Phuong Phan" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuan Anh Bui" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02435963v2" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01081081v2" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00975454v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00618167v8" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://upf.hal.science/hal-02550072v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00526976v6" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01708084v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://upf.hal.science/hal-03139390v2" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662996v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Bastien" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04665496v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>