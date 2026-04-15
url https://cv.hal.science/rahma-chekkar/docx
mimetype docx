--- v0 (2026-03-17)
+++ v1 (2026-04-15)
@@ -568,243 +568,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02169829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conditions d’acceptabilité d’une technologie de domotique dans les contextes professionnels de service</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédérique Barnier</w:t>
+                <w:t xml:space="preserve">Communication financière et raids boursiers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rahma Chekkar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Rahma Chekkar</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Onnee</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communication et Management : Revue internationale des sciences commerciales</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Magazine de la communication de crise et sensible</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02169803v1</w:t>
+                <w:t xml:space="preserve">hal-03358279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Communication financière et raids boursiers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Conditions d’acceptabilité d’une technologie de domotique dans les contextes professionnels de service</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Barnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rahma Chekkar</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Onnee</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Magazine de la communication de crise et sensible</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Communication et Management : Revue internationale des sciences commerciales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 14 (2), pp.53-80. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/comma.142.0053⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03358279v1</w:t>
+                <w:t xml:space="preserve">hal-02169803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards a Theoretical Understanding of the Recurrence of Crises Embracing the Issue of Organizational Learning: An Illustration with the Case of Two Hostile Takeover Bids Faced by Société Générale (1988, 1999)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rahma Chekkar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Onnee</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Contingencies and Crisis Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 21 (1), pp.56-68. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
@@ -967,51 +967,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Autopsie d'un mouvement social. La Société générale (1992-1994)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rahma Chekkar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Onnee</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Française de Gestion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1127,51 +1127,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les discours managériaux dans le processus de communication financière : une analyse longitudinale du cas Saint-Gobain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rahma Chekkar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Onnee</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Entreprises et Histoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 42 (1), pp.46. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1559,368 +1559,368 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03372171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les usagers d'un objet connecté, acteurs du processus d'innovation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédérique Barnier</w:t>
+                <w:t xml:space="preserve">The construction of discursive strategies about extra-financial performance: a content analysis of French companies' narratives on their presence in the main SRI indexes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Onnee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audrey Valin</w:t>
+                <w:t xml:space="preserve">Rahma Chekkar-Mansouri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d'Etude sur la TéléSANté, 6ème edition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Pôle Capteurs, Université d'Orléans, May 2017, Bourges, France</w:t>
+              <w:t xml:space="preserve">International Conference on Discourse approaches to financial communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, LUGANO, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01692424v1</w:t>
+                <w:t xml:space="preserve">hal-03563160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The construction of discursive strategies about extra-financial performance: a content analysis of French companies' narratives on their presence in the main SRI indexes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Onnee</w:t>
+                <w:t xml:space="preserve">Les usagers d'un objet connecté, acteurs du processus d'innovation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Barnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rahma Chekkar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rahma Chekkar-Mansouri</w:t>
+                <w:t xml:space="preserve">Audrey Valin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Discourse approaches to financial communication</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, LUGANO, Italy</w:t>
+              <w:t xml:space="preserve">Journées d'Etude sur la TéléSANté, 6ème edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Pôle Capteurs, Université d'Orléans, May 2017, Bourges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03563160v1</w:t>
+                <w:t xml:space="preserve">hal-01692424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La communication volontaire des entreprises françaises sur leur présence dans les indices boursiers socialement responsables</w:t>
+                <w:t xml:space="preserve">Do we need to rethink the way of teaching accounting ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rahma Chekkar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Onnee</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Fauré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd CSEAR Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Cergy, France</w:t>
+              <w:t xml:space="preserve">36ème Congrès de l'Association Francophone de Comptabilité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03372172v1</w:t>
+                <w:t xml:space="preserve">hal-03372173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Do we need to rethink the way of teaching accounting ?</w:t>
+                <w:t xml:space="preserve">La communication volontaire des entreprises françaises sur leur présence dans les indices boursiers socialement responsables</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rahma Chekkar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Fauré</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Onnee</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">36ème Congrès de l'Association Francophone de Comptabilité</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Toulouse, France</w:t>
+              <w:t xml:space="preserve">3rd CSEAR Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Cergy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03372173v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03372172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improving Performance Understanding with Visual Presentations: An Experimental Study</w:t>
               </w:r>
@@ -2204,51 +2204,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gestion de la relation avec les parties prenantes et communication financière dans un contexte de crise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rahma Chekkar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Onnee</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d'Histoire de la Comptabilité et du Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association pour l'Histoire du management et des organisations, 2010, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3192,51 +3192,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Barnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rahma Chekkar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Valin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Université Orléans. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -3545,51 +3545,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="78FA9D51"/>
+    <w:nsid w:val="FFCCE496"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3776,51 +3776,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03263119v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahma Chekkar" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Renault" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.2021.00506" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03263122v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Barnier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inno.pr2.0104" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03263124v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.2020.00494" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02169829v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2018.04.002" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02169803v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/comma.142.0053" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03358279v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Onnee" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02400349v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1468-5973.12009" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A1B3295F6D4450557667580893680F54BCA3CDFE/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02610729v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Cailluet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Saboly" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eh.069.0005" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02610524v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02610730v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00076791.2011.563555" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02610523v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eh.042.0046" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716478v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Boiron" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03616459v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chekkar R." TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03627311v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03372171v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Chenon" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692424v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Valin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03563160v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahma Chekkar-Mansouri" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03372172v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03372173v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Faur&#233;" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02088851v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gillet-Montjarret" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Martinez" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01002935v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Martinez" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gillet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03554341v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gillet-Monjarret" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00465804v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00460412v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric-Alain Zoukoua" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00558408v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Grillet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00558392v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Grillet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00548099v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00581154v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Labardin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00581152v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02610727v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;al Labelle" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ems.chape.2018.01.0173" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458331v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Fabre" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458289v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02610734v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02173519v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00742090v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04360928v2" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03263119v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahma Chekkar" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Renault" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.2021.00506" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03263122v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Barnier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inno.pr2.0104" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03263124v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.2020.00494" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02169829v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2018.04.002" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03358279v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Onnee" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02169803v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/comma.142.0053" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02400349v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1468-5973.12009" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A1B3295F6D4450557667580893680F54BCA3CDFE/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02610729v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Cailluet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Saboly" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eh.069.0005" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02610524v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02610730v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00076791.2011.563555" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02610523v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eh.042.0046" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716478v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Boiron" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03616459v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chekkar R." TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03627311v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03372171v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Chenon" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03563160v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahma Chekkar-Mansouri" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692424v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Valin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03372173v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Faur&#233;" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03372172v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02088851v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gillet-Montjarret" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Martinez" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01002935v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Martinez" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gillet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03554341v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gillet-Monjarret" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00465804v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00460412v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric-Alain Zoukoua" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00558408v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Grillet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00558392v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Grillet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00548099v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00581154v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Labardin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00581152v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02610727v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;al Labelle" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ems.chape.2018.01.0173" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458331v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Fabre" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458289v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02610734v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02173519v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00742090v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04360928v2" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>