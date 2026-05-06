--- v1 (2026-04-15)
+++ v2 (2026-05-06)
@@ -204,252 +204,252 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Musique et crowdfunding</w:t>
+                <w:t xml:space="preserve">De l’utilité de l’évaluation de l’acceptabilité des innovations technologiques transformant les contextes professionnels du soin : le cas des technologies de domotique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Frédérique Barnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Rahma Chekkar</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sophie Renault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Française de Gestion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 47 (294), pp.135-155. </w:t>
+              <w:t xml:space="preserve">Innovations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 2021/3 (66), pp.203-234. </w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3166/rfg.2021.00506⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/inno.pr2.0104⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03263119v1</w:t>
+                <w:t xml:space="preserve">hal-03263122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De l’utilité de l’évaluation de l’acceptabilité des innovations technologiques transformant les contextes professionnels du soin : le cas des technologies de domotique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Musique et crowdfunding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rahma Chekkar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédérique Barnier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Rahma Chekkar</w:t>
+                <w:t xml:space="preserve">Sophie Renault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 2021/3 (66), pp.203-234. </w:t>
+              <w:t xml:space="preserve">Revue Française de Gestion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 47 (294), pp.135-155. </w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/inno.pr2.0104⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3166/rfg.2021.00506⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03263122v1</w:t>
+                <w:t xml:space="preserve">hal-03263119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le crowdfunding solidaire en contexte d’urgence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rahma Chekkar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Renault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Française de Gestion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 46 (293), pp.25-41. </w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
@@ -483,64 +483,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Building automation, an acceptable solution to dependence? Responses hrough an acceptability survey about a sensors platform</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Barnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rahma Chekkar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Innovation and Research in BioMedical engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 39 (3), pp.167-179. </w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
@@ -568,243 +568,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02169829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Communication financière et raids boursiers</w:t>
+                <w:t xml:space="preserve">Conditions d’acceptabilité d’une technologie de domotique dans les contextes professionnels de service</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Frédérique Barnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Rahma Chekkar</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Onnee</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Magazine de la communication de crise et sensible</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Communication et Management : Revue internationale des sciences commerciales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 14 (2), pp.53-80. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/comma.142.0053⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03358279v1</w:t>
+                <w:t xml:space="preserve">hal-02169803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conditions d’acceptabilité d’une technologie de domotique dans les contextes professionnels de service</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédérique Barnier</w:t>
+                <w:t xml:space="preserve">Communication financière et raids boursiers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rahma Chekkar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Rahma Chekkar</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Onnee</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communication et Management : Revue internationale des sciences commerciales</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Magazine de la communication de crise et sensible</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02169803v1</w:t>
+                <w:t xml:space="preserve">hal-03358279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards a Theoretical Understanding of the Recurrence of Crises Embracing the Issue of Organizational Learning: An Illustration with the Case of Two Hostile Takeover Bids Faced by Société Générale (1988, 1999)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rahma Chekkar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Onnee</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Contingencies and Crisis Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 21 (1), pp.56-68. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
@@ -863,51 +863,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les potentiels d'opportunités des crises</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Cailluet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rahma Chekkar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Saboly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -954,64 +954,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Autopsie d'un mouvement social. La Société générale (1992-1994)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rahma Chekkar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Onnee</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Française de Gestion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1036,51 +1036,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Book review: Les comptes de groupe en France (1929–1985) – origines, enjeux et pratiques de la consolidation des comptes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rahma Chekkar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Business History</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 53 (3), pp.460-461. </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1114,64 +1114,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les discours managériaux dans le processus de communication financière : une analyse longitudinale du cas Saint-Gobain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rahma Chekkar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Onnee</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Entreprises et Histoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 42 (1), pp.46. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1231,234 +1231,234 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse du caractère innovant d’un dispositif de financement populaire mobilisé dans le cadre de projets de sauvegarde du patrimoine : Le cas du Loto du patrimoine</w:t>
+                <w:t xml:space="preserve">Le crowdfunding patrimonial face à la crise liée à la COVID-19, le cas français</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Boiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Rahma Chekkar</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chekkar R.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd International Conference on Digital, Innovation, Entrepreneurship &amp; Financing, INSEEC Business School (FR)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Lyon, France</w:t>
+              <w:t xml:space="preserve">Colloque international interdisciplinaire 'La société à l'ère du Covid-19'</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2022, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03716478v1</w:t>
+                <w:t xml:space="preserve">hal-03616459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le crowdfunding patrimonial face à la crise liée à la COVID-19, le cas français</w:t>
+                <w:t xml:space="preserve">Analyse du caractère innovant d’un dispositif de financement populaire mobilisé dans le cadre de projets de sauvegarde du patrimoine : Le cas du Loto du patrimoine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Boiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Chekkar R.</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rahma Chekkar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international interdisciplinaire 'La société à l'ère du Covid-19'</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2022, Tours, France</w:t>
+              <w:t xml:space="preserve">3rd International Conference on Digital, Innovation, Entrepreneurship &amp; Financing, INSEEC Business School (FR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03616459v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03716478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse du caractère innovant d’un processus de financement populaire déployé par la Fondation du patrimoine : du crowdfunding patrimonial à la Mission Bern (Loto du patrimoine)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Boiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rahma Chekkar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque CréaPI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2022, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1483,51 +1483,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">VITA AIR, une méthode innovante de recrutement pour des territoires plus inclusifs - Le cas de sa mise en œuvre par le groupement d’économie solidaire ISA Groupe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rahma Chekkar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Chenon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1559,398 +1559,398 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03372171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The construction of discursive strategies about extra-financial performance: a content analysis of French companies' narratives on their presence in the main SRI indexes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Onnee</w:t>
+                <w:t xml:space="preserve">Les usagers d'un objet connecté, acteurs du processus d'innovation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Barnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rahma Chekkar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rahma Chekkar-Mansouri</w:t>
+                <w:t xml:space="preserve">Audrey Valin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Discourse approaches to financial communication</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, LUGANO, Italy</w:t>
+              <w:t xml:space="preserve">Journées d'Etude sur la TéléSANté, 6ème edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Pôle Capteurs, Université d'Orléans, May 2017, Bourges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03563160v1</w:t>
+                <w:t xml:space="preserve">hal-01692424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les usagers d'un objet connecté, acteurs du processus d'innovation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédérique Barnier</w:t>
+                <w:t xml:space="preserve">The construction of discursive strategies about extra-financial performance: a content analysis of French companies' narratives on their presence in the main SRI indexes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Onnee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audrey Valin</w:t>
+                <w:t xml:space="preserve">Rahma Chekkar-Mansouri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d'Etude sur la TéléSANté, 6ème edition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Pôle Capteurs, Université d'Orléans, May 2017, Bourges, France</w:t>
+              <w:t xml:space="preserve">International Conference on Discourse approaches to financial communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, LUGANO, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01692424v1</w:t>
+                <w:t xml:space="preserve">hal-03563160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Do we need to rethink the way of teaching accounting ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">La communication volontaire des entreprises françaises sur leur présence dans les indices boursiers socialement responsables</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rahma Chekkar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Fauré</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Onnee</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">36ème Congrès de l'Association Francophone de Comptabilité</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Toulouse, France</w:t>
+              <w:t xml:space="preserve">3rd CSEAR Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Cergy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03372173v1</w:t>
+                <w:t xml:space="preserve">hal-03372172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La communication volontaire des entreprises françaises sur leur présence dans les indices boursiers socialement responsables</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Do we need to rethink the way of teaching accounting ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rahma Chekkar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Onnee</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Fauré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd CSEAR Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Cergy, France</w:t>
+              <w:t xml:space="preserve">36ème Congrès de l'Association Francophone de Comptabilité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03372172v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03372173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improving Performance Understanding with Visual Presentations: An Experimental Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chekkar R.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Gillet-Montjarret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2001,51 +2001,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une étude expérimentale des formats de présentation de la performance : tableaux versus graphiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rahma Chekkar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2096,51 +2096,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of tabular and graphical presentations on users’ performance perception: An experimental study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rahma Chekkar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Gillet-Monjarret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2191,64 +2191,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gestion de la relation avec les parties prenantes et communication financière dans un contexte de crise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rahma Chekkar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Onnee</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d'Histoire de la Comptabilité et du Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association pour l'Histoire du management et des organisations, 2010, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2273,51 +2273,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">COMPORTEMENT DES AUDITES DANS LE PROCESSUS D'AUDIT : LE CAS DU CONTROLE DES ASSOCIATIONS PAR LES FINANCEURS PUBLICS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rahma Chekkar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric-Alain Zoukoua</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2355,51 +2355,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les différences de &amp;quot;genre&amp;quot; dans la recherche francophone en Comptabilité – Contrôle – Audit Une analyse longitudinale des Congrès de l'AFC (1980-2005) et de la Revue CCA (1995-2005)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rahma Chekkar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Grillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2431,57 +2431,57 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00558408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les différences de &amp;quot;genre&amp;quot; dans la recherche francophone en Comptabilité – Contrôle – Audit</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">L'utilisation de la bibliométrie dans l'évaluation de la recherche en Comptabilité – Contrôle – Audit A la recherche d'indicateurs quantitatifs ...</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rahma Chekkar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Grillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2489,81 +2489,81 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">COMPTABILITE, CONTROLE, AUDIT ET INSTITUTION(S)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2006, Tunisie. pp.CD-Rom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00558392v1</w:t>
+                <w:t xml:space="preserve">halshs-00548099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'utilisation de la bibliométrie dans l'évaluation de la recherche en Comptabilité – Contrôle – Audit A la recherche d'indicateurs quantitatifs ...</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Les différences de &amp;quot;genre&amp;quot; dans la recherche francophone en Comptabilité – Contrôle – Audit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rahma Chekkar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Grillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2571,202 +2571,202 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">COMPTABILITE, CONTROLE, AUDIT ET INSTITUTION(S)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2006, Tunisie. pp.CD-Rom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00548099v1</w:t>
+                <w:t xml:space="preserve">halshs-00558392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DE L'INFORMATION COMPTABLE A LA CONNAISSANCE FINANCIERE : des années 1670 à nos jours</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">COMMUNICATION FINANCIERE ET ANALYSE DE DISCOURS. UNE REFLEXION METHODOLOGIQUE AUTOUR DU CAS SAINT-GOBAIN</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rahma Chekkar</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Labardin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptabilité et Connaissances</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2005, France. pp.CD-Rom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00581154v1</w:t>
+                <w:t xml:space="preserve">halshs-00581152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">COMMUNICATION FINANCIERE ET ANALYSE DE DISCOURS. UNE REFLEXION METHODOLOGIQUE AUTOUR DU CAS SAINT-GOBAIN</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">DE L'INFORMATION COMPTABLE A LA CONNAISSANCE FINANCIERE : des années 1670 à nos jours</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rahma Chekkar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Labardin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptabilité et Connaissances</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2005, France. pp.CD-Rom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00581152v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00581154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2784,51 +2784,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'impact du format de présentation sur la qualité de l'évaluation de la performance : une étude expérimentale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rahma Chekkar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Gillet-Monjarret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2901,51 +2901,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Financer [Manager l'entreprise aux XXe et XXIe siècles]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rahma Chekkar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Fabre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2983,51 +2983,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Financer [Manager l'entreprise au XIXe siècle]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rahma Chekkar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Fabre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3065,51 +3065,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'entreprise au-delà de ses obligations légales : publicité financière et communication chez Saint-Gobain (1867-2005)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rahma Chekkar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’entreprise, le chiffre et le droit</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3166,77 +3166,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évaluation de l'acceptabilité de la plateforme de capteurs de comportements par ses usagers potentiels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Barnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rahma Chekkar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Valin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Université Orléans. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -3290,51 +3290,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'émergence de la communication financière dans les sociétés françaises cotées - Contribution à l'analyse de la relation entre l'entreprise et ses actionnaires au travers de la communication financière : le cas de Saint-Gobain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rahma Chekkar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Gestion et management. Université d'Orléans, 2007. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -3393,51 +3393,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regard sur les proximités à l'œuvre dans la relation entre les organisations porteuses de projet et leurs parties prenantes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rahma Chekkar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Gestion et management. Université d'Orléans, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3545,51 +3545,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="FFCCE496"/>
+    <w:nsid w:val="EF338A02"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3776,51 +3776,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03263119v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahma Chekkar" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Renault" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.2021.00506" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03263122v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Barnier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inno.pr2.0104" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03263124v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.2020.00494" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02169829v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2018.04.002" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03358279v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Onnee" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02169803v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/comma.142.0053" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02400349v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1468-5973.12009" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A1B3295F6D4450557667580893680F54BCA3CDFE/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02610729v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Cailluet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Saboly" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eh.069.0005" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02610524v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02610730v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00076791.2011.563555" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02610523v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eh.042.0046" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716478v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Boiron" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03616459v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chekkar R." TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03627311v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03372171v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Chenon" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03563160v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahma Chekkar-Mansouri" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692424v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Valin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03372173v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Faur&#233;" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03372172v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02088851v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gillet-Montjarret" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Martinez" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01002935v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Martinez" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gillet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03554341v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gillet-Monjarret" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00465804v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00460412v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric-Alain Zoukoua" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00558408v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Grillet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00558392v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Grillet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00548099v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00581154v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Labardin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00581152v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02610727v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;al Labelle" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ems.chape.2018.01.0173" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458331v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Fabre" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458289v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02610734v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02173519v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00742090v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04360928v2" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03263122v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Barnier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahma Chekkar" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inno.pr2.0104" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03263119v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Renault" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.2021.00506" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03263124v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.2020.00494" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02169829v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2018.04.002" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02169803v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/comma.142.0053" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03358279v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Onnee" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02400349v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1468-5973.12009" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A1B3295F6D4450557667580893680F54BCA3CDFE/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02610729v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Cailluet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Saboly" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eh.069.0005" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02610524v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02610730v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00076791.2011.563555" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02610523v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eh.042.0046" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03616459v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Boiron" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chekkar R." TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716478v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03627311v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03372171v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Chenon" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692424v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Valin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03563160v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahma Chekkar-Mansouri" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03372172v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03372173v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Faur&#233;" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02088851v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gillet-Montjarret" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Martinez" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01002935v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Martinez" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gillet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03554341v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gillet-Monjarret" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00465804v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00460412v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric-Alain Zoukoua" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00558408v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Grillet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00548099v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Grillet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00558392v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00581152v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00581154v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Labardin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02610727v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;al Labelle" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ems.chape.2018.01.0173" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458331v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Fabre" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458289v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02610734v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02173519v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00742090v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04360928v2" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>