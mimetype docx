--- v2 (2026-05-06)
+++ v3 (2026-06-02)
@@ -1231,191 +1231,191 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le crowdfunding patrimonial face à la crise liée à la COVID-19, le cas français</w:t>
+                <w:t xml:space="preserve">Analyse du caractère innovant d’un dispositif de financement populaire mobilisé dans le cadre de projets de sauvegarde du patrimoine : Le cas du Loto du patrimoine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Boiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Chekkar R.</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rahma Chekkar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international interdisciplinaire 'La société à l'ère du Covid-19'</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2022, Tours, France</w:t>
+              <w:t xml:space="preserve">3rd International Conference on Digital, Innovation, Entrepreneurship &amp; Financing, INSEEC Business School (FR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03616459v1</w:t>
+                <w:t xml:space="preserve">hal-03716478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse du caractère innovant d’un dispositif de financement populaire mobilisé dans le cadre de projets de sauvegarde du patrimoine : Le cas du Loto du patrimoine</w:t>
+                <w:t xml:space="preserve">Le crowdfunding patrimonial face à la crise liée à la COVID-19, le cas français</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Boiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Rahma Chekkar</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chekkar R.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd International Conference on Digital, Innovation, Entrepreneurship &amp; Financing, INSEEC Business School (FR)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Lyon, France</w:t>
+              <w:t xml:space="preserve">Colloque international interdisciplinaire 'La société à l'ère du Covid-19'</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2022, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03716478v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03616459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse du caractère innovant d’un processus de financement populaire déployé par la Fondation du patrimoine : du crowdfunding patrimonial à la Mission Bern (Loto du patrimoine)</w:t>
               </w:r>
@@ -1736,221 +1736,221 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03563160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La communication volontaire des entreprises françaises sur leur présence dans les indices boursiers socialement responsables</w:t>
+                <w:t xml:space="preserve">Do we need to rethink the way of teaching accounting ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rahma Chekkar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Onnee</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Fauré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd CSEAR Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Cergy, France</w:t>
+              <w:t xml:space="preserve">36ème Congrès de l'Association Francophone de Comptabilité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03372172v1</w:t>
+                <w:t xml:space="preserve">hal-03372173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Do we need to rethink the way of teaching accounting ?</w:t>
+                <w:t xml:space="preserve">La communication volontaire des entreprises françaises sur leur présence dans les indices boursiers socialement responsables</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rahma Chekkar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Fauré</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Onnee</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">36ème Congrès de l'Association Francophone de Comptabilité</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Toulouse, France</w:t>
+              <w:t xml:space="preserve">3rd CSEAR Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Cergy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03372173v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03372172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improving Performance Understanding with Visual Presentations: An Experimental Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chekkar R.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Gillet-Montjarret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2595,178 +2595,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00558392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">COMMUNICATION FINANCIERE ET ANALYSE DE DISCOURS. UNE REFLEXION METHODOLOGIQUE AUTOUR DU CAS SAINT-GOBAIN</w:t>
+                <w:t xml:space="preserve">DE L'INFORMATION COMPTABLE A LA CONNAISSANCE FINANCIERE : des années 1670 à nos jours</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rahma Chekkar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Labardin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptabilité et Connaissances</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2005, France. pp.CD-Rom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00581152v1</w:t>
+                <w:t xml:space="preserve">halshs-00581154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DE L'INFORMATION COMPTABLE A LA CONNAISSANCE FINANCIERE : des années 1670 à nos jours</w:t>
+                <w:t xml:space="preserve">COMMUNICATION FINANCIERE ET ANALYSE DE DISCOURS. UNE REFLEXION METHODOLOGIQUE AUTOUR DU CAS SAINT-GOBAIN</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rahma Chekkar</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Labardin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptabilité et Connaissances</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2005, France. pp.CD-Rom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00581154v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00581152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3545,51 +3545,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="EF338A02"/>
+    <w:nsid w:val="8D62A01F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3776,51 +3776,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03263122v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Barnier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahma Chekkar" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inno.pr2.0104" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03263119v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Renault" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.2021.00506" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03263124v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.2020.00494" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02169829v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2018.04.002" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02169803v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/comma.142.0053" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03358279v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Onnee" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02400349v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1468-5973.12009" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A1B3295F6D4450557667580893680F54BCA3CDFE/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02610729v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Cailluet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Saboly" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eh.069.0005" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02610524v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02610730v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00076791.2011.563555" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02610523v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eh.042.0046" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03616459v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Boiron" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chekkar R." TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716478v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03627311v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03372171v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Chenon" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692424v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Valin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03563160v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahma Chekkar-Mansouri" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03372172v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03372173v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Faur&#233;" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02088851v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gillet-Montjarret" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Martinez" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01002935v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Martinez" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gillet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03554341v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gillet-Monjarret" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00465804v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00460412v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric-Alain Zoukoua" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00558408v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Grillet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00548099v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Grillet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00558392v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00581152v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00581154v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Labardin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02610727v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;al Labelle" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ems.chape.2018.01.0173" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458331v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Fabre" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458289v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02610734v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02173519v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00742090v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04360928v2" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03263122v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Barnier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahma Chekkar" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inno.pr2.0104" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03263119v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Renault" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.2021.00506" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03263124v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.2020.00494" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02169829v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2018.04.002" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02169803v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/comma.142.0053" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03358279v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Onnee" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02400349v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1468-5973.12009" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A1B3295F6D4450557667580893680F54BCA3CDFE/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02610729v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Cailluet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Saboly" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eh.069.0005" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02610524v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02610730v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00076791.2011.563555" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02610523v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eh.042.0046" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716478v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Boiron" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03616459v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chekkar R." TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03627311v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03372171v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Chenon" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692424v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Valin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03563160v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahma Chekkar-Mansouri" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03372173v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Faur&#233;" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03372172v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02088851v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gillet-Montjarret" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Martinez" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01002935v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Martinez" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gillet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03554341v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gillet-Monjarret" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00465804v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00460412v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric-Alain Zoukoua" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00558408v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Grillet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00548099v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Grillet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00558392v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00581154v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Labardin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00581152v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02610727v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;al Labelle" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ems.chape.2018.01.0173" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458331v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Fabre" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458289v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02610734v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02173519v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00742090v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04360928v2" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>