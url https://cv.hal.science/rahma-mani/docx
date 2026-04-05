--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -432,295 +432,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03551986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Primary ciliary dyskinesia gene contribution in Tunisia: Identification of a major Mediterranean allele</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Novel Homozygous Nonsense HYDIN Gene Mutation p.(Arg951*) in Primary Ciliary Dyskinesia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sabrina Belkacem</w:t>
+                <w:t xml:space="preserve">Antony Terance Benjamin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zohra Soua</w:t>
+                <w:t xml:space="preserve">Ram Ganesh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandra Chantot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Guy Montantin</w:t>
+                <w:t xml:space="preserve">Balan Louis Gaspar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jane Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Jackson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Human Mutation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/humu.23905⟩</w:t>
+              <w:t xml:space="preserve">Indian Journal of Pediatrics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 86 (7), pp.664-665. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12098-019-02970-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-03798385v1</w:t>
+                <w:t xml:space="preserve">inserm-03798432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Novel Homozygous Nonsense HYDIN Gene Mutation p.(Arg951*) in Primary Ciliary Dyskinesia</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ram Ganesh</w:t>
+                <w:t xml:space="preserve">Primary ciliary dyskinesia gene contribution in Tunisia: Identification of a major Mediterranean allele</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rahma Mani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Balan Louis Gaspar</w:t>
+                <w:t xml:space="preserve">Sabrina Belkacem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jane Lucas</w:t>
+                <w:t xml:space="preserve">Zohra Soua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Jackson</w:t>
+                <w:t xml:space="preserve">Sandra Chantot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Montantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Indian Journal of Pediatrics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 86 (7), pp.664-665. </w:t>
+              <w:t xml:space="preserve">Human Mutation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 41 (1), pp.115-121. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s12098-019-02970-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/humu.23905⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-03798432v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-03798385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Infertility in an adult cohort with primary ciliary dyskinesia: phenotype–gene association</w:t>
               </w:r>
@@ -1926,64 +1926,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spectre génétique de la dyskinésie ciliaire primitive en Tunisie et identification d'un allèle majeur Méditerranéen.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rahma Mani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Belkacem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zohra Soua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Chantot-Bastaraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2128,51 +2128,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="863B4C23"/>
+    <w:nsid w:val="04E6AFC3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2359,51 +2359,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/rahma-mani" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4603-1016" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05291610v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farah Diab" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Louvrier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fabre" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mira Rabbaa" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10875-025-01907-w" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03551986v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imed Mabrouk" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawal Al-Harthi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahma Mani" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Montantin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Tissier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s10038-021-01006-9" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03798385v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Belkacem" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zohra Soua" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Chantot" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/humu.23905" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03798432v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony Terance Benjamin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ram Ganesh" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Balan Louis Gaspar" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Lucas" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Jackson" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12098-019-02970-z" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03837666v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gert Jan Vanaken" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Bassinet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mieke Boon" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Honor&#233;" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/13993003.00314-2017" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04412198v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eman Assrawi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elma El Khouri" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Piterboth" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Dastot Le Moal" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04405530v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aphrodite Daskalopoulou" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04674678v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04674708v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04210979v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Crowley" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Hankey" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwa Elnagheeb" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Ines Benito" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04121439v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelia Shoemark" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mafalda Gomes" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Gonzales R." TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sun Maximo" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04121677v2" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adri&#225;n Rodr&#237;guez Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Hogg" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Morris-Rosendahl" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/13993003.congress-2021.PA3458" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03952653v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Copin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Dastot - Le Moal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03952243v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Chantot-Bastaraud" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/rahma-mani" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4603-1016" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05291610v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farah Diab" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Louvrier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fabre" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mira Rabbaa" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10875-025-01907-w" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03551986v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imed Mabrouk" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawal Al-Harthi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahma Mani" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Montantin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Tissier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s10038-021-01006-9" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03798432v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony Terance Benjamin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ram Ganesh" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Balan Louis Gaspar" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Lucas" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Jackson" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12098-019-02970-z" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03798385v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Belkacem" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zohra Soua" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Chantot" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/humu.23905" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03837666v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gert Jan Vanaken" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Bassinet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mieke Boon" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Honor&#233;" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/13993003.00314-2017" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04412198v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eman Assrawi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elma El Khouri" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Piterboth" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Dastot Le Moal" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04405530v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aphrodite Daskalopoulou" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04674678v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04674708v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04210979v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Crowley" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Hankey" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwa Elnagheeb" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Ines Benito" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04121439v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelia Shoemark" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mafalda Gomes" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Gonzales R." TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sun Maximo" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04121677v2" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adri&#225;n Rodr&#237;guez Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Hogg" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Morris-Rosendahl" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/13993003.congress-2021.PA3458" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03952653v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Copin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Dastot - Le Moal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03952243v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Chantot-Bastaraud" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>