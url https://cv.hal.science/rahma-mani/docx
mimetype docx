--- v1 (2026-04-05)
+++ v2 (2026-05-19)
@@ -432,295 +432,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03551986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Novel Homozygous Nonsense HYDIN Gene Mutation p.(Arg951*) in Primary Ciliary Dyskinesia</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Primary ciliary dyskinesia gene contribution in Tunisia: Identification of a major Mediterranean allele</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rahma Mani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antony Terance Benjamin</w:t>
+                <w:t xml:space="preserve">Sabrina Belkacem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ram Ganesh</w:t>
+                <w:t xml:space="preserve">Zohra Soua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Balan Louis Gaspar</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Claire Jackson</w:t>
+                <w:t xml:space="preserve">Sandra Chantot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Montantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Indian Journal of Pediatrics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12098-019-02970-z⟩</w:t>
+              <w:t xml:space="preserve">Human Mutation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 41 (1), pp.115-121. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/humu.23905⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-03798432v1</w:t>
+                <w:t xml:space="preserve">inserm-03798385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Primary ciliary dyskinesia gene contribution in Tunisia: Identification of a major Mediterranean allele</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rahma Mani</w:t>
+                <w:t xml:space="preserve">A Novel Homozygous Nonsense HYDIN Gene Mutation p.(Arg951*) in Primary Ciliary Dyskinesia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antony Terance Benjamin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ram Ganesh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sabrina Belkacem</w:t>
+                <w:t xml:space="preserve">Balan Louis Gaspar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zohra Soua</w:t>
+                <w:t xml:space="preserve">Jane Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandra Chantot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Guy Montantin</w:t>
+                <w:t xml:space="preserve">Claire Jackson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Human Mutation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 41 (1), pp.115-121. </w:t>
+              <w:t xml:space="preserve">Indian Journal of Pediatrics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 86 (7), pp.664-665. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/humu.23905⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s12098-019-02970-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-03798385v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-03798432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Infertility in an adult cohort with primary ciliary dyskinesia: phenotype–gene association</w:t>
               </w:r>
@@ -1926,64 +1926,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spectre génétique de la dyskinésie ciliaire primitive en Tunisie et identification d'un allèle majeur Méditerranéen.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rahma Mani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Belkacem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zohra Soua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Chantot-Bastaraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2128,51 +2128,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="04E6AFC3"/>
+    <w:nsid w:val="089C1DDB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2359,51 +2359,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/rahma-mani" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4603-1016" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05291610v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farah Diab" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Louvrier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fabre" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mira Rabbaa" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10875-025-01907-w" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03551986v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imed Mabrouk" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawal Al-Harthi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahma Mani" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Montantin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Tissier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s10038-021-01006-9" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03798432v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony Terance Benjamin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ram Ganesh" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Balan Louis Gaspar" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Lucas" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Jackson" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12098-019-02970-z" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03798385v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Belkacem" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zohra Soua" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Chantot" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/humu.23905" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03837666v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gert Jan Vanaken" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Bassinet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mieke Boon" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Honor&#233;" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/13993003.00314-2017" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04412198v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eman Assrawi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elma El Khouri" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Piterboth" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Dastot Le Moal" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04405530v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aphrodite Daskalopoulou" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04674678v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04674708v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04210979v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Crowley" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Hankey" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwa Elnagheeb" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Ines Benito" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04121439v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelia Shoemark" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mafalda Gomes" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Gonzales R." TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sun Maximo" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04121677v2" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adri&#225;n Rodr&#237;guez Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Hogg" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Morris-Rosendahl" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/13993003.congress-2021.PA3458" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03952653v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Copin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Dastot - Le Moal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03952243v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Chantot-Bastaraud" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/rahma-mani" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4603-1016" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05291610v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farah Diab" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Louvrier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fabre" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mira Rabbaa" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10875-025-01907-w" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03551986v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imed Mabrouk" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawal Al-Harthi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahma Mani" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Montantin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Tissier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s10038-021-01006-9" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03798385v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Belkacem" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zohra Soua" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Chantot" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/humu.23905" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03798432v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony Terance Benjamin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ram Ganesh" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Balan Louis Gaspar" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Lucas" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Jackson" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12098-019-02970-z" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03837666v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gert Jan Vanaken" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Bassinet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mieke Boon" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Honor&#233;" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/13993003.00314-2017" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04412198v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eman Assrawi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elma El Khouri" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Piterboth" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Dastot Le Moal" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04405530v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aphrodite Daskalopoulou" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04674678v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04674708v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04210979v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Crowley" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Hankey" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwa Elnagheeb" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Ines Benito" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04121439v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelia Shoemark" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mafalda Gomes" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Gonzales R." TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sun Maximo" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04121677v2" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adri&#225;n Rodr&#237;guez Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Hogg" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Morris-Rosendahl" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/13993003.congress-2021.PA3458" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03952653v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Copin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Dastot - Le Moal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03952243v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Chantot-Bastaraud" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>