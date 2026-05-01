--- v0 (2026-03-15)
+++ v1 (2026-05-01)
@@ -247,521 +247,521 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03776062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vendre le ginseng nord-américain en Chine : une bulle spéculative globale au milieu du XVIII&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt; siècle</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Introduction. Le commerce des plantes, XVI&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt;-XX&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt; siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Blais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rahul Markovits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue d'Histoire Moderne et Contemporaine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, n° 66-3 (3), pp.55-80. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/rhmc.663.0055⟩</w:t>
+              <w:t xml:space="preserve">, 2019, n° 66-3 (3), pp.7-23. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rhmc.663.0007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03776073v1</w:t>
+                <w:t xml:space="preserve">halshs-03776211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Editing the first Journal of World History : global history from inside the kitchen</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Vendre le ginseng nord-américain en Chine : une bulle spéculative globale au milieu du XVIII&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt; siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rahul Markovits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Global History</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 14 (2), pp.157-178. </w:t>
+              <w:t xml:space="preserve">Revue d'Histoire Moderne et Contemporaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, n° 66-3 (3), pp.55-80. </w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/S1740022819000019⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/rhmc.663.0055⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03776057v1</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03776073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction. Le commerce des plantes, XVI&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt;-XX&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt; siècle</w:t>
+                <w:t xml:space="preserve">Editing the first Journal of World History : global history from inside the kitchen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Blais</w:t>
+                <w:t xml:space="preserve">Gabriela Goldin Marcovich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rahul Markovits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue d'Histoire Moderne et Contemporaine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, n° 66-3 (3), pp.7-23. </w:t>
+              <w:t xml:space="preserve">Journal of Global History</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 14 (2), pp.157-178. </w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/rhmc.663.0007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/S1740022819000019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03776211v1</w:t>
+                <w:t xml:space="preserve">halshs-03776057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’« Europe française », une domination culturelle ?: Kaunitz et le théâtre français à Vienne au XVIII e siècle</w:t>
+                <w:t xml:space="preserve">Théâtre, « propagande » et exportation de la révolution : la troupe de la Montansier à Bruxelles (1792-1793)1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rahul Markovits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Annales. Histoire, sciences sociales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 67 (3), pp.717-751. </w:t>
+              <w:t xml:space="preserve">Annales historiques de la Révolution française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 367, pp.93-117. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/S0395264900007137⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/ahrf.12429⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03861039v1</w:t>
+                <w:t xml:space="preserve">halshs-03776558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sociopolitique des genres : la Comédie-Française à Erfurt, ou du mauvais usage de la tragédie (1808)</w:t>
+                <w:t xml:space="preserve">L’« Europe française », une domination culturelle ?: Kaunitz et le théâtre français à Vienne au XVIII e siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rahul Markovits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Parlement[s], Revue d'histoire politique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, n°HS8 (3), pp.67. </w:t>
+              <w:t xml:space="preserve">Les Annales. Histoire, sciences sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 67 (3), pp.717-751. </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/parl.hs08.0067⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/S0395264900007137⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03776520v1</w:t>
+                <w:t xml:space="preserve">hal-03861039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Théâtre, « propagande » et exportation de la révolution : la troupe de la Montansier à Bruxelles (1792-1793)1</w:t>
+                <w:t xml:space="preserve">Sociopolitique des genres : la Comédie-Française à Erfurt, ou du mauvais usage de la tragédie (1808)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rahul Markovits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales historiques de la Révolution française</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 367, pp.93-117. </w:t>
+              <w:t xml:space="preserve">Parlement[s], Revue d'histoire politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, n°HS8 (3), pp.67. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/ahrf.12429⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/parl.hs08.0067⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03776558v1</w:t>
+                <w:t xml:space="preserve">halshs-03776520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1976,51 +1976,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03861060v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahul Markovits" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03776062v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1353/ecs.2020.0007" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03776073v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhmc.663.0055" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03776057v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Goldin Marcovich" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1740022819000019" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03776211v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Blais" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhmc.663.0007" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03861039v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0395264900007137" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03776520v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/parl.hs08.0067" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03776558v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ahrf.12429" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05126246v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Poinsot" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioanna Fa&#239;ta" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Brosset-Montepini" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Marin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250062v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250076v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Lemaigre-Gaffier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03863789v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03861053v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03861050v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.efr.29347" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538117v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Todd" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Singaravelou Pierre" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03861059v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.psorbonne.87120" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03776204v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ls.bertr.2007.01.0347" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03861054v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03861056v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03861055v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Havelange" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Juratic" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14220/9783737004794.47" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03861060v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahul Markovits" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03776062v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1353/ecs.2020.0007" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03776211v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Blais" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhmc.663.0007" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03776073v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhmc.663.0055" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03776057v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Goldin Marcovich" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1740022819000019" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03776558v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ahrf.12429" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03861039v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0395264900007137" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03776520v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/parl.hs08.0067" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05126246v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Poinsot" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioanna Fa&#239;ta" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Brosset-Montepini" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Marin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250062v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250076v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Lemaigre-Gaffier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03863789v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03861053v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03861050v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.efr.29347" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538117v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Todd" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Singaravelou Pierre" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03861059v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.psorbonne.87120" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03776204v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ls.bertr.2007.01.0347" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03861054v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03861056v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03861055v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Havelange" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Juratic" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14220/9783737004794.47" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>