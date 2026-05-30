--- v1 (2026-05-01)
+++ v2 (2026-05-30)
@@ -247,118 +247,118 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03776062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction. Le commerce des plantes, XVI&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt;-XX&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt; siècle</w:t>
+                <w:t xml:space="preserve">Editing the first Journal of World History : global history from inside the kitchen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Blais</w:t>
+                <w:t xml:space="preserve">Gabriela Goldin Marcovich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rahul Markovits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue d'Histoire Moderne et Contemporaine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, n° 66-3 (3), pp.7-23. </w:t>
+              <w:t xml:space="preserve">Journal of Global History</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 14 (2), pp.157-178. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/rhmc.663.0007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/S1740022819000019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03776211v1</w:t>
+                <w:t xml:space="preserve">halshs-03776057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vendre le ginseng nord-américain en Chine : une bulle spéculative globale au milieu du XVIII&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt; siècle</w:t>
               </w:r>
@@ -416,352 +416,352 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03776073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Editing the first Journal of World History : global history from inside the kitchen</w:t>
+                <w:t xml:space="preserve">Introduction. Le commerce des plantes, XVI&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt;-XX&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt; siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gabriela Goldin Marcovich</w:t>
+                <w:t xml:space="preserve">Hélène Blais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rahul Markovits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Global History</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 14 (2), pp.157-178. </w:t>
+              <w:t xml:space="preserve">Revue d'Histoire Moderne et Contemporaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, n° 66-3 (3), pp.7-23. </w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/S1740022819000019⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/rhmc.663.0007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03776057v1</w:t>
+                <w:t xml:space="preserve">halshs-03776211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Théâtre, « propagande » et exportation de la révolution : la troupe de la Montansier à Bruxelles (1792-1793)1</w:t>
+                <w:t xml:space="preserve">L’« Europe française », une domination culturelle ?: Kaunitz et le théâtre français à Vienne au XVIII e siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rahul Markovits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales historiques de la Révolution française</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 367, pp.93-117. </w:t>
+              <w:t xml:space="preserve">Les Annales. Histoire, sciences sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 67 (3), pp.717-751. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/ahrf.12429⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/S0395264900007137⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03776558v1</w:t>
+                <w:t xml:space="preserve">hal-03861039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’« Europe française », une domination culturelle ?: Kaunitz et le théâtre français à Vienne au XVIII e siècle</w:t>
+                <w:t xml:space="preserve">Sociopolitique des genres : la Comédie-Française à Erfurt, ou du mauvais usage de la tragédie (1808)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rahul Markovits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Annales. Histoire, sciences sociales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 67 (3), pp.717-751. </w:t>
+              <w:t xml:space="preserve">Parlement[s], Revue d'histoire politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, n°HS8 (3), pp.67. </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/S0395264900007137⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/parl.hs08.0067⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03861039v1</w:t>
+                <w:t xml:space="preserve">halshs-03776520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sociopolitique des genres : la Comédie-Française à Erfurt, ou du mauvais usage de la tragédie (1808)</w:t>
+                <w:t xml:space="preserve">Théâtre, « propagande » et exportation de la révolution : la troupe de la Montansier à Bruxelles (1792-1793)1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rahul Markovits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Parlement[s], Revue d'histoire politique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, n°HS8 (3), pp.67. </w:t>
+              <w:t xml:space="preserve">Annales historiques de la Révolution française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 367, pp.93-117. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/parl.hs08.0067⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/ahrf.12429⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03776520v1</w:t>
+                <w:t xml:space="preserve">halshs-03776558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1976,51 +1976,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03861060v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahul Markovits" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03776062v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1353/ecs.2020.0007" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03776211v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Blais" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhmc.663.0007" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03776073v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhmc.663.0055" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03776057v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Goldin Marcovich" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1740022819000019" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03776558v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ahrf.12429" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03861039v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0395264900007137" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03776520v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/parl.hs08.0067" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05126246v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Poinsot" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioanna Fa&#239;ta" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Brosset-Montepini" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Marin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250062v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250076v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Lemaigre-Gaffier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03863789v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03861053v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03861050v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.efr.29347" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538117v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Todd" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Singaravelou Pierre" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03861059v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.psorbonne.87120" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03776204v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ls.bertr.2007.01.0347" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03861054v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03861056v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03861055v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Havelange" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Juratic" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14220/9783737004794.47" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03861060v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahul Markovits" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03776062v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1353/ecs.2020.0007" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03776057v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Goldin Marcovich" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1740022819000019" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03776073v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhmc.663.0055" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03776211v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Blais" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhmc.663.0007" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03861039v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0395264900007137" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03776520v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/parl.hs08.0067" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03776558v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ahrf.12429" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05126246v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Poinsot" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioanna Fa&#239;ta" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Brosset-Montepini" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Marin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250062v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250076v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Lemaigre-Gaffier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03863789v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03861053v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03861050v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.efr.29347" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538117v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Todd" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Singaravelou Pierre" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03861059v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.psorbonne.87120" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03776204v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ls.bertr.2007.01.0347" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03861054v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03861056v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03861055v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Havelange" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Juratic" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14220/9783737004794.47" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>