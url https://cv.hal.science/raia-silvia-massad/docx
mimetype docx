--- v0 (2026-03-17)
+++ v1 (2026-04-07)
@@ -498,408 +498,408 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03997939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of climate change in European croplands and grasslands: productivity, greenhouse gas balance and soil carbon storage</w:t>
+                <w:t xml:space="preserve">Contribution from a eutrophic temperate estuary to the landscape flux of nitrous oxide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marco Carozzi</w:t>
+                <w:t xml:space="preserve">Emeline Lequy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphaël Martin</w:t>
+                <w:t xml:space="preserve">Eero Asmala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Katja Klumpp</w:t>
+                <w:t xml:space="preserve">Andreas Ibrom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Loubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raia Silvia Massad</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biogeosciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/bg-19-3021-2022⟩</w:t>
+              <w:t xml:space="preserve">Water Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 222, pp.118874. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.watres.2022.118874⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03829930v1</w:t>
+                <w:t xml:space="preserve">hal-03834432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Long term impact of residue management on soil organic carbon stocks and nitrous oxide emissions from European croplands</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwin Haas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Carozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raia Silvia Massad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Klaus Butterbach-Bahl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clemens Scheer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science of the Total Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 836, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2022.154932⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03829925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution from a eutrophic temperate estuary to the landscape flux of nitrous oxide</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Eero Asmala</w:t>
+                <w:t xml:space="preserve">Effects of climate change in European croplands and grasslands: productivity, greenhouse gas balance and soil carbon storage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Carozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andreas Ibrom</w:t>
+                <w:t xml:space="preserve">Raphaël Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Loubet</w:t>
+                <w:t xml:space="preserve">Katja Klumpp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raia Silvia Massad</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 222, pp.118874. </w:t>
+              <w:t xml:space="preserve">Biogeosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 19 (12), pp.3021-3050. </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.watres.2022.118874⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/bg-19-3021-2022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03834432v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03829930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ensemble modelling of carbon fluxes in grasslands and croplands</w:t>
               </w:r>
@@ -1553,299 +1553,299 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02624255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Review and analysis of strengths and weaknesses of agro-ecosystem models for simulating C and N fluxes</w:t>
+                <w:t xml:space="preserve">Evaluation of new flux attribution methods for mapping N 2 O emissions at the landscape scale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lorenzo Brilli</w:t>
+                <w:t xml:space="preserve">Jordan Bureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luca Bechini</w:t>
+                <w:t xml:space="preserve">Agnès Grossel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Loubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marco Bindi</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Daniele Cavalli</w:t>
+                <w:t xml:space="preserve">Patricia Laville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raia Silvia Massad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2017.03.208⟩</w:t>
+              <w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 247, pp.9-22. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.agee.2017.06.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01537755v1</w:t>
+                <w:t xml:space="preserve">insu-01549697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of new flux attribution methods for mapping N 2 O emissions at the landscape scale</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Review and analysis of strengths and weaknesses of agro-ecosystem models for simulating C and N fluxes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenzo Brilli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jordan Bureau</w:t>
+                <w:t xml:space="preserve">Luca Bechini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agnès Grossel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Loubet</w:t>
+                <w:t xml:space="preserve">Marco Bindi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Carozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patricia Laville</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Raia Silvia Massad</w:t>
+                <w:t xml:space="preserve">Daniele Cavalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 247, pp.9-22. </w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 598, pp.445-470. </w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.agee.2017.06.012⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2017.03.208⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">insu-01549697v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01537755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C and N models Intercomparison – benchmark and ensemble model estimates for grassland production</w:t>
               </w:r>
@@ -2151,51 +2151,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Giostri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise Vertès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Carozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fourrages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 223, pp.241-248</w:t>
@@ -2380,51 +2380,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Flechard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raia Silvia Massad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Loubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Personne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2622,51 +2622,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigating the stomatal, cuticular and soil ammonia fluxes over a growing tritical crop under high acidic loads</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Loubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Décuq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2782,51 +2782,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raia Silvia Massad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andree Tuzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Loubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Perrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2911,51 +2911,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ammonia stomatal compensation point of young oilseed rape leaves during dark/light cycles under various nitrogen nutrition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raia Silvia Massad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Loubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andree Tuzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3053,51 +3053,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relationship between ammonia stomatal compensation point and nitrogen metabolism in arable crops: Current status of knowledge and potential modelling approaches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raia Silvia Massad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Loubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andree Tuzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3305,103 +3305,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of crop residue management on N2O emissions in European cropping systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Carozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwin Haas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clemens Scheer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Loubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Klaus Butterbach-Bahl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th Global Nitrogen Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Online, France</w:t>
@@ -3430,90 +3430,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Potential GHG mitigation and carbon sequestration from European cropland by modelling crop residues management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Carozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwin Haas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clemens Scheer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Klaus Butterbach-Bahl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Recous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3549,277 +3549,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04553023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A multi-model assessment of C cycling and soil C sequestration in grasslands and croplands</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Arti Bhatia</w:t>
+                <w:t xml:space="preserve">Is it possible to mitigate greenhouse gas emissions from agricultural soil by introduction of temporary grassland into cropping cycles ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cornelia Rumpel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raia Silvia Massad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Carozzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abad Chabbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katja Klumpp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th International Symposium on Soil Organic Matter ; Harpenden (Royaume Uni)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Harpenden, United Kingdom. pp.2</w:t>
+              <w:t xml:space="preserve">Global Symposium on Soil Organic Carbon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01644043v1</w:t>
+                <w:t xml:space="preserve">hal-02734597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is it possible to mitigate greenhouse gas emissions from agricultural soil by introduction of temporary grassland into cropping cycles ?</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Katja Klumpp</w:t>
+                <w:t xml:space="preserve">A multi-model assessment of C cycling and soil C sequestration in grasslands and croplands</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renata Sandor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fiona Ehrhardt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Basso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gianni Bellocchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arti Bhatia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Symposium on Soil Organic Carbon</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2017, Rome, Italy</w:t>
+              <w:t xml:space="preserve">6th International Symposium on Soil Organic Matter ; Harpenden (Royaume Uni)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Harpenden, United Kingdom. pp.2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02734597v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01644043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effet de la gestion des prairies sur le stockage de la matière organique du sol et les émissions de gaz à effet de serre</w:t>
               </w:r>
@@ -4049,652 +4049,652 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01602914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact de l'introduction des légumineuses dans les systèmes de culture sur les émissions de N2O</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Combining three different methodologies to quantify N2O emissions at the landscape scale on the OS2 INGOS site (Central France).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordan Bureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Grossel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Loubet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Pierre Cohan</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Francis Flenet</w:t>
+                <w:t xml:space="preserve">Patricia P. Laville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raia Silvia Massad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12. Rencontres de la fertilisation raisonnée et de l'analyse (Congrès GEMAS-COMIFER 2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Comité Français d'Etude et de Développement de la Fertilisation Raisonnée (COMIFER). FRA.; Groupement d’Études Méthodologiques pour l’Analyse des Sols (Gemas). FRA., Nov 2015, Lyon, France</w:t>
+              <w:t xml:space="preserve">InGOS International Conference, final meeting. Non–CO2 Greenhouse Gases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Utrecht, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02740565v1</w:t>
+                <w:t xml:space="preserve">hal-02739498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining three different methodologies to quantify N2O emissions at the landscape scale on the OS2 INGOS site (Central France).</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Patricia P. Laville</w:t>
+                <w:t xml:space="preserve">Effect of grassland management on soil organic matter storage and greenhouse gas emissions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Creme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cornelia Rumpel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Romian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Lan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raia Silvia Massad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">InGOS International Conference, final meeting. Non–CO2 Greenhouse Gases</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Utrecht, Netherlands</w:t>
+              <w:t xml:space="preserve">SOM sympososium 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Göttingen, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02739498v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02739806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparing bottom-up and top-down approaches at the landscape scale, including agricultural activities and water systems, at the Roskilde Fjord, Denmark</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Lequy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Ibrom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Per Ambus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raia Silvia Massad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stiig Markager</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU 2015, European Geosciences Union General Assembly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2015, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01228845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of grassland management on soil organic matter storage and greenhouse gas emissions</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Raia Silvia Massad</w:t>
+                <w:t xml:space="preserve">N2O measurements by eddy covariance with a 15 m high mast at the OS2 INGOS site (Central France).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Grossel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordan Bureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Loubet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia P. Laville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwin Haas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SOM sympososium 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Göttingen, Germany</w:t>
+              <w:t xml:space="preserve">InGOS/ICOS Technical Experts Workshop on non-CO2 Eddy-Covariance Greenhouse Gas Flux Measurements</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Dragor, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02739806v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02793961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N2O measurements by eddy covariance with a 15 m high mast at the OS2 INGOS site (Central France).</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Edwin Haas</w:t>
+                <w:t xml:space="preserve">Impact de l'introduction des légumineuses dans les systèmes de culture sur les émissions de N2O</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Cohan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Cadillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Flenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">InGOS/ICOS Technical Experts Workshop on non-CO2 Eddy-Covariance Greenhouse Gas Flux Measurements</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Dragor, Denmark</w:t>
+              <w:t xml:space="preserve">12. Rencontres de la fertilisation raisonnée et de l'analyse (Congrès GEMAS-COMIFER 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Comité Français d'Etude et de Développement de la Fertilisation Raisonnée (COMIFER). FRA.; Groupement d’Études Méthodologiques pour l’Analyse des Sols (Gemas). FRA., Nov 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02793961v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02740565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An international inter-comparison and benchmarking of crop and pasture models simulating GHG emissions and removals at field scale</w:t>
               </w:r>
@@ -4799,243 +4799,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02794819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La modélisation des émissions de N2O – Perspectives pour une méthode de niveau 3</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Cellier</w:t>
+                <w:t xml:space="preserve">The simulation of soil N2O emissions with CERES-EGC: effects of crop, soil, climate and input complexity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Roth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raia Silvia Massad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Hénault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Gabrielle</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Brendan Roth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire de clôture de l’UMT GES‐N2O</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2013, Paris, France</w:t>
+              <w:t xml:space="preserve">Open Science Conference: Greenhouse Gas Management in European Land Use Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Antwerp, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01829237v1</w:t>
+                <w:t xml:space="preserve">hal-01629842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The simulation of soil N2O emissions with CERES-EGC: effects of crop, soil, climate and input complexity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">B. Roth</w:t>
+                <w:t xml:space="preserve">La modélisation des émissions de N2O – Perspectives pour une méthode de niveau 3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Cellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Gabrielle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raia Silvia Massad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Hénault</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Benoit Gabrielle</w:t>
+                <w:t xml:space="preserve">Brendan Roth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Open Science Conference: Greenhouse Gas Management in European Land Use Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Antwerp, Belgium</w:t>
+              <w:t xml:space="preserve">Séminaire de clôture de l’UMT GES‐N2O</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01629842v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01829237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Land - atmosphere ammonia exchange: Do we have the necessary information to contribute to a common conceptual framework for modelling biosphere atmosphere exchanges of gases and aerosols</w:t>
               </w:r>
@@ -5047,51 +5047,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raia Silvia Massad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Flechard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Loubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Personne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5123,527 +5123,527 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01189745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulations of N2O concentrations for France using ecosystem models, emission databases and an atmospheric transport model</w:t>
+                <w:t xml:space="preserve">Estimating agricultural N2O emissions in France: comparison of a spatialized agro-ecosytem model (CERES-EGC) and a terrestrial biosphere model (O-CN)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raia Silvia Massad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Prieur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Thomson</w:t>
+                <w:t xml:space="preserve">Emma Boukari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Simon Lehuger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">M Schulz</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">I. Pison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU2012. European Geosciences Union General Assembly 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, European Geosciences Union (EGU). AUT., Apr 2012, Vienne, Austria. pp.EGU2012-10269</w:t>
+              <w:t xml:space="preserve">, Apr 2012, Vienne, Austria. pp.EGU2012-10422</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01590435v1</w:t>
+                <w:t xml:space="preserve">hal-01590419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimating agricultural N2O emissions in France: comparison of a spatialized agro-ecosytem model (CERES-EGC) and a terrestrial biosphere model (O-CN)</w:t>
+                <w:t xml:space="preserve">Simulations of N2O concentrations for France using ecosystem models, emission databases and an atmospheric transport model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raia Silvia Massad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Prieur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emma Boukari</w:t>
+                <w:t xml:space="preserve">R. Thomson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Schulz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Lehuger</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">M Schulz</w:t>
+                <w:t xml:space="preserve">I. Pison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU2012. European Geosciences Union General Assembly 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Apr 2012, Vienne, Austria. pp.EGU2012-10422</w:t>
+              <w:t xml:space="preserve">, European Geosciences Union (EGU). AUT., Apr 2012, Vienne, Austria. pp.EGU2012-10269</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01590419v1</w:t>
+                <w:t xml:space="preserve">hal-01590435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fine-scale estimation of biogenic emissions of nitrous oxide using ecosystem and atmospheric models in France.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M. Schmidt</w:t>
+                <w:t xml:space="preserve">Ammonia concentrations and fluxes above a growing triticale crop in northern France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Loubet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Décuq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Personne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raia Silvia Massad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Flechard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nitrogen &amp; Global Change: Key findings - future challenges, Conference Proceedings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Saisissez le nom du laboratoire, du service ou du département., Ville service., Apr 2011, Edinburgh, United Kingdom. 2 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01019024v1</w:t>
+                <w:t xml:space="preserve">hal-01003258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ammonia concentrations and fluxes above a growing triticale crop in northern France</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Christophe Flechard</w:t>
+                <w:t xml:space="preserve">Fine-scale estimation of biogenic emissions of nitrous oxide using ecosystem and atmospheric models in France.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Gabrielle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Prieur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Thompson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Schulz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nitrogen &amp; Global Change: Key findings - future challenges, Conference Proceedings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Saisissez le nom du laboratoire, du service ou du département., Ville service., Apr 2011, Edinburgh, United Kingdom. 2 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01003258v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01019024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Review and parameterisation of bi-directional ammonia exchange between vegetation and the atmosphere</w:t>
               </w:r>
@@ -5737,51 +5737,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Echanges d'ammoniac entre le couvert végétal et l'atmosphère: état des lieux et approche de modélisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raia Silvia Massad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Loubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andree Tuzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5989,90 +5989,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of mitigation practices to attenuate N2O emission and increase soil C stock: a multi-model assessment in five croplands worldwide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Carozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gianni Bellocchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fiona Ehrhardt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorenzo Brilli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arti Bathia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6108,346 +6108,346 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04551643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantification of modelling uncertainties in an ensemble of carbon simulations in grasslands and croplands</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Lorenzo Brilli</w:t>
+                <w:t xml:space="preserve">Emission of biogenic volatile organic compounds from plant litter decomposition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Lafouge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Kammer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Bitton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrée Tuzet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raia Silvia Massad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd Agriculture and Climate Change Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2019, Budapest, Hungary. , 2019</w:t>
+              <w:t xml:space="preserve">8th International PTR-MS Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2019, Innsbruck, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02790153v1</w:t>
+                <w:t xml:space="preserve">hal-05200532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emission of biogenic volatile organic compounds from plant litter decomposition</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Raia Silvia Massad</w:t>
+                <w:t xml:space="preserve">Quantification of modelling uncertainties in an ensemble of carbon simulations in grasslands and croplands</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renata Sandor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gianni Bellocchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fiona Ehrhardt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bhatia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenzo Brilli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International PTR-MS Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2019, Innsbruck, Austria</w:t>
+              <w:t xml:space="preserve">3rd Agriculture and Climate Change Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, Budapest, Hungary. , 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05200532v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02790153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of new flux attribution methodes for mapping N2O emissions at the landscape scale from EC measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Grossel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordan Bureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Loubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Laville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raia Silvia Massad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6483,471 +6483,471 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01604187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interpretation of GHG emission from mixed crop, grassland and ruminant system, the FARMSIM model</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Ecrah Hoba Ulrich Eza</w:t>
+                <w:t xml:space="preserve">Two case studies of N2O measurements by eddy covariance during field campaigns: data analysis and uncertainty sources.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Grossel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordan Bureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Loubet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia P. Laville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raia Silvia Massad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Climate SMART Agriculture 2015 - Global science conference - Towards Climate smart Solutions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Montpellier, France. 2015</w:t>
+              <w:t xml:space="preserve">InGOS International Conference, final meeting. Non–CO2 Greenhouse Gases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Utrecht, Netherlands. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02795281v1</w:t>
+                <w:t xml:space="preserve">hal-02738941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of GHGs, carbon stocks and yields from European cropping and pasture systems under two climate change scenarios</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Interpretation of GHG emission from mixed crop, grassland and ruminant system, the FARMSIM model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Carozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katja Klumpp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Borras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecrah Hoba Ulrich Eza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Climate SMART Agriculture 2015 - Global science conference - Towards Climate smart Solutions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Montpellier, France. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02794199v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02795281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two case studies of N2O measurements by eddy covariance during field campaigns: data analysis and uncertainty sources.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jordan Bureau</w:t>
+                <w:t xml:space="preserve">Evaluation of GHGs, carbon stocks and yields from European cropping and pasture systems under two climate change scenarios</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Carozzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Loubet</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Raia Silvia Massad</w:t>
+                <w:t xml:space="preserve">Katja Klumpp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Borras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ecrah Hoba Ulrich Eza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">InGOS International Conference, final meeting. Non–CO2 Greenhouse Gases</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Utrecht, Netherlands. 2015</w:t>
+              <w:t xml:space="preserve">Climate SMART Agriculture 2015 - Global science conference - Towards Climate smart Solutions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Montpellier, France. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02738941v1</w:t>
+                <w:t xml:space="preserve">hal-02794199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of GHGs, carbon stocks and yield from european cropping and pasture systems under two climate change scenarios</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Carozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raia Silvia Massad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katja Klumpp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecrah Hoba Ulrich Eza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anastasiya Shtiliyanova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7028,51 +7028,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nimai Senapati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Giostri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Carozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Gastal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7108,458 +7108,458 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01829224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AEGES: Attenuation Of Greenhouse Gas Emissions In Grasslands</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Modelling climate change impact on European crop and livestock systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Carozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raia Silvia Massad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Xavier Le Roux</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anastasiya Shtiliyanova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katja Klumpp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental databases and model of N2O emissions by croplands: do we have what is needed to explore mitigation options?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2014, Paris, France. 2014</w:t>
+              <w:t xml:space="preserve">Integrating Impacts Of Air Pollution And Climate Change On Ecosystems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Budapest, Hungary. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02801441v1</w:t>
+                <w:t xml:space="preserve">hal-02796976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling climate change impact on European crop and livestock systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marco Carozzi</w:t>
+                <w:t xml:space="preserve">Ozone impact on maize</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bethenod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Leitao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Castell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raia Silvia Massad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Katja Klumpp</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andree Tuzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Integrating Impacts Of Air Pollution And Climate Change On Ecosystems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2014, Budapest, Hungary. 2014</w:t>
+              <w:t xml:space="preserve">27. Task Force Meeting of the ICP Vegetation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2014, Paris, France. 2014, 27 th Task Force Meeting and ozone workshop 28-30 January, 2014 Paris, France. Programme &amp; Abstracts</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02796976v1</w:t>
+                <w:t xml:space="preserve">hal-01595589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ozone impact on maize</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Castell</w:t>
+                <w:t xml:space="preserve">AEGES: Attenuation Of Greenhouse Gas Emissions In Grasslands</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Carozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raia Silvia Massad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Andree Tuzet</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cornelia Rumpel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Creme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27. Task Force Meeting of the ICP Vegetation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2014, Paris, France. 2014, 27 th Task Force Meeting and ozone workshop 28-30 January, 2014 Paris, France. Programme &amp; Abstracts</w:t>
+              <w:t xml:space="preserve">Experimental databases and model of N2O emissions by croplands: do we have what is needed to explore mitigation options?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2014, Paris, France. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01595589v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02801441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelled and measured greenhouse gases emissions from a typical Île-De-France crop rotation between 2005 and 2013. Influence of climatic conditions and sensitivity to nitrogen exchange with the atmosphere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Loubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raia Silvia Massad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Laville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Mascher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7653,51 +7653,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Prieur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emna Boukari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Lehuger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Chaumartin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7912,51 +7912,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Gagnaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pietro Goglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Grossel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3. Séminaire ENERBIO</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Rueil-Malmaison, France. , 2012</w:t>
@@ -8030,51 +8030,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Review and integration of biosphere-atmosphere modelling of reactive trace gases and volatile aerosols</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raia Silvia Massad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Loubet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editions Quae Editions Springer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 235 p., 2015, 978-94-017-7284-6. </w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
@@ -8484,1408 +8484,1408 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04863165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Necessary Integrative Approaches</w:t>
+                <w:t xml:space="preserve">Modelling Exchanges: From the Process Scale to the Regional Scale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raia Silvia Massad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierre Cellier</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrée Tuzet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Personne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Bedos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie de Noblet-Ducoudré</w:t>
+                <w:t xml:space="preserve">Matthias Beekmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bedos, C.; Génermont, S.; Castell, J.F.; Cellier, P. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agriculture and Air Quality</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Springer Netherlands, pp.97-112, 2020, </w:t>
+              <w:t xml:space="preserve">Agriculture and Air Quality : : Investigating, assessing and managing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-94-024-2058-6_5⟩</w:t>
+                <w:t xml:space="preserve">Springer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.159-207, 2020, 978-94-024-2058-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-94-024-2058-6_7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03279681v1</w:t>
+                <w:t xml:space="preserve">hal-03322854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanisms of Pollutant Exchange at Soil-Vegetation-Atmosphere Interfaces and Atmospheric Fate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Saint-Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Bedos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raluca Ciuraru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Génermont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Huber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agriculture and Air Quality</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer Netherlands, pp.61-96, 2020, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-94-024-2058-6_4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03322852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling Exchanges: From the Process Scale to the Regional Scale</w:t>
+                <w:t xml:space="preserve">Necessary Integrative Approaches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raia Silvia Massad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Erwan Personne</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Cellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Bedos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Matthias Beekmann</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Lathière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie de Noblet-Ducoudré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agriculture and Air Quality : : Investigating, assessing and managing</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, pp.159-207, 2020, 978-94-024-2058-6. </w:t>
+              <w:t xml:space="preserve">Agriculture and Air Quality</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Springer Netherlands, pp.97-112, 2020, </w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-94-024-2058-6_7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-94-024-2058-6_5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03322854v1</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03279681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De nécessaires approches intégratives</w:t>
+                <w:t xml:space="preserve">Modélisation des échanges : de l’échelle des processus aux échelles régionales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raia Silvia Massad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierre Cellier</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andree A. Tuzet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Personne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Bedos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Nathalie N. de Noblet-Ducoudré</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias Beekmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agriculture et qualité de l'air : comprendre, évaluer, agir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editions Quae</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 978-2-7592-3009-9</w:t>
+              <w:t xml:space="preserve">, pp.107-123, 2019, 978-2-7592-3009-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02619515v1</w:t>
+                <w:t xml:space="preserve">hal-02619526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mécanismes : échanges de polluants aux interfaces sol-végétation-atmosphère et devenir dans l’atmosphère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Saint-Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Bedos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raluca Ciuraru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Génermont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Huber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agriculture et qualité de l'air : comprendre, évaluer, agir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editions Quae</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.73-106, 2019, 978-2-7592-3009-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02619534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation des échanges : de l’échelle des processus aux échelles régionales</w:t>
+                <w:t xml:space="preserve">De nécessaires approches intégratives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raia Silvia Massad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Erwan Personne</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Cellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Bedos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Matthias Beekmann</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Lathiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie N. de Noblet-Ducoudré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agriculture et qualité de l'air : comprendre, évaluer, agir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Editions Quae</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 978-2-7592-3009-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Editions Quae</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-02619526v1</w:t>
+                <w:t xml:space="preserve">hal-02619515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Common Conceptual Modelling Framework for Reactive Trace Gases and Volatile Aerosols Atmosphere-Biosphere Exchange in Chemical Transport Models</w:t>
+                <w:t xml:space="preserve">Soil and litter exchange of reactive trace gases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raia Silvia Massad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark A Sutton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jesse Bash</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Bedos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Carrara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Review and integration of biosphere-atmosphere modelling of reactive trace gases and volatile aerosols</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Editions Quae Editions Springer, 235 p., 2015, 978-94-017-7284-6</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, Editions Quae Editions Springer, 235 p., 2015, 978-94-017-7284-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-94-017-7285-3_12⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02795465v1</w:t>
+                <w:t xml:space="preserve">hal-02798736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advances in understanding, models and parameterizations of biosphere-atmosphere ammonia exchange</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">D. Simpson</w:t>
+                <w:t xml:space="preserve">Modelling the air–surface exchange of ammonia from the field to global scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.O. Bash</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe C. Flechard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Adon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Cellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Drouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Review and integration of biosphere-atmosphere modelling of reactive trace gases and volatile aerosols</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Editions Quae; Editions Springer, 235 p., 2015, 978-94-017-7284-6</w:t>
+              <w:t xml:space="preserve">, Editions Quae Editions Springer, 253 p., 2015, 978-94-017-7284-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01191447v1</w:t>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02798027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soil and litter exchange of reactive trace gases</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Advances in understanding, models and parameterizations of biosphere-atmosphere ammonia exchange</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Flechard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raia Silvia Massad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Carrara</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Loubet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Personne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Simpson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Review and integration of biosphere-atmosphere modelling of reactive trace gases and volatile aerosols</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Editions Quae Editions Springer, 235 p., 2015, 978-94-017-7284-6. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, Editions Quae; Editions Springer, 235 p., 2015, 978-94-017-7284-6</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02798736v1</w:t>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01191447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling the air–surface exchange of ammonia from the field to global scale</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Introduction : Review and integration of biosphere-atmosphere modelling of reactive trace gases and volatile aerosols</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raia Silvia Massad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Loubet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Review and integration of biosphere-atmosphere modelling of reactive trace gases and volatile aerosols</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Editions Quae Editions Springer, 253 p., 2015, 978-94-017-7284-6</w:t>
+              <w:t xml:space="preserve">, Editions Quae Editions Springer, 235 p., 2015, 978-94-017-7284-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02798027v1</w:t>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02795316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction : Review and integration of biosphere-atmosphere modelling of reactive trace gases and volatile aerosols</w:t>
+                <w:t xml:space="preserve">A Common Conceptual Modelling Framework for Reactive Trace Gases and Volatile Aerosols Atmosphere-Biosphere Exchange in Chemical Transport Models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raia Silvia Massad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Loubet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Review and integration of biosphere-atmosphere modelling of reactive trace gases and volatile aerosols</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions Quae Editions Springer, 235 p., 2015, 978-94-017-7284-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02795316v1</w:t>
+                <w:t xml:space="preserve">hal-02795465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -9903,77 +9903,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of climate change in the European croplands and grasslands: productivity, GHG balance and soil carbon storage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Carozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katja Klumpp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raia Silvia Massad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10004,103 +10004,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How may climate change affect residue management impacts on soil C stocks and N2O emissions?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwin Haas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Carozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raia Silvia Massad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Butterbach Bahl Klaus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clemens Scheer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -10122,90 +10122,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crop residue management affects European N2O emission inventories: a multimodel assessment.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Carozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwin Haas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Butterbach Bahl Klaus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clemens Scheer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raia Silvia Massad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10262,64 +10262,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Varunesh Chandra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaëlle Lashermes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Laville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Loubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raia Silvia Massad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10496,77 +10496,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émissions de composés organiques volatils par les sols agricoles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raia Silvia Massad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Lafouge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yang Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raluca Ciuraru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10601,103 +10601,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’agriculture contribue-t-elle à la pollution atmosphérique ? RAVISA : Impact de la réactivité des sols agricoles sur la capacité oxydante et la formation d’aérosols organiques secondaires.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raluca Ciuraru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Kammer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Bitton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Lafouge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Loubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">ADEME; INRAE. 2021, 59 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -10736,77 +10736,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atténuation des émissions des gaz à effet de serre dans les systèmes prairiaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raia Silvia Massad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katja Klumpp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Vuichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10845,103 +10845,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Report of the sensitivity of production and greenhouse gas emissions from livestock systems to climatic extremes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Isabelle Graux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecrah Hoba Ulrich Eza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Baratte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Carozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] auto-saisine. 2015, 54 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -11115,169 +11115,169 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le point de compensation stomatique de l'ammoniac: comprendre et modéliser la relation au métabolisme azoté de la plante</w:t>
+                <w:t xml:space="preserve">Le point de compensation stomatique de l'ammoniac : comprendre et modéliser la relation au métabolisme azoté de la plante</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raia Silvia Massad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Sciences de la Terre. Université Pierre et Marie Curie - Paris VI, 2008. Français. </w:t>
+              <w:t xml:space="preserve">Sciences du Vivant [q-bio]. Université Pierre et Marie Curie - Paris 6, 2008. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">tel-00364485v1</w:t>
+                <w:t xml:space="preserve">tel-02824812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le point de compensation stomatique de l'ammoniac : comprendre et modéliser la relation au métabolisme azoté de la plante</w:t>
+                <w:t xml:space="preserve">Le point de compensation stomatique de l'ammoniac: comprendre et modéliser la relation au métabolisme azoté de la plante</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raia Silvia Massad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Sciences du Vivant [q-bio]. Université Pierre et Marie Curie - Paris 6, 2008. Français. </w:t>
+              <w:t xml:space="preserve">Sciences de la Terre. Université Pierre et Marie Curie - Paris VI, 2008. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">tel-02824812v1</w:t>
+                <w:t xml:space="preserve">tel-00364485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId298"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -11432,51 +11432,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04668004v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Jerray" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelia Rumpel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Le Roux" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raia Silvia Massad" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abad Chabbi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2023.109274" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231800v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#248;rgen E Olesen" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert M Rees" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Recous" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina A Bleken" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Abalos" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.16962" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03997939v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#225;ta S&#225;ndor" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona Ehrhardt" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Grace" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pete Smith" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2023.105625" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03829930v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Carozzi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Martin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katja Klumpp" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-19-3021-2022" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03829925v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwin Haas" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Butterbach-Bahl" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clemens Scheer" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2022.154932" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834432v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Lequy" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eero Asmala" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Ibrom" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Loubet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2022.118874" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02905731v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renata Sandor" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fcr.2020.107791" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03145708v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen del Grosso" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ward Smith" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Kraus" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Vogeler" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cosust.2020.07.003" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02165760v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Lathi&#232;re" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanna Strada" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Perrin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Personne" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-16-2369-2019" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831444v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Vericel" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dubois" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Duval" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;is Flenet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Fontaine" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5191164722822898E12" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624255v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Soussana" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianni Bellocchi" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Russel Mcauliffe" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.13965" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01537755v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Brilli" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Bechini" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Bindi" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Cavalli" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2017.03.208" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01549697v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Bureau" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Grossel" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Laville" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2017.06.012" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01539466v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Basso" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bathia" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S2040470016000297" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462795v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stuart Riddick" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Ward" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Hess" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie Mahowald" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-13-3397-2016" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219585v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nimai Senapati" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Giostri" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Vert&#232;s" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cirad-00938241v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Gabrielle" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gagnaire" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Dufoss&#233;" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bessou" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2013.10.104" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190540v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Flechard" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Simpson" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-10-5183-2013" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00844848v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark A. Sutton" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Reis" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stuart N. Riddick" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrike Dragosits" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eiko Nemitz" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2013.0166" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000590v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line D&#233;cuq" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe C. Flechard" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-9-1537-2012" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192201v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andree Tuzet" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Perrier" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cellier" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2009.10.029" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FDZQ54RH-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192061v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Autret" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2009.04.020" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3HSZ302P-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192010v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2008.01.022" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q78XD3VF-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666824v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andree A. Tuzet" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier O. Bethenod" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3040.2007.01691.x" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03372409v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553023v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644043v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arti Bhatia" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734597v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795279v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Creme" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Romian" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lan" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602914v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renata S&#225;ndor" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ehrhardt" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740565v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Cohan" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Cadillon" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dubois" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Duval" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Flenet" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739498v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia P. Laville" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228845v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Per Ambus" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stiig Markager" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739806v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Romian" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793961v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794819v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bhatia" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Brilli" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829237v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brendan Roth" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629842v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Roth" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine H&#233;nault" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189745v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01590435v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Prieur" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Thomson" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Schulz" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Pison" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01590419v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Boukari" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Lehuger" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019024v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Prieur" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Thompson" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Schmidt" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003258v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192209v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Sutton" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191991v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03652988v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Garnier" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Pot" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chenu" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Baveye" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Montagne" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04551643v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arti Bathia" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790153v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05200532v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Lafouge" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Kammer" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bitton" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;e Tuzet" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604187v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795281v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Borras" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ecrah Hoba Ulrich Eza" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794199v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738941v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793033v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasiya Shtiliyanova" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829224v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Gastal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801441v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796976v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595589v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bethenod" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Leitao" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Castell" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583806v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mascher" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Christophe Gueudet" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745568v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emna Boukari" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Chaumartin" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595565v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Python" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589701v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bousquet" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Goglio" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793180v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/us/book/9789401772846" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-017-7285-3" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173771v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Antoni" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Arrouays" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Bispo" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Brossard" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Le Bas" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173741v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gissol.fr/publications/rapport-sur-letat-des-sols-de-france-2-849" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863165v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Saudreau" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae-open.com/produit/260/9782759238798/de-l-arbre-en-ville-a-la-foret-urbaine" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03279681v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Bedos" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie de Noblet-Ducoudr&#233;" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-024-2058-6_5" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322852v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Saint-Jean" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raluca Ciuraru" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie G&#233;nermont" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Huber" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-024-2058-6_4" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322854v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Beekmann" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-94-024-2058-6" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-024-2058-6_7" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619515v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Lathiere" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N. de Noblet-Ducoudr&#233;" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1578/9782759230105/agriculture-et-qualite-de-l-air" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619534v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619526v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795465v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191447v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798736v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark A Sutton" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesse Bash" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Carrara" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-017-7285-3_12" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798027v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.O. Bash" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Adon" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Drouet" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795316v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03372372v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03372379v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Butterbach Bahl Klaus" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03372376v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03372381v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Varunesh Chandra" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Lashermes" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00829401v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308763v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Liu" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04574574v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Bitton" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851774v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vuichard" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Leroux" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211010v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Isabelle Graux" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Baratte" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01585747v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Vaudour" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine C. Aubry" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane L. Bel" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Brechet" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Cambier" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00364485v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02824812v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04668004v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Jerray" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelia Rumpel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Le Roux" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raia Silvia Massad" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abad Chabbi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2023.109274" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231800v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#248;rgen E Olesen" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert M Rees" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Recous" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina A Bleken" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Abalos" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.16962" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03997939v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#225;ta S&#225;ndor" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona Ehrhardt" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Grace" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pete Smith" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2023.105625" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834432v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Lequy" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eero Asmala" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Ibrom" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Loubet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2022.118874" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03829925v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwin Haas" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Carozzi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Butterbach-Bahl" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clemens Scheer" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2022.154932" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03829930v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Martin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katja Klumpp" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-19-3021-2022" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02905731v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renata Sandor" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fcr.2020.107791" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03145708v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen del Grosso" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ward Smith" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Kraus" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Vogeler" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cosust.2020.07.003" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02165760v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Lathi&#232;re" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanna Strada" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Perrin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Personne" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-16-2369-2019" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831444v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Vericel" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dubois" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Duval" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;is Flenet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Fontaine" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5191164722822898E12" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624255v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Soussana" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianni Bellocchi" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Russel Mcauliffe" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.13965" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01549697v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Bureau" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Grossel" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Laville" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2017.06.012" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01537755v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Brilli" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Bechini" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Bindi" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Cavalli" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2017.03.208" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01539466v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Basso" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bathia" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S2040470016000297" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462795v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stuart Riddick" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Ward" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Hess" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie Mahowald" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-13-3397-2016" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219585v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nimai Senapati" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Giostri" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Vert&#232;s" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cirad-00938241v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Gabrielle" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gagnaire" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Dufoss&#233;" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bessou" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2013.10.104" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190540v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Flechard" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Simpson" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-10-5183-2013" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00844848v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark A. Sutton" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Reis" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stuart N. Riddick" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrike Dragosits" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eiko Nemitz" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2013.0166" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000590v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line D&#233;cuq" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe C. Flechard" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-9-1537-2012" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192201v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andree Tuzet" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Perrier" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cellier" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2009.10.029" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FDZQ54RH-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192061v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Autret" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2009.04.020" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3HSZ302P-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192010v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2008.01.022" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q78XD3VF-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666824v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andree A. Tuzet" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier O. Bethenod" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3040.2007.01691.x" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03372409v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553023v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734597v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644043v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arti Bhatia" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795279v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Creme" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Romian" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lan" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602914v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renata S&#225;ndor" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ehrhardt" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739498v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia P. Laville" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739806v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Romian" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228845v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Per Ambus" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stiig Markager" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793961v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740565v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Cohan" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Cadillon" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dubois" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Duval" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Flenet" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794819v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bhatia" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Brilli" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629842v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Roth" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine H&#233;nault" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829237v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brendan Roth" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189745v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01590419v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Prieur" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Boukari" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Lehuger" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Schulz" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01590435v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Thomson" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Pison" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003258v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019024v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Prieur" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Thompson" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Schmidt" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192209v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Sutton" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191991v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03652988v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Garnier" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Pot" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chenu" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Baveye" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Montagne" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04551643v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arti Bathia" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05200532v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Lafouge" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Kammer" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bitton" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;e Tuzet" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790153v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604187v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738941v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795281v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Borras" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ecrah Hoba Ulrich Eza" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794199v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793033v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasiya Shtiliyanova" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829224v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Gastal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796976v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595589v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bethenod" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Leitao" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Castell" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801441v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583806v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mascher" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Christophe Gueudet" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745568v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emna Boukari" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Chaumartin" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595565v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Python" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589701v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bousquet" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Goglio" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793180v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/us/book/9789401772846" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-017-7285-3" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173771v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Antoni" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Arrouays" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Bispo" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Brossard" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Le Bas" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173741v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gissol.fr/publications/rapport-sur-letat-des-sols-de-france-2-849" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863165v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Saudreau" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae-open.com/produit/260/9782759238798/de-l-arbre-en-ville-a-la-foret-urbaine" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322854v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Bedos" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Beekmann" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-94-024-2058-6" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-024-2058-6_7" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322852v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Saint-Jean" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raluca Ciuraru" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie G&#233;nermont" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Huber" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-024-2058-6_4" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03279681v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie de Noblet-Ducoudr&#233;" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-024-2058-6_5" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619526v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1578/9782759230105/agriculture-et-qualite-de-l-air" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619534v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619515v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Lathiere" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N. de Noblet-Ducoudr&#233;" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798736v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark A Sutton" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesse Bash" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Carrara" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-017-7285-3_12" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798027v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.O. Bash" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Adon" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Drouet" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191447v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795316v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795465v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03372372v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03372379v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Butterbach Bahl Klaus" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03372376v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03372381v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Varunesh Chandra" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Lashermes" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00829401v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308763v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Liu" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04574574v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Bitton" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851774v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vuichard" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Leroux" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211010v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Isabelle Graux" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Baratte" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01585747v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Vaudour" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine C. Aubry" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane L. Bel" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Brechet" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Cambier" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02824812v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00364485v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>