--- v1 (2026-04-07)
+++ v2 (2026-05-03)
@@ -498,680 +498,680 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03997939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution from a eutrophic temperate estuary to the landscape flux of nitrous oxide</w:t>
+                <w:t xml:space="preserve">Effects of climate change in European croplands and grasslands: productivity, greenhouse gas balance and soil carbon storage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emeline Lequy</w:t>
+                <w:t xml:space="preserve">Marco Carozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eero Asmala</w:t>
+                <w:t xml:space="preserve">Raphaël Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andreas Ibrom</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Loubet</w:t>
+                <w:t xml:space="preserve">Katja Klumpp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raia Silvia Massad</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.watres.2022.118874⟩</w:t>
+              <w:t xml:space="preserve">Biogeosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 19 (12), pp.3021-3050. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/bg-19-3021-2022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03834432v1</w:t>
+                <w:t xml:space="preserve">hal-03829930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Long term impact of residue management on soil organic carbon stocks and nitrous oxide emissions from European croplands</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwin Haas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Carozzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raia Silvia Massad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edwin Haas</w:t>
+                <w:t xml:space="preserve">Klaus Butterbach-Bahl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clemens Scheer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science of the Total Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 836, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2022.154932⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03829925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of climate change in European croplands and grasslands: productivity, greenhouse gas balance and soil carbon storage</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marco Carozzi</w:t>
+                <w:t xml:space="preserve">Contribution from a eutrophic temperate estuary to the landscape flux of nitrous oxide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Lequy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eero Asmala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphaël Martin</w:t>
+                <w:t xml:space="preserve">Andreas Ibrom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Katja Klumpp</w:t>
+                <w:t xml:space="preserve">Benjamin Loubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raia Silvia Massad</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biogeosciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 19 (12), pp.3021-3050. </w:t>
+              <w:t xml:space="preserve">Water Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 222, pp.118874. </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/bg-19-3021-2022⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.watres.2022.118874⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03829930v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03834432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ensemble modelling of carbon fluxes in grasslands and croplands</w:t>
+                <w:t xml:space="preserve">Approaches and concepts of modelling denitrification: increased process understanding using observational data can reduce uncertainties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Renata Sandor</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Pete Smith</w:t>
+                <w:t xml:space="preserve">Stephen del Grosso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ward Smith</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Kraus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raia Silvia Massad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iris Vogeler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Field Crops Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.fcr.2020.107791⟩</w:t>
+              <w:t xml:space="preserve">Current Opinion in Environmental Sustainability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 47, pp.37-45. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cosust.2020.07.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02905731v1</w:t>
+                <w:t xml:space="preserve">hal-03145708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approaches and concepts of modelling denitrification: increased process understanding using observational data can reduce uncertainties</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ensemble modelling of carbon fluxes in grasslands and croplands</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iris Vogeler</w:t>
+                <w:t xml:space="preserve">Renata Sandor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fiona Ehrhardt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Grace</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Recous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pete Smith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Opinion in Environmental Sustainability</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 47, pp.37-45. </w:t>
+              <w:t xml:space="preserve">Field Crops Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cosust.2020.07.003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.fcr.2020.107791⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-03145708v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02905731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reviews and syntheses: influences of landscape structure and land uses on local to regional climate and air quality</w:t>
               </w:r>
@@ -1553,1735 +1553,1747 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02624255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of new flux attribution methods for mapping N 2 O emissions at the landscape scale</w:t>
+                <w:t xml:space="preserve">Review and analysis of strengths and weaknesses of agro-ecosystem models for simulating C and N fluxes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jordan Bureau</w:t>
+                <w:t xml:space="preserve">Lorenzo Brilli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agnès Grossel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Loubet</w:t>
+                <w:t xml:space="preserve">Luca Bechini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patricia Laville</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Raia Silvia Massad</w:t>
+                <w:t xml:space="preserve">Marco Bindi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Carozzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniele Cavalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.agee.2017.06.012⟩</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 598, pp.445-470. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2017.03.208⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-01549697v1</w:t>
+                <w:t xml:space="preserve">hal-01537755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Review and analysis of strengths and weaknesses of agro-ecosystem models for simulating C and N fluxes</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evaluation of new flux attribution methods for mapping N 2 O emissions at the landscape scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luca Bechini</w:t>
+                <w:t xml:space="preserve">Jordan Bureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marco Bindi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marco Carozzi</w:t>
+                <w:t xml:space="preserve">Agnès Grossel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Loubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniele Cavalli</w:t>
+                <w:t xml:space="preserve">Patricia Laville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raia Silvia Massad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 598, pp.445-470. </w:t>
+              <w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 247, pp.9-22. </w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2017.03.208⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.agee.2017.06.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-01537755v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01549697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C and N models Intercomparison – benchmark and ensemble model estimates for grassland production</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Estimate of changes in agricultural terrestrial nitrogen pathways and ammonia emissions from 1850 to present in the Community Earth System Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Bathia</w:t>
+                <w:t xml:space="preserve">Stuart Riddick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Ward</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Hess</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalie Mahowald</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raia Silvia Massad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Animal Biosciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S2040470016000297⟩</w:t>
+              <w:t xml:space="preserve">Biogeosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 13 (11), pp.3397-3426. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/bg-13-3397-2016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01539466v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01462795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimate of changes in agricultural terrestrial nitrogen pathways and ammonia emissions from 1850 to present in the Community Earth System Model</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Peter Hess</w:t>
+                <w:t xml:space="preserve">C and N models Intercomparison – benchmark and ensemble model estimates for grassland production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renata Sandor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fiona Ehrhardt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Natalie Mahowald</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Raia Silvia Massad</w:t>
+                <w:t xml:space="preserve">Bruno Basso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gianni Bellocchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bathia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biogeosciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/bg-13-3397-2016⟩</w:t>
+              <w:t xml:space="preserve">Advances in Animal Biosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 7 (3), pp.245-247. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S2040470016000297⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01462795v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01539466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performances des rotations à base de cultures fourragères en termes de gaz à effet de serre (GES) et bilan carbone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abad Chabbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nimai Senapati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Giostri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise Vertès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Carozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fourrages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 223, pp.241-248</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01219585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Environmental assessment of biofuel pathways in Ile de France based on ecosystem modelling, including land-use change effects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Gabrielle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Gagnaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raia Silvia Massad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Dufossé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Bessou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bioresource Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 152, pp.511-518. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.biortech.2013.10.104⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cirad-00938241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Advances in understanding, models and parameterizations of biosphere-atmosphere ammonia exchange</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Flechard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raia Silvia Massad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Loubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Personne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Simpson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biogeosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 10, pp.5183-5225. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/bg-10-5183-2013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01190540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards a climate-dependent paradigm of ammonia emission and deposition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark A. Sutton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Reis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stuart N. Riddick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ulrike Dragosits</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eiko Nemitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Philosophical Transactions of the Royal Society B: Biological Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 368 (1621), pp.20130166. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1098/rstb.2013.0166⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00844848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigating the stomatal, cuticular and soil ammonia fluxes over a growing tritical crop under high acidic loads</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Loubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Décuq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Personne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raia Silvia Massad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe C. Flechard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biogeosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 9, pp.1537-1552. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/bg-9-1537-2012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01000590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Model of stomatal ammonia compensation point (STAMP) in relation to the plant nitrogen and carbon metabolisms and environmental conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raia Silvia Massad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andree Tuzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Loubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Perrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Cellier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecological Modelling</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 221 (3), pp.479-494. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2009.10.029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01192201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ammonia stomatal compensation point of young oilseed rape leaves during dark/light cycles under various nitrogen nutrition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raia Silvia Massad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Loubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andree Tuzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herve Autret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Cellier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 133 (3/4), pp.170-182. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.agee.2009.04.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01192061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relationship between ammonia stomatal compensation point and nitrogen metabolism in arable crops: Current status of knowledge and potential modelling approaches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raia Silvia Massad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Loubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andree Tuzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Cellier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Pollution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 154 (3), pp.390-403. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envpol.2008.01.022⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01192010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The effect of temperature on C4-type leaf photosynthesis parameters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raia Silvia Massad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andree A. Tuzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier O. Bethenod</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant, Cell and Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 30 (3-4), pp.1191-1204. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/j.1365-3040.2007.01691.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02666824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3291,1426 +3303,1426 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of crop residue management on N2O emissions in European cropping systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Carozzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwin Haas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marco Carozzi</w:t>
+                <w:t xml:space="preserve">Clemens Scheer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Loubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Klaus Butterbach-Bahl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th Global Nitrogen Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03372409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Potential GHG mitigation and carbon sequestration from European cropland by modelling crop residues management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Carozzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwin Haas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marco Carozzi</w:t>
+                <w:t xml:space="preserve">Clemens Scheer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Klaus Butterbach-Bahl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Recous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">iCROPM 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2020, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04553023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is it possible to mitigate greenhouse gas emissions from agricultural soil by introduction of temporary grassland into cropping cycles ?</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Katja Klumpp</w:t>
+                <w:t xml:space="preserve">A multi-model assessment of C cycling and soil C sequestration in grasslands and croplands</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renata Sandor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fiona Ehrhardt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Basso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gianni Bellocchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arti Bhatia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Symposium on Soil Organic Carbon</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2017, Rome, Italy</w:t>
+              <w:t xml:space="preserve">6th International Symposium on Soil Organic Matter ; Harpenden (Royaume Uni)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Harpenden, United Kingdom. pp.2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02734597v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01644043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A multi-model assessment of C cycling and soil C sequestration in grasslands and croplands</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Arti Bhatia</w:t>
+                <w:t xml:space="preserve">Is it possible to mitigate greenhouse gas emissions from agricultural soil by introduction of temporary grassland into cropping cycles ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cornelia Rumpel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raia Silvia Massad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Carozzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abad Chabbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katja Klumpp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th International Symposium on Soil Organic Matter ; Harpenden (Royaume Uni)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Harpenden, United Kingdom. pp.2</w:t>
+              <w:t xml:space="preserve">Global Symposium on Soil Organic Carbon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01644043v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02734597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effet de la gestion des prairies sur le stockage de la matière organique du sol et les émissions de gaz à effet de serre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Creme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cornelia Rumpel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raia Silvia Massad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Romian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Lan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13es Journées de l’Etude des Sols, "Sol et Changement Global"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Louvain-Le-Neuve, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02795279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Global Research Alliance on agricultural greenhouse gases - benchmark and ensemble crop and grassland model estimates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renata Sándor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Ehrhardt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Basso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bathia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gianni Bellocchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MACSUR Conference "Modelling Grassland-Livestock Systems under Climate Change"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Potsdam, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01602914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining three different methodologies to quantify N2O emissions at the landscape scale on the OS2 INGOS site (Central France).</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Raia Silvia Massad</w:t>
+                <w:t xml:space="preserve">Impact de l'introduction des légumineuses dans les systèmes de culture sur les émissions de N2O</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Cohan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Cadillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Flenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">InGOS International Conference, final meeting. Non–CO2 Greenhouse Gases</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Utrecht, Netherlands</w:t>
+              <w:t xml:space="preserve">12. Rencontres de la fertilisation raisonnée et de l'analyse (Congrès GEMAS-COMIFER 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Comité Français d'Etude et de Développement de la Fertilisation Raisonnée (COMIFER). FRA.; Groupement d’Études Méthodologiques pour l’Analyse des Sols (Gemas). FRA., Nov 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02739498v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02740565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of grassland management on soil organic matter storage and greenhouse gas emissions</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">T. Lan</w:t>
+                <w:t xml:space="preserve">Combining three different methodologies to quantify N2O emissions at the landscape scale on the OS2 INGOS site (Central France).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordan Bureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Grossel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Loubet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia P. Laville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raia Silvia Massad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SOM sympososium 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Göttingen, Germany</w:t>
+              <w:t xml:space="preserve">InGOS International Conference, final meeting. Non–CO2 Greenhouse Gases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Utrecht, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02739806v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02739498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparing bottom-up and top-down approaches at the landscape scale, including agricultural activities and water systems, at the Roskilde Fjord, Denmark</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Lequy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Ibrom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Per Ambus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raia Silvia Massad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stiig Markager</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU 2015, European Geosciences Union General Assembly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2015, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01228845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N2O measurements by eddy covariance with a 15 m high mast at the OS2 INGOS site (Central France).</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Edwin Haas</w:t>
+                <w:t xml:space="preserve">Effect of grassland management on soil organic matter storage and greenhouse gas emissions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Creme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cornelia Rumpel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Romian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Lan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raia Silvia Massad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">InGOS/ICOS Technical Experts Workshop on non-CO2 Eddy-Covariance Greenhouse Gas Flux Measurements</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Dragor, Denmark</w:t>
+              <w:t xml:space="preserve">SOM sympososium 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Göttingen, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02793961v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02739806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact de l'introduction des légumineuses dans les systèmes de culture sur les émissions de N2O</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Francis Flenet</w:t>
+                <w:t xml:space="preserve">N2O measurements by eddy covariance with a 15 m high mast at the OS2 INGOS site (Central France).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Grossel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordan Bureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Loubet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia P. Laville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwin Haas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12. Rencontres de la fertilisation raisonnée et de l'analyse (Congrès GEMAS-COMIFER 2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Comité Français d'Etude et de Développement de la Fertilisation Raisonnée (COMIFER). FRA.; Groupement d’Études Méthodologiques pour l’Analyse des Sols (Gemas). FRA., Nov 2015, Lyon, France</w:t>
+              <w:t xml:space="preserve">InGOS/ICOS Technical Experts Workshop on non-CO2 Eddy-Covariance Greenhouse Gas Flux Measurements</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Dragor, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02740565v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02793961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An international inter-comparison and benchmarking of crop and pasture models simulating GHG emissions and removals at field scale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fiona Ehrhardt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4719,1128 +4731,1128 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Soussana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gianni Bellocchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bhatia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Brilli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th International symposium on Non-CO2 Greenhouse Gases (NCGG7)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2014, Amsterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02794819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The simulation of soil N2O emissions with CERES-EGC: effects of crop, soil, climate and input complexity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">B. Roth</w:t>
+                <w:t xml:space="preserve">La modélisation des émissions de N2O – Perspectives pour une méthode de niveau 3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Cellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Gabrielle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raia Silvia Massad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Hénault</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Benoit Gabrielle</w:t>
+                <w:t xml:space="preserve">Brendan Roth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Open Science Conference: Greenhouse Gas Management in European Land Use Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Antwerp, Belgium</w:t>
+              <w:t xml:space="preserve">Séminaire de clôture de l’UMT GES‐N2O</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01629842v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01829237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La modélisation des émissions de N2O – Perspectives pour une méthode de niveau 3</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId96" w:history="1">
+                <w:t xml:space="preserve">The simulation of soil N2O emissions with CERES-EGC: effects of crop, soil, climate and input complexity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Roth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raia Silvia Massad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Hénault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Gabrielle</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Brendan Roth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire de clôture de l’UMT GES‐N2O</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2013, Paris, France</w:t>
+              <w:t xml:space="preserve">Open Science Conference: Greenhouse Gas Management in European Land Use Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Antwerp, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01829237v1</w:t>
+                <w:t xml:space="preserve">hal-01629842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Land - atmosphere ammonia exchange: Do we have the necessary information to contribute to a common conceptual framework for modelling biosphere atmosphere exchanges of gases and aerosols</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raia Silvia Massad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Flechard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Loubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Personne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings, NADP 2013 Technical Committee Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2013, Park City,, United States. 190 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01189745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimating agricultural N2O emissions in France: comparison of a spatialized agro-ecosytem model (CERES-EGC) and a terrestrial biosphere model (O-CN)</w:t>
+                <w:t xml:space="preserve">Simulations of N2O concentrations for France using ecosystem models, emission databases and an atmospheric transport model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raia Silvia Massad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Prieur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Lehuger</w:t>
+                <w:t xml:space="preserve">R. Thomson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Schulz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Pison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU2012. European Geosciences Union General Assembly 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Apr 2012, Vienne, Austria. pp.EGU2012-10422</w:t>
+              <w:t xml:space="preserve">, European Geosciences Union (EGU). AUT., Apr 2012, Vienne, Austria. pp.EGU2012-10269</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01590419v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01590435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulations of N2O concentrations for France using ecosystem models, emission databases and an atmospheric transport model</w:t>
+                <w:t xml:space="preserve">Estimating agricultural N2O emissions in France: comparison of a spatialized agro-ecosytem model (CERES-EGC) and a terrestrial biosphere model (O-CN)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raia Silvia Massad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Prieur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">R. Thomson</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma Boukari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Lehuger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Schulz</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">I. Pison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU2012. European Geosciences Union General Assembly 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, European Geosciences Union (EGU). AUT., Apr 2012, Vienne, Austria. pp.EGU2012-10269</w:t>
+              <w:t xml:space="preserve">, Apr 2012, Vienne, Austria. pp.EGU2012-10422</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01590435v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01590419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ammonia concentrations and fluxes above a growing triticale crop in northern France</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Christophe Flechard</w:t>
+                <w:t xml:space="preserve">Fine-scale estimation of biogenic emissions of nitrous oxide using ecosystem and atmospheric models in France.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Gabrielle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Prieur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Thompson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Schulz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nitrogen &amp; Global Change: Key findings - future challenges, Conference Proceedings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Saisissez le nom du laboratoire, du service ou du département., Ville service., Apr 2011, Edinburgh, United Kingdom. 2 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01003258v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01019024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fine-scale estimation of biogenic emissions of nitrous oxide using ecosystem and atmospheric models in France.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M. Schmidt</w:t>
+                <w:t xml:space="preserve">Ammonia concentrations and fluxes above a growing triticale crop in northern France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Loubet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Décuq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Personne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raia Silvia Massad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Flechard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nitrogen &amp; Global Change: Key findings - future challenges, Conference Proceedings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Saisissez le nom du laboratoire, du service ou du département., Ville service., Apr 2011, Edinburgh, United Kingdom. 2 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01019024v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01003258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Review and parameterisation of bi-directional ammonia exchange between vegetation and the atmosphere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raia Silvia Massad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eiko Nemitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark Sutton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. International Nitrogen Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2010, New Delhi, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01192209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Echanges d'ammoniac entre le couvert végétal et l'atmosphère: état des lieux et approche de modélisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raia Silvia Massad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Loubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andree Tuzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Cellier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9. Journées d'Ecologie Fonctionnelle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2007, Biarritz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01191991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5850,841 +5862,841 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soilμ3d project: emergent properties of soil microbial functions from 3d modelling and spatial descriptors of pore scale heterogeneity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Pot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Chenu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Baveye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Montagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eurosoil 2021 virtual congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2021, Online, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03652988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of mitigation practices to attenuate N2O emission and increase soil C stock: a multi-model assessment in five croplands worldwide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Carozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gianni Bellocchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fiona Ehrhardt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorenzo Brilli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arti Bathia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Crop Modelling Symposium (iCROPM2020)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2020, Montpellier, France. , 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04551643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emission of biogenic volatile organic compounds from plant litter decomposition</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Raia Silvia Massad</w:t>
+                <w:t xml:space="preserve">Quantification of modelling uncertainties in an ensemble of carbon simulations in grasslands and croplands</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renata Sandor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gianni Bellocchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fiona Ehrhardt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bhatia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenzo Brilli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International PTR-MS Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2019, Innsbruck, Austria</w:t>
+              <w:t xml:space="preserve">3rd Agriculture and Climate Change Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, Budapest, Hungary. , 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05200532v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02790153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantification of modelling uncertainties in an ensemble of carbon simulations in grasslands and croplands</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Lorenzo Brilli</w:t>
+                <w:t xml:space="preserve">Emission of biogenic volatile organic compounds from plant litter decomposition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Lafouge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Kammer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Bitton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrée Tuzet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raia Silvia Massad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd Agriculture and Climate Change Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2019, Budapest, Hungary. , 2019</w:t>
+              <w:t xml:space="preserve">8th International PTR-MS Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2019, Innsbruck, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02790153v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05200532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of new flux attribution methodes for mapping N2O emissions at the landscape scale from EC measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Grossel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordan Bureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Loubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Laville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raia Silvia Massad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU 2017, European Geophysical Union General Assembly 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2017, Vienne, Austria. , Geophysical Research Abstracts, 19, 2017, Geophysical Research Abstracts</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01604187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two case studies of N2O measurements by eddy covariance during field campaigns: data analysis and uncertainty sources.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Raia Silvia Massad</w:t>
+                <w:t xml:space="preserve">Interpretation of GHG emission from mixed crop, grassland and ruminant system, the FARMSIM model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Carozzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katja Klumpp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Borras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ecrah Hoba Ulrich Eza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">InGOS International Conference, final meeting. Non–CO2 Greenhouse Gases</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Utrecht, Netherlands. 2015</w:t>
+              <w:t xml:space="preserve">Climate SMART Agriculture 2015 - Global science conference - Towards Climate smart Solutions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Montpellier, France. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02738941v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02795281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interpretation of GHG emission from mixed crop, grassland and ruminant system, the FARMSIM model</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Evaluation of GHGs, carbon stocks and yields from European cropping and pasture systems under two climate change scenarios</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Carozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katja Klumpp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Borras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6703,1297 +6715,1297 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Climate SMART Agriculture 2015 - Global science conference - Towards Climate smart Solutions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Montpellier, France. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02795281v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02794199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of GHGs, carbon stocks and yields from European cropping and pasture systems under two climate change scenarios</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Raphaël Martin</w:t>
+                <w:t xml:space="preserve">Two case studies of N2O measurements by eddy covariance during field campaigns: data analysis and uncertainty sources.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Grossel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordan Bureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Katja Klumpp</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Ecrah Hoba Ulrich Eza</w:t>
+                <w:t xml:space="preserve">Benjamin Loubet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia P. Laville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raia Silvia Massad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Climate SMART Agriculture 2015 - Global science conference - Towards Climate smart Solutions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Montpellier, France. 2015</w:t>
+              <w:t xml:space="preserve">InGOS International Conference, final meeting. Non–CO2 Greenhouse Gases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Utrecht, Netherlands. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02794199v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02738941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of GHGs, carbon stocks and yield from european cropping and pasture systems under two climate change scenarios</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Carozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raia Silvia Massad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katja Klumpp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecrah Hoba Ulrich Eza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anastasiya Shtiliyanova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Climate SMART Agriculture 2015 - Global science conference - Towards Climate smart Solutions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Montpellier, France. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02793033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performances des rotations à base de cultures fourragères en termes de GES et bilan carbone. De quoi parle-t-on ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abad Chabbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nimai Senapati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Giostri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Carozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Gastal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La fertilité des sols dans les systèmes fourragers. Journées professionnelles de l'association française pour la production fourragère (AFPF)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2015, Paris, France. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01829224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling climate change impact on European crop and livestock systems</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">AEGES: Attenuation Of Greenhouse Gas Emissions In Grasslands</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Carozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raia Silvia Massad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Katja Klumpp</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cornelia Rumpel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Creme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Integrating Impacts Of Air Pollution And Climate Change On Ecosystems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2014, Budapest, Hungary. 2014</w:t>
+              <w:t xml:space="preserve">Experimental databases and model of N2O emissions by croplands: do we have what is needed to explore mitigation options?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2014, Paris, France. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02796976v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02801441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ozone impact on maize</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Castell</w:t>
+                <w:t xml:space="preserve">Modelling climate change impact on European crop and livestock systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Carozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raia Silvia Massad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Andree Tuzet</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anastasiya Shtiliyanova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katja Klumpp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27. Task Force Meeting of the ICP Vegetation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2014, Paris, France. 2014, 27 th Task Force Meeting and ozone workshop 28-30 January, 2014 Paris, France. Programme &amp; Abstracts</w:t>
+              <w:t xml:space="preserve">Integrating Impacts Of Air Pollution And Climate Change On Ecosystems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Budapest, Hungary. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01595589v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02796976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AEGES: Attenuation Of Greenhouse Gas Emissions In Grasslands</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marco Carozzi</w:t>
+                <w:t xml:space="preserve">Ozone impact on maize</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bethenod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Leitao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Castell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raia Silvia Massad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Xavier Le Roux</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andree Tuzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental databases and model of N2O emissions by croplands: do we have what is needed to explore mitigation options?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2014, Paris, France. 2014</w:t>
+              <w:t xml:space="preserve">27. Task Force Meeting of the ICP Vegetation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2014, Paris, France. 2014, 27 th Task Force Meeting and ozone workshop 28-30 January, 2014 Paris, France. Programme &amp; Abstracts</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02801441v1</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01595589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelled and measured greenhouse gases emissions from a typical Île-De-France crop rotation between 2005 and 2013. Influence of climatic conditions and sensitivity to nitrogen exchange with the atmosphere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Loubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raia Silvia Massad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Laville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Mascher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Christophe Gueudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Open Science Conference: Greenhouse Gas Management in European Land Use Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Antwerp, Belgium. 2013, Open Science Conference Greenhouse Gas Management in European Land Use Systems</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01583806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimating agricultural N2O emissions in France: comparison of a spatialized agro-ecosytem model (CERES-EGC) and a terrestrial biosphere model (O-CN)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raia Silvia Massad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Prieur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emna Boukari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Lehuger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Chaumartin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU2012. European Geosciences Union General Assembly 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Vienna, Austria. European Geosciences Union, Geophysical Research Abstracts, 14, 2012, 9th EGU General Assembly</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02745568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Environmental assessment of biofuel chains based on ecosystem modelling, including land-use change effects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Gabrielle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Gagnaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raia Silvia Massad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Prieur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Python</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU2012. European Geosciences Union General Assembly 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Vienna, Austria. European Geosciences Union, Geophysical Research Abstracts, 14, 2012, Geophysical Research Abstracts</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01595565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improved assessment of the greenhouse gas balance of bioenergy pathways</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Gabrielle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bousquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Gagnaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pietro Goglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Grossel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3. Séminaire ENERBIO</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Rueil-Malmaison, France. , 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01589701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8003,371 +8015,371 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Review and integration of biosphere-atmosphere modelling of reactive trace gases and volatile aerosols</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raia Silvia Massad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Loubet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Editions Quae Editions Springer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 235 p., 2015, 978-94-017-7284-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-94-017-7285-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
-              <w:r>
-[...30 lines deleted...]
-            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02793180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The state of the soils in France in 2011 - A synthesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Antoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Arrouays</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Bispo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Brossard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Le Bas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Groupement d'Intêret Scientifique sur les Sols, 24 p., 2013, 978-2-7380-1296-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (ouvrage de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
-              <w:r>
-[...84 lines deleted...]
-            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01173771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'état des sols de France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Antoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Arrouays</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Bispo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Brossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Le Bas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Groupement d'Intêret Scientifique sur les Sols</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 188 p., 2011, 978-2-7380-1295-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01173741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8377,2089 +8389,2089 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chapitre 5 - Un air de ville, grâce aux arbres et à la forêt urbaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Saudreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raia Silvia Massad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bastien Castagneyrol; Serge Muller; Alain Paquette. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">De l’arbre en ville à la forêt urbaine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editions Quae; Presses de l’Université du Québec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 87-112 (chap. 5), 2024, collection Synthèses, 978-2-7592-3878-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04863165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling Exchanges: From the Process Scale to the Regional Scale</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId240" w:history="1">
+                <w:t xml:space="preserve">Mechanisms of Pollutant Exchange at Soil-Vegetation-Atmosphere Interfaces and Atmospheric Fate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Saint-Jean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Bedos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Matthias Beekmann</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raluca Ciuraru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Génermont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Huber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agriculture and Air Quality : : Investigating, assessing and managing</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-94-024-2058-6_7⟩</w:t>
+              <w:t xml:space="preserve">Agriculture and Air Quality</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Springer Netherlands, pp.61-96, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-94-024-2058-6_4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03322854v1</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03322852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanisms of Pollutant Exchange at Soil-Vegetation-Atmosphere Interfaces and Atmospheric Fate</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId240" w:history="1">
+                <w:t xml:space="preserve">Necessary Integrative Approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raia Silvia Massad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Cellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Bedos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sophie Génermont</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Lathière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Huber</w:t>
+                <w:t xml:space="preserve">Nathalie de Noblet-Ducoudré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agriculture and Air Quality</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Springer Netherlands, pp.61-96, 2020, </w:t>
+              <w:t xml:space="preserve">, Springer Netherlands, pp.97-112, 2020, </w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-94-024-2058-6_4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-94-024-2058-6_5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03322852v1</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03279681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Necessary Integrative Approaches</w:t>
+                <w:t xml:space="preserve">Modelling Exchanges: From the Process Scale to the Regional Scale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raia Silvia Massad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrée Tuzet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Personne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Bedos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie de Noblet-Ducoudré</w:t>
+                <w:t xml:space="preserve">Matthias Beekmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bedos, C.; Génermont, S.; Castell, J.F.; Cellier, P. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agriculture and Air Quality</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Springer Netherlands, pp.97-112, 2020, </w:t>
+              <w:t xml:space="preserve">Agriculture and Air Quality : : Investigating, assessing and managing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-94-024-2058-6_5⟩</w:t>
+                <w:t xml:space="preserve">Springer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.159-207, 2020, 978-94-024-2058-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-94-024-2058-6_7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03279681v1</w:t>
+                <w:t xml:space="preserve">hal-03322854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation des échanges : de l’échelle des processus aux échelles régionales</w:t>
+                <w:t xml:space="preserve">De nécessaires approches intégratives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raia Silvia Massad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Cellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Bedos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Matthias Beekmann</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Lathiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie N. de Noblet-Ducoudré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agriculture et qualité de l'air : comprendre, évaluer, agir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Editions Quae</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 978-2-7592-3009-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Editions Quae</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-02619526v1</w:t>
+                <w:t xml:space="preserve">hal-02619515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mécanismes : échanges de polluants aux interfaces sol-végétation-atmosphère et devenir dans l’atmosphère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Saint-Jean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Bedos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raluca Ciuraru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Génermont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Huber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agriculture et qualité de l'air : comprendre, évaluer, agir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editions Quae</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.73-106, 2019, 978-2-7592-3009-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02619534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De nécessaires approches intégratives</w:t>
+                <w:t xml:space="preserve">Modélisation des échanges : de l’échelle des processus aux échelles régionales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raia Silvia Massad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andree A. Tuzet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Personne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Bedos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Nathalie N. de Noblet-Ducoudré</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias Beekmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agriculture et qualité de l'air : comprendre, évaluer, agir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editions Quae</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 978-2-7592-3009-9</w:t>
+              <w:t xml:space="preserve">, pp.107-123, 2019, 978-2-7592-3009-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02619515v1</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02619526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soil and litter exchange of reactive trace gases</w:t>
+                <w:t xml:space="preserve">A Common Conceptual Modelling Framework for Reactive Trace Gases and Volatile Aerosols Atmosphere-Biosphere Exchange in Chemical Transport Models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raia Silvia Massad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Loubet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Review and integration of biosphere-atmosphere modelling of reactive trace gases and volatile aerosols</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Editions Quae Editions Springer, 235 p., 2015, 978-94-017-7284-6. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, Editions Quae Editions Springer, 235 p., 2015, 978-94-017-7284-6</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02798736v1</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02795465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling the air–surface exchange of ammonia from the field to global scale</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Louis Drouet</w:t>
+                <w:t xml:space="preserve">Advances in understanding, models and parameterizations of biosphere-atmosphere ammonia exchange</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Flechard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raia Silvia Massad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Loubet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Personne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Simpson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Review and integration of biosphere-atmosphere modelling of reactive trace gases and volatile aerosols</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Editions Quae Editions Springer, 253 p., 2015, 978-94-017-7284-6</w:t>
+              <w:t xml:space="preserve">, Editions Quae; Editions Springer, 235 p., 2015, 978-94-017-7284-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02798027v1</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01191447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advances in understanding, models and parameterizations of biosphere-atmosphere ammonia exchange</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Soil and litter exchange of reactive trace gases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raia Silvia Massad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">D. Simpson</w:t>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark A Sutton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jesse Bash</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Bedos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Carrara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Review and integration of biosphere-atmosphere modelling of reactive trace gases and volatile aerosols</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Editions Quae; Editions Springer, 235 p., 2015, 978-94-017-7284-6</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, Editions Quae Editions Springer, 235 p., 2015, 978-94-017-7284-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-94-017-7285-3_12⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01191447v1</w:t>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02798736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction : Review and integration of biosphere-atmosphere modelling of reactive trace gases and volatile aerosols</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Modelling the air–surface exchange of ammonia from the field to global scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.O. Bash</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe C. Flechard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Adon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Cellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Drouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Review and integration of biosphere-atmosphere modelling of reactive trace gases and volatile aerosols</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Editions Quae Editions Springer, 235 p., 2015, 978-94-017-7284-6</w:t>
+              <w:t xml:space="preserve">, Editions Quae Editions Springer, 253 p., 2015, 978-94-017-7284-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02795316v1</w:t>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02798027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Common Conceptual Modelling Framework for Reactive Trace Gases and Volatile Aerosols Atmosphere-Biosphere Exchange in Chemical Transport Models</w:t>
+                <w:t xml:space="preserve">Introduction : Review and integration of biosphere-atmosphere modelling of reactive trace gases and volatile aerosols</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raia Silvia Massad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Loubet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Review and integration of biosphere-atmosphere modelling of reactive trace gases and volatile aerosols</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions Quae Editions Springer, 235 p., 2015, 978-94-017-7284-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02795465v1</w:t>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02795316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of climate change in the European croplands and grasslands: productivity, GHG balance and soil carbon storage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Carozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katja Klumpp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raia Silvia Massad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03372372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How may climate change affect residue management impacts on soil C stocks and N2O emissions?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwin Haas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Carozzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raia Silvia Massad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Butterbach Bahl Klaus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marco Carozzi</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Clemens Scheer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId273" w:history="1">
-              <w:r>
-[...41 lines deleted...]
-            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03372379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crop residue management affects European N2O emission inventories: a multimodel assessment.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Carozzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwin Haas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Butterbach Bahl Klaus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marco Carozzi</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Clemens Scheer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raia Silvia Massad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03372376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vertical distribution of crop residues affects nitrous oxide and ammonia emissions from soils.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Varunesh Chandra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaëlle Lashermes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Laville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Loubet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raia Silvia Massad</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId276" w:history="1">
-              <w:r>
-[...76 lines deleted...]
-            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03372381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IMproved Assessment of the Greenhouse gas balance of bioeNErgy pathways (IMAGINE)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Gabrielle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Gagnaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raia Silvia Massad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Prieur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00829401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10469,635 +10481,635 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émissions de composés organiques volatils par les sols agricoles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raia Silvia Massad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Lafouge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yang Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raluca Ciuraru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Le Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">ADEME; INRAE; Université Paris - Saclay. 2024, https://librairie.ademe.fr/air/7642-emissions-de-composes-organiques-volatils-par-les-sols-agricoles.html#</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId280" w:history="1">
-              <w:r>
-[...54 lines deleted...]
-            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05308763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’agriculture contribue-t-elle à la pollution atmosphérique ? RAVISA : Impact de la réactivité des sols agricoles sur la capacité oxydante et la formation d’aérosols organiques secondaires.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raluca Ciuraru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Kammer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Bitton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Lafouge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Loubet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">ADEME; INRAE. 2021, 59 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId282" w:history="1">
-              <w:r>
-[...58 lines deleted...]
-            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04574574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atténuation des émissions des gaz à effet de serre dans les systèmes prairiaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raia Silvia Massad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katja Klumpp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Vuichard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Contrat] Agence de l'Environnement et de la Maîtrise de l'Energie. 2017, 80 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId284" w:history="1">
-              <w:r>
-[...58 lines deleted...]
-            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01851774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Report of the sensitivity of production and greenhouse gas emissions from livestock systems to climatic extremes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Isabelle Graux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ecrah Hoba Ulrich Eza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Baratte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Carozzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] auto-saisine. 2015, 54 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId287" w:history="1">
-              <w:r>
-[...71 lines deleted...]
-            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01211010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effets de l’apport de produits résiduaires organiques sur le stockage de carbone, les émissions de gaz à effet de serre et la lixiviation du nitrate dans les sols agricoles périurbains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Vaudour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine C. Aubry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liliane L. Bel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Brechet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe P. Cambier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Contrat] auto-saisine. 2014, 49 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId290" w:history="1">
-              <w:r>
-[...84 lines deleted...]
-            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01585747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11107,185 +11119,185 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le point de compensation stomatique de l'ammoniac : comprendre et modéliser la relation au métabolisme azoté de la plante</w:t>
+                <w:t xml:space="preserve">Le point de compensation stomatique de l'ammoniac: comprendre et modéliser la relation au métabolisme azoté de la plante</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raia Silvia Massad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Sciences du Vivant [q-bio]. Université Pierre et Marie Curie - Paris 6, 2008. Français. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">Sciences de la Terre. Université Pierre et Marie Curie - Paris VI, 2008. Français. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">tel-02824812v1</w:t>
+                <w:t xml:space="preserve">tel-00364485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le point de compensation stomatique de l'ammoniac: comprendre et modéliser la relation au métabolisme azoté de la plante</w:t>
+                <w:t xml:space="preserve">Le point de compensation stomatique de l'ammoniac : comprendre et modéliser la relation au métabolisme azoté de la plante</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raia Silvia Massad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Sciences de la Terre. Université Pierre et Marie Curie - Paris VI, 2008. Français. </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId296" w:history="1">
+              <w:t xml:space="preserve">Sciences du Vivant [q-bio]. Université Pierre et Marie Curie - Paris 6, 2008. Français. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">tel-00364485v1</w:t>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">tel-02824812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId298"/>
+      <w:footerReference w:type="default" r:id="rId299"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -11432,51 +11444,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04668004v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Jerray" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelia Rumpel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Le Roux" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raia Silvia Massad" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abad Chabbi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2023.109274" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231800v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#248;rgen E Olesen" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert M Rees" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Recous" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina A Bleken" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Abalos" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.16962" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03997939v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#225;ta S&#225;ndor" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona Ehrhardt" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Grace" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pete Smith" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2023.105625" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834432v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Lequy" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eero Asmala" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Ibrom" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Loubet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2022.118874" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03829925v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwin Haas" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Carozzi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Butterbach-Bahl" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clemens Scheer" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2022.154932" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03829930v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Martin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katja Klumpp" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-19-3021-2022" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02905731v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renata Sandor" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fcr.2020.107791" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03145708v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen del Grosso" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ward Smith" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Kraus" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Vogeler" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cosust.2020.07.003" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02165760v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Lathi&#232;re" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanna Strada" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Perrin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Personne" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-16-2369-2019" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831444v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Vericel" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dubois" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Duval" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;is Flenet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Fontaine" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5191164722822898E12" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624255v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Soussana" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianni Bellocchi" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Russel Mcauliffe" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.13965" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01549697v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Bureau" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Grossel" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Laville" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2017.06.012" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01537755v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Brilli" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Bechini" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Bindi" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Cavalli" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2017.03.208" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01539466v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Basso" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bathia" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S2040470016000297" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462795v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stuart Riddick" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Ward" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Hess" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie Mahowald" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-13-3397-2016" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219585v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nimai Senapati" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Giostri" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Vert&#232;s" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cirad-00938241v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Gabrielle" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gagnaire" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Dufoss&#233;" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bessou" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2013.10.104" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190540v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Flechard" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Simpson" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-10-5183-2013" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00844848v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark A. Sutton" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Reis" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stuart N. Riddick" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrike Dragosits" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eiko Nemitz" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2013.0166" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000590v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line D&#233;cuq" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe C. Flechard" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-9-1537-2012" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192201v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andree Tuzet" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Perrier" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cellier" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2009.10.029" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FDZQ54RH-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192061v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Autret" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2009.04.020" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3HSZ302P-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192010v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2008.01.022" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q78XD3VF-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666824v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andree A. Tuzet" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier O. Bethenod" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3040.2007.01691.x" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03372409v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553023v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734597v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644043v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arti Bhatia" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795279v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Creme" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Romian" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lan" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602914v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renata S&#225;ndor" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ehrhardt" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739498v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia P. Laville" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739806v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Romian" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228845v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Per Ambus" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stiig Markager" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793961v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740565v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Cohan" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Cadillon" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dubois" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Duval" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Flenet" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794819v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bhatia" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Brilli" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629842v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Roth" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine H&#233;nault" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829237v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brendan Roth" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189745v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01590419v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Prieur" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Boukari" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Lehuger" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Schulz" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01590435v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Thomson" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Pison" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003258v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019024v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Prieur" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Thompson" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Schmidt" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192209v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Sutton" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191991v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03652988v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Garnier" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Pot" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chenu" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Baveye" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Montagne" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04551643v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arti Bathia" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05200532v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Lafouge" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Kammer" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bitton" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;e Tuzet" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790153v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604187v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738941v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795281v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Borras" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ecrah Hoba Ulrich Eza" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794199v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793033v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasiya Shtiliyanova" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829224v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Gastal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796976v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595589v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bethenod" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Leitao" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Castell" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801441v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583806v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mascher" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Christophe Gueudet" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745568v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emna Boukari" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Chaumartin" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595565v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Python" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589701v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bousquet" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Goglio" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793180v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/us/book/9789401772846" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-017-7285-3" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173771v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Antoni" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Arrouays" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Bispo" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Brossard" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Le Bas" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173741v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gissol.fr/publications/rapport-sur-letat-des-sols-de-france-2-849" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863165v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Saudreau" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae-open.com/produit/260/9782759238798/de-l-arbre-en-ville-a-la-foret-urbaine" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322854v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Bedos" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Beekmann" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-94-024-2058-6" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-024-2058-6_7" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322852v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Saint-Jean" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raluca Ciuraru" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie G&#233;nermont" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Huber" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-024-2058-6_4" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03279681v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie de Noblet-Ducoudr&#233;" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-024-2058-6_5" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619526v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1578/9782759230105/agriculture-et-qualite-de-l-air" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619534v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619515v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Lathiere" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N. de Noblet-Ducoudr&#233;" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798736v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark A Sutton" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesse Bash" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Carrara" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-017-7285-3_12" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798027v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.O. Bash" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Adon" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Drouet" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191447v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795316v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795465v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03372372v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03372379v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Butterbach Bahl Klaus" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03372376v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03372381v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Varunesh Chandra" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Lashermes" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00829401v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308763v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Liu" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04574574v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Bitton" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851774v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vuichard" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Leroux" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211010v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Isabelle Graux" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Baratte" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01585747v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Vaudour" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine C. Aubry" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane L. Bel" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Brechet" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Cambier" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02824812v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00364485v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04668004v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Jerray" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelia Rumpel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Le Roux" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raia Silvia Massad" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abad Chabbi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2023.109274" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231800v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#248;rgen E Olesen" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert M Rees" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Recous" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina A Bleken" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Abalos" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.16962" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03997939v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#225;ta S&#225;ndor" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona Ehrhardt" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Grace" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pete Smith" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2023.105625" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03829930v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Carozzi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Martin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katja Klumpp" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-19-3021-2022" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03829925v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwin Haas" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Butterbach-Bahl" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clemens Scheer" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2022.154932" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834432v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Lequy" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eero Asmala" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Ibrom" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Loubet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2022.118874" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03145708v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen del Grosso" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ward Smith" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Kraus" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Vogeler" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cosust.2020.07.003" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02905731v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renata Sandor" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fcr.2020.107791" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02165760v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Lathi&#232;re" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanna Strada" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Perrin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Personne" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-16-2369-2019" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831444v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Vericel" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dubois" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Duval" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;is Flenet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Fontaine" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5191164722822898E12" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624255v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Soussana" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianni Bellocchi" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Russel Mcauliffe" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.13965" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01537755v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Brilli" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Bechini" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Bindi" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Cavalli" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2017.03.208" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01549697v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Bureau" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Grossel" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Laville" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2017.06.012" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W8SMR43F-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462795v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stuart Riddick" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Ward" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Hess" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie Mahowald" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-13-3397-2016" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01539466v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Basso" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bathia" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S2040470016000297" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219585v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nimai Senapati" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Giostri" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Vert&#232;s" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cirad-00938241v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Gabrielle" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gagnaire" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Dufoss&#233;" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bessou" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2013.10.104" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190540v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Flechard" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Simpson" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-10-5183-2013" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00844848v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark A. Sutton" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Reis" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stuart N. Riddick" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrike Dragosits" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eiko Nemitz" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2013.0166" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000590v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line D&#233;cuq" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe C. Flechard" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-9-1537-2012" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192201v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andree Tuzet" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Perrier" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cellier" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2009.10.029" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FDZQ54RH-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192061v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Autret" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2009.04.020" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3HSZ302P-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192010v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2008.01.022" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q78XD3VF-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666824v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andree A. Tuzet" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier O. Bethenod" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3040.2007.01691.x" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03372409v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553023v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644043v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arti Bhatia" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734597v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795279v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Creme" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Romian" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lan" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602914v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renata S&#225;ndor" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ehrhardt" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740565v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Cohan" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Cadillon" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dubois" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Duval" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Flenet" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739498v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia P. Laville" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228845v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Per Ambus" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stiig Markager" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739806v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Romian" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793961v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794819v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bhatia" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Brilli" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829237v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brendan Roth" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629842v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Roth" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine H&#233;nault" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189745v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01590435v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Prieur" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Thomson" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Schulz" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Pison" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01590419v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Boukari" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Lehuger" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019024v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Prieur" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Thompson" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Schmidt" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003258v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192209v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Sutton" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191991v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03652988v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Garnier" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Pot" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chenu" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Baveye" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Montagne" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04551643v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arti Bathia" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790153v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05200532v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Lafouge" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Kammer" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bitton" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;e Tuzet" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604187v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795281v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Borras" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ecrah Hoba Ulrich Eza" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794199v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738941v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793033v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasiya Shtiliyanova" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829224v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Gastal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801441v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796976v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595589v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bethenod" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Leitao" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Castell" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583806v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mascher" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Christophe Gueudet" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745568v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emna Boukari" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Chaumartin" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595565v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Python" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589701v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bousquet" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Goglio" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793180v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/us/book/9789401772846" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-017-7285-3" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173771v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Antoni" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Arrouays" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Bispo" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Brossard" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Le Bas" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173741v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gissol.fr/publications/rapport-sur-letat-des-sols-de-france-2-849" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863165v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Saudreau" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae-open.com/produit/260/9782759238798/de-l-arbre-en-ville-a-la-foret-urbaine" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322852v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Saint-Jean" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Bedos" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raluca Ciuraru" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie G&#233;nermont" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Huber" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-024-2058-6_4" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03279681v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie de Noblet-Ducoudr&#233;" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-024-2058-6_5" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322854v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Beekmann" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-94-024-2058-6" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-024-2058-6_7" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619515v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Lathiere" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N. de Noblet-Ducoudr&#233;" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1578/9782759230105/agriculture-et-qualite-de-l-air" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619534v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619526v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795465v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191447v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798736v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark A Sutton" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesse Bash" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Carrara" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-017-7285-3_12" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798027v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.O. Bash" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Adon" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Drouet" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795316v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03372372v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03372379v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Butterbach Bahl Klaus" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03372376v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03372381v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Varunesh Chandra" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Lashermes" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00829401v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308763v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Liu" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04574574v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Bitton" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851774v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vuichard" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Leroux" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211010v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Isabelle Graux" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Baratte" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01585747v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Vaudour" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine C. Aubry" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane L. Bel" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Brechet" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Cambier" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00364485v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02824812v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>