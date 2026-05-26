--- v2 (2026-05-03)
+++ v3 (2026-05-26)
@@ -498,408 +498,408 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03997939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of climate change in European croplands and grasslands: productivity, greenhouse gas balance and soil carbon storage</w:t>
+                <w:t xml:space="preserve">Long term impact of residue management on soil organic carbon stocks and nitrous oxide emissions from European croplands</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Edwin Haas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Marco Carozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Raphaël Martin</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raia Silvia Massad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Katja Klumpp</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Raia Silvia Massad</w:t>
+                <w:t xml:space="preserve">Klaus Butterbach-Bahl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clemens Scheer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biogeosciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/bg-19-3021-2022⟩</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 836, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2022.154932⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03829930v1</w:t>
+                <w:t xml:space="preserve">hal-03829925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long term impact of residue management on soil organic carbon stocks and nitrous oxide emissions from European croplands</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marco Carozzi</w:t>
+                <w:t xml:space="preserve">Contribution from a eutrophic temperate estuary to the landscape flux of nitrous oxide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Lequy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eero Asmala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Ibrom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Loubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raia Silvia Massad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2022.154932⟩</w:t>
+              <w:t xml:space="preserve">Water Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 222, pp.118874. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.watres.2022.118874⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03829925v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03834432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution from a eutrophic temperate estuary to the landscape flux of nitrous oxide</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Eero Asmala</w:t>
+                <w:t xml:space="preserve">Effects of climate change in European croplands and grasslands: productivity, greenhouse gas balance and soil carbon storage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Carozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andreas Ibrom</w:t>
+                <w:t xml:space="preserve">Raphaël Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Loubet</w:t>
+                <w:t xml:space="preserve">Katja Klumpp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raia Silvia Massad</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 222, pp.118874. </w:t>
+              <w:t xml:space="preserve">Biogeosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 19 (12), pp.3021-3050. </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.watres.2022.118874⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/bg-19-3021-2022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03834432v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03829930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approaches and concepts of modelling denitrification: increased process understanding using observational data can reduce uncertainties</w:t>
               </w:r>
@@ -1553,311 +1553,311 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02624255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Review and analysis of strengths and weaknesses of agro-ecosystem models for simulating C and N fluxes</w:t>
+                <w:t xml:space="preserve">Evaluation of new flux attribution methods for mapping N 2 O emissions at the landscape scale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lorenzo Brilli</w:t>
+                <w:t xml:space="preserve">Jordan Bureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luca Bechini</w:t>
+                <w:t xml:space="preserve">Agnès Grossel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Loubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marco Bindi</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Daniele Cavalli</w:t>
+                <w:t xml:space="preserve">Patricia Laville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raia Silvia Massad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 247, pp.9-22. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.agee.2017.06.012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2017.03.208⟩</w:t>
-[...12 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01537755v1</w:t>
+                <w:t xml:space="preserve">insu-01549697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of new flux attribution methods for mapping N 2 O emissions at the landscape scale</w:t>
+                <w:t xml:space="preserve">Review and analysis of strengths and weaknesses of agro-ecosystem models for simulating C and N fluxes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jordan Bureau</w:t>
+                <w:t xml:space="preserve">Lorenzo Brilli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agnès Grossel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Loubet</w:t>
+                <w:t xml:space="preserve">Luca Bechini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patricia Laville</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Raia Silvia Massad</w:t>
+                <w:t xml:space="preserve">Marco Bindi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Carozzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniele Cavalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.agee.2017.06.012⟩</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 598, pp.445-470. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2017.03.208⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...10 lines deleted...]
-            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-01549697v1</w:t>
+                <w:t xml:space="preserve">hal-01537755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimate of changes in agricultural terrestrial nitrogen pathways and ammonia emissions from 1850 to present in the Community Earth System Model</w:t>
               </w:r>
@@ -2163,51 +2163,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Giostri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise Vertès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Carozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fourrages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 223, pp.241-248</w:t>
@@ -2392,51 +2392,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Flechard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raia Silvia Massad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Loubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Personne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2634,51 +2634,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigating the stomatal, cuticular and soil ammonia fluxes over a growing tritical crop under high acidic loads</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Loubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Décuq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2794,51 +2794,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raia Silvia Massad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andree Tuzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Loubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Perrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2923,51 +2923,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ammonia stomatal compensation point of young oilseed rape leaves during dark/light cycles under various nitrogen nutrition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raia Silvia Massad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Loubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andree Tuzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3065,51 +3065,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relationship between ammonia stomatal compensation point and nitrogen metabolism in arable crops: Current status of knowledge and potential modelling approaches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raia Silvia Massad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Loubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andree Tuzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3277,1393 +3277,1385 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02666824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (21)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (22)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of crop residue management on N2O emissions in European cropping systems</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modeling the impacts of ozone deposition on wheat yields</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuela Harrel Njiki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronny Lauerwald</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Castell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raia-Silvia Massad</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th Global Nitrogen Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EGU General Assembly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Geosciences Union, Apr 2025, Vienne, Austria. pp.EGU25-9903, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu25-9903⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03372409v1</w:t>
+                <w:t xml:space="preserve">hal-05626334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Potential GHG mitigation and carbon sequestration from European cropland by modelling crop residues management</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effects of crop residue management on N2O emissions in European cropping systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Carozzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marco Carozzi</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Edwin Haas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clemens Scheer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Loubet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Klaus Butterbach-Bahl</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Recous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">iCROPM 2020</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2020, Montpellier, France</w:t>
+              <w:t xml:space="preserve">8th Global Nitrogen Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04553023v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03372409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A multi-model assessment of C cycling and soil C sequestration in grasslands and croplands</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Arti Bhatia</w:t>
+                <w:t xml:space="preserve">Potential GHG mitigation and carbon sequestration from European cropland by modelling crop residues management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Carozzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwin Haas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clemens Scheer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Klaus Butterbach-Bahl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Recous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th International Symposium on Soil Organic Matter ; Harpenden (Royaume Uni)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Harpenden, United Kingdom. pp.2</w:t>
+              <w:t xml:space="preserve">iCROPM 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2020, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01644043v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04553023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is it possible to mitigate greenhouse gas emissions from agricultural soil by introduction of temporary grassland into cropping cycles ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cornelia Rumpel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raia Silvia Massad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Carozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abad Chabbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katja Klumpp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Global Symposium on Soil Organic Carbon</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2017, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02734597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet de la gestion des prairies sur le stockage de la matière organique du sol et les émissions de gaz à effet de serre</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">T. Lan</w:t>
+                <w:t xml:space="preserve">A multi-model assessment of C cycling and soil C sequestration in grasslands and croplands</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renata Sandor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fiona Ehrhardt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Basso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gianni Bellocchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arti Bhatia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13es Journées de l’Etude des Sols, "Sol et Changement Global"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, Louvain-Le-Neuve, Belgique</w:t>
+              <w:t xml:space="preserve">6th International Symposium on Soil Organic Matter ; Harpenden (Royaume Uni)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Harpenden, United Kingdom. pp.2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02795279v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01644043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Global Research Alliance on agricultural greenhouse gases - benchmark and ensemble crop and grassland model estimates</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Gianni Bellocchi</w:t>
+                <w:t xml:space="preserve">Effet de la gestion des prairies sur le stockage de la matière organique du sol et les émissions de gaz à effet de serre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Creme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cornelia Rumpel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raia Silvia Massad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Romian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Lan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MACSUR Conference "Modelling Grassland-Livestock Systems under Climate Change"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Potsdam, Germany</w:t>
+              <w:t xml:space="preserve">13es Journées de l’Etude des Sols, "Sol et Changement Global"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Louvain-Le-Neuve, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01602914v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02795279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact de l'introduction des légumineuses dans les systèmes de culture sur les émissions de N2O</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Global Research Alliance on agricultural greenhouse gases - benchmark and ensemble crop and grassland model estimates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémi Duval</w:t>
+                <w:t xml:space="preserve">Renata Sándor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francis Flenet</w:t>
+                <w:t xml:space="preserve">F. Ehrhardt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Basso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bathia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gianni Bellocchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12. Rencontres de la fertilisation raisonnée et de l'analyse (Congrès GEMAS-COMIFER 2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Comité Français d'Etude et de Développement de la Fertilisation Raisonnée (COMIFER). FRA.; Groupement d’Études Méthodologiques pour l’Analyse des Sols (Gemas). FRA., Nov 2015, Lyon, France</w:t>
+              <w:t xml:space="preserve">MACSUR Conference "Modelling Grassland-Livestock Systems under Climate Change"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Potsdam, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02740565v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01602914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining three different methodologies to quantify N2O emissions at the landscape scale on the OS2 INGOS site (Central France).</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Loubet</w:t>
+                <w:t xml:space="preserve">Comparing bottom-up and top-down approaches at the landscape scale, including agricultural activities and water systems, at the Roskilde Fjord, Denmark</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Lequy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Ibrom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patricia P. Laville</w:t>
+                <w:t xml:space="preserve">Per Ambus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raia Silvia Massad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stiig Markager</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">InGOS International Conference, final meeting. Non–CO2 Greenhouse Gases</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Utrecht, Netherlands</w:t>
+              <w:t xml:space="preserve">EGU 2015, European Geosciences Union General Assembly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02739498v1</w:t>
+                <w:t xml:space="preserve">hal-01228845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparing bottom-up and top-down approaches at the landscape scale, including agricultural activities and water systems, at the Roskilde Fjord, Denmark</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Per Ambus</w:t>
+                <w:t xml:space="preserve">Effect of grassland management on soil organic matter storage and greenhouse gas emissions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Creme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cornelia Rumpel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Romian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Lan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raia Silvia Massad</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stiig Markager</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU 2015, European Geosciences Union General Assembly</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2015, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">SOM sympososium 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Göttingen, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01228845v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02739806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of grassland management on soil organic matter storage and greenhouse gas emissions</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cornelia Rumpel</w:t>
+                <w:t xml:space="preserve">Combining three different methodologies to quantify N2O emissions at the landscape scale on the OS2 INGOS site (Central France).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordan Bureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Grossel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Loubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Romian</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">T. Lan</w:t>
+                <w:t xml:space="preserve">Patricia P. Laville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raia Silvia Massad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SOM sympososium 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Göttingen, Germany</w:t>
+              <w:t xml:space="preserve">InGOS International Conference, final meeting. Non–CO2 Greenhouse Gases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Utrecht, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02739806v1</w:t>
+                <w:t xml:space="preserve">hal-02739498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N2O measurements by eddy covariance with a 15 m high mast at the OS2 INGOS site (Central France).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Grossel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordan Bureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Loubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia P. Laville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwin Haas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">InGOS/ICOS Technical Experts Workshop on non-CO2 Eddy-Covariance Greenhouse Gas Flux Measurements</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Dragor, Denmark</w:t>
@@ -4686,881 +4678,881 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02793961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An international inter-comparison and benchmarking of crop and pasture models simulating GHG emissions and removals at field scale</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Impact de l'introduction des légumineuses dans les systèmes de culture sur les émissions de N2O</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Bhatia</w:t>
+                <w:t xml:space="preserve">Jean-Pierre Cohan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Brilli</w:t>
+                <w:t xml:space="preserve">Adeline Cadillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Flenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International symposium on Non-CO2 Greenhouse Gases (NCGG7)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2014, Amsterdam, Netherlands</w:t>
+              <w:t xml:space="preserve">12. Rencontres de la fertilisation raisonnée et de l'analyse (Congrès GEMAS-COMIFER 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Comité Français d'Etude et de Développement de la Fertilisation Raisonnée (COMIFER). FRA.; Groupement d’Études Méthodologiques pour l’Analyse des Sols (Gemas). FRA., Nov 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02794819v1</w:t>
+                <w:t xml:space="preserve">hal-02740565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La modélisation des émissions de N2O – Perspectives pour une méthode de niveau 3</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">An international inter-comparison and benchmarking of crop and pasture models simulating GHG emissions and removals at field scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fiona Ehrhardt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Soussana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gianni Bellocchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bhatia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Brilli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire de clôture de l’UMT GES‐N2O</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2013, Paris, France</w:t>
+              <w:t xml:space="preserve">7th International symposium on Non-CO2 Greenhouse Gases (NCGG7)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Amsterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01829237v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02794819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The simulation of soil N2O emissions with CERES-EGC: effects of crop, soil, climate and input complexity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">B. Roth</w:t>
+                <w:t xml:space="preserve">La modélisation des émissions de N2O – Perspectives pour une méthode de niveau 3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Cellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Gabrielle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raia Silvia Massad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Benoit Gabrielle</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brendan Roth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Open Science Conference: Greenhouse Gas Management in European Land Use Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Antwerp, Belgium</w:t>
+              <w:t xml:space="preserve">Séminaire de clôture de l’UMT GES‐N2O</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01629842v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01829237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Land - atmosphere ammonia exchange: Do we have the necessary information to contribute to a common conceptual framework for modelling biosphere atmosphere exchanges of gases and aerosols</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The simulation of soil N2O emissions with CERES-EGC: effects of crop, soil, climate and input complexity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Roth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raia Silvia Massad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Erwan Personne</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Hénault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Gabrielle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings, NADP 2013 Technical Committee Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, Park City,, United States. 190 p</w:t>
+              <w:t xml:space="preserve">Open Science Conference: Greenhouse Gas Management in European Land Use Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Antwerp, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01189745v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01629842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulations of N2O concentrations for France using ecosystem models, emission databases and an atmospheric transport model</w:t>
+                <w:t xml:space="preserve">Land - atmosphere ammonia exchange: Do we have the necessary information to contribute to a common conceptual framework for modelling biosphere atmosphere exchanges of gases and aerosols</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raia Silvia Massad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Flechard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Loubet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Personne</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU2012. European Geosciences Union General Assembly 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Geosciences Union (EGU). AUT., Apr 2012, Vienne, Austria. pp.EGU2012-10269</w:t>
+              <w:t xml:space="preserve">Proceedings, NADP 2013 Technical Committee Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Park City,, United States. 190 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01590435v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01189745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimating agricultural N2O emissions in France: comparison of a spatialized agro-ecosytem model (CERES-EGC) and a terrestrial biosphere model (O-CN)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raia Silvia Massad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Prieur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Boukari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Lehuger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Schulz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU2012. European Geosciences Union General Assembly 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2012, Vienne, Austria. pp.EGU2012-10422</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01590419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fine-scale estimation of biogenic emissions of nitrous oxide using ecosystem and atmospheric models in France.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">V. Prieur</w:t>
+                <w:t xml:space="preserve">Simulations of N2O concentrations for France using ecosystem models, emission databases and an atmospheric transport model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raia Silvia Massad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Prieur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Thomson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Thompson</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">M Schulz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">M. Schmidt</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Pison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nitrogen &amp; Global Change: Key findings - future challenges, Conference Proceedings</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Saisissez le nom du laboratoire, du service ou du département., Ville service., Apr 2011, Edinburgh, United Kingdom. 2 p</w:t>
+              <w:t xml:space="preserve">EGU2012. European Geosciences Union General Assembly 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Geosciences Union (EGU). AUT., Apr 2012, Vienne, Austria. pp.EGU2012-10269</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01019024v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01590435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ammonia concentrations and fluxes above a growing triticale crop in northern France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Loubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Décuq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5605,195 +5597,320 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nitrogen &amp; Global Change: Key findings - future challenges, Conference Proceedings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Saisissez le nom du laboratoire, du service ou du département., Ville service., Apr 2011, Edinburgh, United Kingdom. 2 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01003258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Review and parameterisation of bi-directional ammonia exchange between vegetation and the atmosphere</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Fine-scale estimation of biogenic emissions of nitrous oxide using ecosystem and atmospheric models in France.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Gabrielle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Prieur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Thompson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Schulz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Schmidt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5. International Nitrogen Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2010, New Delhi, India</w:t>
+              <w:t xml:space="preserve">Nitrogen &amp; Global Change: Key findings - future challenges, Conference Proceedings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Saisissez le nom du laboratoire, du service ou du département., Ville service., Apr 2011, Edinburgh, United Kingdom. 2 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01192209v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01019024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Review and parameterisation of bi-directional ammonia exchange between vegetation and the atmosphere</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raia Silvia Massad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eiko Nemitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark Sutton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">5. International Nitrogen Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2010, New Delhi, India</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01192209v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Echanges d'ammoniac entre le couvert végétal et l'atmosphère: état des lieux et approche de modélisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raia Silvia Massad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Loubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andree Tuzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5808,51 +5925,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9. Journées d'Ecologie Fonctionnelle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2007, Biarritz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01191991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5862,1176 +5979,1176 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soilμ3d project: emergent properties of soil microbial functions from 3d modelling and spatial descriptors of pore scale heterogeneity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Pot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Chenu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Baveye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Montagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eurosoil 2021 virtual congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2021, Online, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03652988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of mitigation practices to attenuate N2O emission and increase soil C stock: a multi-model assessment in five croplands worldwide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Carozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gianni Bellocchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fiona Ehrhardt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorenzo Brilli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arti Bathia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Crop Modelling Symposium (iCROPM2020)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2020, Montpellier, France. , 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04551643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantification of modelling uncertainties in an ensemble of carbon simulations in grasslands and croplands</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Lorenzo Brilli</w:t>
+                <w:t xml:space="preserve">Emission of biogenic volatile organic compounds from plant litter decomposition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Lafouge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Kammer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Bitton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrée Tuzet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raia Silvia Massad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd Agriculture and Climate Change Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2019, Budapest, Hungary. , 2019</w:t>
+              <w:t xml:space="preserve">8th International PTR-MS Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2019, Innsbruck, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02790153v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05200532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emission of biogenic volatile organic compounds from plant litter decomposition</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Raia Silvia Massad</w:t>
+                <w:t xml:space="preserve">Quantification of modelling uncertainties in an ensemble of carbon simulations in grasslands and croplands</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renata Sandor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gianni Bellocchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fiona Ehrhardt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bhatia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenzo Brilli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International PTR-MS Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2019, Innsbruck, Austria</w:t>
+              <w:t xml:space="preserve">3rd Agriculture and Climate Change Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, Budapest, Hungary. , 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05200532v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02790153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of new flux attribution methodes for mapping N2O emissions at the landscape scale from EC measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Grossel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordan Bureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Loubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Laville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raia Silvia Massad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU 2017, European Geophysical Union General Assembly 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2017, Vienne, Austria. , Geophysical Research Abstracts, 19, 2017, Geophysical Research Abstracts</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01604187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interpretation of GHG emission from mixed crop, grassland and ruminant system, the FARMSIM model</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Ecrah Hoba Ulrich Eza</w:t>
+                <w:t xml:space="preserve">Two case studies of N2O measurements by eddy covariance during field campaigns: data analysis and uncertainty sources.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Grossel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordan Bureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Loubet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia P. Laville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raia Silvia Massad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Climate SMART Agriculture 2015 - Global science conference - Towards Climate smart Solutions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Montpellier, France. 2015</w:t>
+              <w:t xml:space="preserve">InGOS International Conference, final meeting. Non–CO2 Greenhouse Gases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Utrecht, Netherlands. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02795281v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02738941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of GHGs, carbon stocks and yields from European cropping and pasture systems under two climate change scenarios</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Interpretation of GHG emission from mixed crop, grassland and ruminant system, the FARMSIM model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Carozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katja Klumpp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Borras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecrah Hoba Ulrich Eza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Climate SMART Agriculture 2015 - Global science conference - Towards Climate smart Solutions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Montpellier, France. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02794199v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02795281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two case studies of N2O measurements by eddy covariance during field campaigns: data analysis and uncertainty sources.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jordan Bureau</w:t>
+                <w:t xml:space="preserve">Evaluation of GHGs, carbon stocks and yields from European cropping and pasture systems under two climate change scenarios</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Carozzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Loubet</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Raia Silvia Massad</w:t>
+                <w:t xml:space="preserve">Katja Klumpp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Borras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ecrah Hoba Ulrich Eza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">InGOS International Conference, final meeting. Non–CO2 Greenhouse Gases</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Utrecht, Netherlands. 2015</w:t>
+              <w:t xml:space="preserve">Climate SMART Agriculture 2015 - Global science conference - Towards Climate smart Solutions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Montpellier, France. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02738941v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02794199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of GHGs, carbon stocks and yield from european cropping and pasture systems under two climate change scenarios</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Carozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raia Silvia Massad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katja Klumpp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecrah Hoba Ulrich Eza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anastasiya Shtiliyanova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Climate SMART Agriculture 2015 - Global science conference - Towards Climate smart Solutions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Montpellier, France. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02793033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performances des rotations à base de cultures fourragères en termes de GES et bilan carbone. De quoi parle-t-on ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abad Chabbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7040,748 +7157,748 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nimai Senapati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Giostri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Carozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Gastal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La fertilité des sols dans les systèmes fourragers. Journées professionnelles de l'association française pour la production fourragère (AFPF)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2015, Paris, France. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01829224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AEGES: Attenuation Of Greenhouse Gas Emissions In Grasslands</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Modelling climate change impact on European crop and livestock systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Carozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raia Silvia Massad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Xavier Le Roux</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anastasiya Shtiliyanova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katja Klumpp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental databases and model of N2O emissions by croplands: do we have what is needed to explore mitigation options?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2014, Paris, France. 2014</w:t>
+              <w:t xml:space="preserve">Integrating Impacts Of Air Pollution And Climate Change On Ecosystems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Budapest, Hungary. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02801441v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02796976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling climate change impact on European crop and livestock systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marco Carozzi</w:t>
+                <w:t xml:space="preserve">Ozone impact on maize</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bethenod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Leitao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Castell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raia Silvia Massad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Katja Klumpp</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andree Tuzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Integrating Impacts Of Air Pollution And Climate Change On Ecosystems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2014, Budapest, Hungary. 2014</w:t>
+              <w:t xml:space="preserve">27. Task Force Meeting of the ICP Vegetation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2014, Paris, France. 2014, 27 th Task Force Meeting and ozone workshop 28-30 January, 2014 Paris, France. Programme &amp; Abstracts</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02796976v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01595589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ozone impact on maize</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Castell</w:t>
+                <w:t xml:space="preserve">AEGES: Attenuation Of Greenhouse Gas Emissions In Grasslands</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Carozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raia Silvia Massad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Andree Tuzet</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cornelia Rumpel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Creme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27. Task Force Meeting of the ICP Vegetation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2014, Paris, France. 2014, 27 th Task Force Meeting and ozone workshop 28-30 January, 2014 Paris, France. Programme &amp; Abstracts</w:t>
+              <w:t xml:space="preserve">Experimental databases and model of N2O emissions by croplands: do we have what is needed to explore mitigation options?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2014, Paris, France. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01595589v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02801441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelled and measured greenhouse gases emissions from a typical Île-De-France crop rotation between 2005 and 2013. Influence of climatic conditions and sensitivity to nitrogen exchange with the atmosphere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Loubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raia Silvia Massad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Laville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Mascher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Christophe Gueudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Open Science Conference: Greenhouse Gas Management in European Land Use Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Antwerp, Belgium. 2013, Open Science Conference Greenhouse Gas Management in European Land Use Systems</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01583806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimating agricultural N2O emissions in France: comparison of a spatialized agro-ecosytem model (CERES-EGC) and a terrestrial biosphere model (O-CN)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raia Silvia Massad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Prieur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emna Boukari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Lehuger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Chaumartin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU2012. European Geosciences Union General Assembly 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Vienna, Austria. European Geosciences Union, Geophysical Research Abstracts, 14, 2012, 9th EGU General Assembly</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02745568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Environmental assessment of biofuel chains based on ecosystem modelling, including land-use change effects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Gabrielle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7790,222 +7907,222 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Gagnaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raia Silvia Massad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Prieur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Python</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU2012. European Geosciences Union General Assembly 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Vienna, Austria. European Geosciences Union, Geophysical Research Abstracts, 14, 2012, Geophysical Research Abstracts</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01595565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improved assessment of the greenhouse gas balance of bioenergy pathways</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Gabrielle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bousquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Gagnaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pietro Goglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Grossel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3. Séminaire ENERBIO</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Rueil-Malmaison, France. , 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01589701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8015,371 +8132,371 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Review and integration of biosphere-atmosphere modelling of reactive trace gases and volatile aerosols</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raia Silvia Massad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Loubet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editions Quae Editions Springer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 235 p., 2015, 978-94-017-7284-6. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-94-017-7285-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02793180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The state of the soils in France in 2011 - A synthesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Antoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Arrouays</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Bispo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Brossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Le Bas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Groupement d'Intêret Scientifique sur les Sols, 24 p., 2013, 978-2-7380-1296-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (ouvrage de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
-              <w:r>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01173771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'état des sols de France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Antoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Arrouays</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Bispo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Brossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Le Bas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Groupement d'Intêret Scientifique sur les Sols</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 188 p., 2011, 978-2-7380-1295-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01173741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8389,2010 +8506,2010 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chapitre 5 - Un air de ville, grâce aux arbres et à la forêt urbaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Saudreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raia Silvia Massad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bastien Castagneyrol; Serge Muller; Alain Paquette. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">De l’arbre en ville à la forêt urbaine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editions Quae; Presses de l’Université du Québec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 87-112 (chap. 5), 2024, collection Synthèses, 978-2-7592-3878-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04863165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanisms of Pollutant Exchange at Soil-Vegetation-Atmosphere Interfaces and Atmospheric Fate</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId242" w:history="1">
+                <w:t xml:space="preserve">Modelling Exchanges: From the Process Scale to the Regional Scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raia Silvia Massad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrée Tuzet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Personne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Bedos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Laurent Huber</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias Beekmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bedos, C.; Génermont, S.; Castell, J.F.; Cellier, P. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agriculture and Air Quality</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-94-024-2058-6_4⟩</w:t>
+              <w:t xml:space="preserve">Agriculture and Air Quality : : Investigating, assessing and managing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Springer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.159-207, 2020, 978-94-024-2058-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-94-024-2058-6_7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03322852v1</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03322854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Necessary Integrative Approaches</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId242" w:history="1">
+                <w:t xml:space="preserve">Mechanisms of Pollutant Exchange at Soil-Vegetation-Atmosphere Interfaces and Atmospheric Fate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Saint-Jean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Bedos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Nathalie de Noblet-Ducoudré</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raluca Ciuraru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Génermont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Huber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agriculture and Air Quality</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Springer Netherlands, pp.97-112, 2020, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-94-024-2058-6_5⟩</w:t>
+              <w:t xml:space="preserve">, Springer Netherlands, pp.61-96, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-94-024-2058-6_4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03279681v1</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03322852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling Exchanges: From the Process Scale to the Regional Scale</w:t>
+                <w:t xml:space="preserve">Necessary Integrative Approaches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raia Silvia Massad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Cellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Bedos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Matthias Beekmann</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Lathière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie de Noblet-Ducoudré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agriculture and Air Quality : : Investigating, assessing and managing</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-94-024-2058-6_7⟩</w:t>
+              <w:t xml:space="preserve">Agriculture and Air Quality</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Springer Netherlands, pp.97-112, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-94-024-2058-6_5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03322854v1</w:t>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03279681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De nécessaires approches intégratives</w:t>
+                <w:t xml:space="preserve">Modélisation des échanges : de l’échelle des processus aux échelles régionales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raia Silvia Massad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andree A. Tuzet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Personne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Bedos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Nathalie N. de Noblet-Ducoudré</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias Beekmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agriculture et qualité de l'air : comprendre, évaluer, agir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editions Quae</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 978-2-7592-3009-9</w:t>
+              <w:t xml:space="preserve">, pp.107-123, 2019, 978-2-7592-3009-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02619515v1</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02619526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mécanismes : échanges de polluants aux interfaces sol-végétation-atmosphère et devenir dans l’atmosphère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Saint-Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Bedos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raluca Ciuraru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Génermont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Huber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agriculture et qualité de l'air : comprendre, évaluer, agir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editions Quae</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.73-106, 2019, 978-2-7592-3009-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02619534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation des échanges : de l’échelle des processus aux échelles régionales</w:t>
+                <w:t xml:space="preserve">De nécessaires approches intégratives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raia Silvia Massad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Cellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Bedos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Matthias Beekmann</w:t>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Lathiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie N. de Noblet-Ducoudré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agriculture et qualité de l'air : comprendre, évaluer, agir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editions Quae</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.107-123, 2019, 978-2-7592-3009-9</w:t>
+              <w:t xml:space="preserve">, 2019, 978-2-7592-3009-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02619526v1</w:t>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02619515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Common Conceptual Modelling Framework for Reactive Trace Gases and Volatile Aerosols Atmosphere-Biosphere Exchange in Chemical Transport Models</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Modelling the air–surface exchange of ammonia from the field to global scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.O. Bash</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe C. Flechard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Adon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Cellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Drouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Review and integration of biosphere-atmosphere modelling of reactive trace gases and volatile aerosols</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Editions Quae Editions Springer, 235 p., 2015, 978-94-017-7284-6</w:t>
+              <w:t xml:space="preserve">, Editions Quae Editions Springer, 253 p., 2015, 978-94-017-7284-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02795465v1</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02798027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advances in understanding, models and parameterizations of biosphere-atmosphere ammonia exchange</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Soil and litter exchange of reactive trace gases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raia Silvia Massad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">D. Simpson</w:t>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark A Sutton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jesse Bash</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Bedos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Carrara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Review and integration of biosphere-atmosphere modelling of reactive trace gases and volatile aerosols</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Editions Quae; Editions Springer, 235 p., 2015, 978-94-017-7284-6</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, Editions Quae Editions Springer, 235 p., 2015, 978-94-017-7284-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-94-017-7285-3_12⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01191447v1</w:t>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02798736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soil and litter exchange of reactive trace gases</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Advances in understanding, models and parameterizations of biosphere-atmosphere ammonia exchange</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Flechard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raia Silvia Massad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Carrara</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Loubet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Personne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Simpson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Review and integration of biosphere-atmosphere modelling of reactive trace gases and volatile aerosols</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Editions Quae Editions Springer, 235 p., 2015, 978-94-017-7284-6. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, Editions Quae; Editions Springer, 235 p., 2015, 978-94-017-7284-6</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02798736v1</w:t>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01191447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling the air–surface exchange of ammonia from the field to global scale</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Introduction : Review and integration of biosphere-atmosphere modelling of reactive trace gases and volatile aerosols</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raia Silvia Massad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Loubet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Review and integration of biosphere-atmosphere modelling of reactive trace gases and volatile aerosols</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Editions Quae Editions Springer, 253 p., 2015, 978-94-017-7284-6</w:t>
+              <w:t xml:space="preserve">, Editions Quae Editions Springer, 235 p., 2015, 978-94-017-7284-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02798027v1</w:t>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02795316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction : Review and integration of biosphere-atmosphere modelling of reactive trace gases and volatile aerosols</w:t>
+                <w:t xml:space="preserve">A Common Conceptual Modelling Framework for Reactive Trace Gases and Volatile Aerosols Atmosphere-Biosphere Exchange in Chemical Transport Models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raia Silvia Massad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Loubet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Review and integration of biosphere-atmosphere modelling of reactive trace gases and volatile aerosols</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions Quae Editions Springer, 235 p., 2015, 978-94-017-7284-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02795316v1</w:t>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02795465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of climate change in the European croplands and grasslands: productivity, GHG balance and soil carbon storage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Carozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katja Klumpp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raia Silvia Massad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03372372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How may climate change affect residue management impacts on soil C stocks and N2O emissions?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwin Haas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Carozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raia Silvia Massad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Butterbach Bahl Klaus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clemens Scheer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03372379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crop residue management affects European N2O emission inventories: a multimodel assessment.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Carozzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marco Carozzi</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Edwin Haas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Butterbach Bahl Klaus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clemens Scheer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raia Silvia Massad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03372376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vertical distribution of crop residues affects nitrous oxide and ammonia emissions from soils.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Varunesh Chandra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaëlle Lashermes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Laville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Loubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raia Silvia Massad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03372381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IMproved Assessment of the Greenhouse gas balance of bioeNErgy pathways (IMAGINE)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Gabrielle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10401,77 +10518,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Gagnaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raia Silvia Massad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Prieur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00829401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10481,635 +10598,635 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émissions de composés organiques volatils par les sols agricoles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raia Silvia Massad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Lafouge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yang Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raluca Ciuraru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">ADEME; INRAE; Université Paris - Saclay. 2024, https://librairie.ademe.fr/air/7642-emissions-de-composes-organiques-volatils-par-les-sols-agricoles.html#</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05308763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’agriculture contribue-t-elle à la pollution atmosphérique ? RAVISA : Impact de la réactivité des sols agricoles sur la capacité oxydante et la formation d’aérosols organiques secondaires.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raluca Ciuraru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Kammer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Bitton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Lafouge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Loubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">ADEME; INRAE. 2021, 59 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04574574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atténuation des émissions des gaz à effet de serre dans les systèmes prairiaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raia Silvia Massad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katja Klumpp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Vuichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Contrat] Agence de l'Environnement et de la Maîtrise de l'Energie. 2017, 80 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01851774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Report of the sensitivity of production and greenhouse gas emissions from livestock systems to climatic extremes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Isabelle Graux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ecrah Hoba Ulrich Eza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Baratte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphaël Martin</w:t>
-[...50 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Marco Carozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] auto-saisine. 2015, 54 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01211010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effets de l’apport de produits résiduaires organiques sur le stockage de carbone, les émissions de gaz à effet de serre et la lixiviation du nitrate dans les sols agricoles périurbains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Vaudour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine C. Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liliane L. Bel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Brechet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe P. Cambier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Contrat] auto-saisine. 2014, 49 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId295" w:history="1">
-              <w:r>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01585747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11119,185 +11236,185 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le point de compensation stomatique de l'ammoniac: comprendre et modéliser la relation au métabolisme azoté de la plante</w:t>
+                <w:t xml:space="preserve">Le point de compensation stomatique de l'ammoniac : comprendre et modéliser la relation au métabolisme azoté de la plante</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raia Silvia Massad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Sciences de la Terre. Université Pierre et Marie Curie - Paris VI, 2008. Français. </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId297" w:history="1">
+              <w:t xml:space="preserve">Sciences du Vivant [q-bio]. Université Pierre et Marie Curie - Paris 6, 2008. Français. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">tel-00364485v1</w:t>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">tel-02824812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le point de compensation stomatique de l'ammoniac : comprendre et modéliser la relation au métabolisme azoté de la plante</w:t>
+                <w:t xml:space="preserve">Le point de compensation stomatique de l'ammoniac: comprendre et modéliser la relation au métabolisme azoté de la plante</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raia Silvia Massad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Sciences du Vivant [q-bio]. Université Pierre et Marie Curie - Paris 6, 2008. Français. </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId297" w:history="1">
+              <w:t xml:space="preserve">Sciences de la Terre. Université Pierre et Marie Curie - Paris VI, 2008. Français. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">tel-02824812v1</w:t>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">tel-00364485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId299"/>
+      <w:footerReference w:type="default" r:id="rId304"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -11444,51 +11561,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04668004v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Jerray" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelia Rumpel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Le Roux" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raia Silvia Massad" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abad Chabbi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2023.109274" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231800v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#248;rgen E Olesen" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert M Rees" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Recous" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina A Bleken" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Abalos" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.16962" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03997939v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#225;ta S&#225;ndor" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona Ehrhardt" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Grace" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pete Smith" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2023.105625" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03829930v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Carozzi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Martin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katja Klumpp" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-19-3021-2022" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03829925v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwin Haas" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Butterbach-Bahl" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clemens Scheer" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2022.154932" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834432v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Lequy" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eero Asmala" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Ibrom" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Loubet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2022.118874" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03145708v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen del Grosso" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ward Smith" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Kraus" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Vogeler" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cosust.2020.07.003" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02905731v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renata Sandor" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fcr.2020.107791" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02165760v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Lathi&#232;re" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanna Strada" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Perrin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Personne" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-16-2369-2019" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831444v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Vericel" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dubois" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Duval" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;is Flenet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Fontaine" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5191164722822898E12" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624255v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Soussana" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianni Bellocchi" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Russel Mcauliffe" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.13965" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01537755v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Brilli" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Bechini" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Bindi" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Cavalli" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2017.03.208" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01549697v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Bureau" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Grossel" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Laville" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2017.06.012" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W8SMR43F-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462795v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stuart Riddick" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Ward" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Hess" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie Mahowald" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-13-3397-2016" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01539466v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Basso" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bathia" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S2040470016000297" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219585v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nimai Senapati" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Giostri" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Vert&#232;s" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cirad-00938241v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Gabrielle" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gagnaire" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Dufoss&#233;" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bessou" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2013.10.104" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190540v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Flechard" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Simpson" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-10-5183-2013" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00844848v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark A. Sutton" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Reis" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stuart N. Riddick" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrike Dragosits" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eiko Nemitz" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2013.0166" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000590v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line D&#233;cuq" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe C. Flechard" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-9-1537-2012" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192201v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andree Tuzet" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Perrier" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cellier" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2009.10.029" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FDZQ54RH-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192061v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Autret" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2009.04.020" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3HSZ302P-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192010v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2008.01.022" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q78XD3VF-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666824v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andree A. Tuzet" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier O. Bethenod" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3040.2007.01691.x" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03372409v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553023v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644043v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arti Bhatia" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734597v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795279v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Creme" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Romian" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lan" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602914v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renata S&#225;ndor" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ehrhardt" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740565v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Cohan" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Cadillon" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dubois" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Duval" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Flenet" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739498v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia P. Laville" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228845v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Per Ambus" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stiig Markager" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739806v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Romian" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793961v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794819v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bhatia" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Brilli" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829237v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brendan Roth" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629842v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Roth" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine H&#233;nault" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189745v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01590435v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Prieur" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Thomson" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Schulz" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Pison" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01590419v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Boukari" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Lehuger" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019024v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Prieur" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Thompson" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Schmidt" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003258v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192209v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Sutton" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191991v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03652988v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Garnier" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Pot" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chenu" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Baveye" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Montagne" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04551643v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arti Bathia" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790153v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05200532v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Lafouge" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Kammer" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bitton" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;e Tuzet" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604187v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795281v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Borras" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ecrah Hoba Ulrich Eza" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794199v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738941v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793033v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasiya Shtiliyanova" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829224v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Gastal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801441v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796976v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595589v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bethenod" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Leitao" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Castell" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583806v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mascher" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Christophe Gueudet" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745568v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emna Boukari" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Chaumartin" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595565v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Python" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589701v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bousquet" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Goglio" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793180v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/us/book/9789401772846" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-017-7285-3" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173771v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Antoni" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Arrouays" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Bispo" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Brossard" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Le Bas" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173741v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gissol.fr/publications/rapport-sur-letat-des-sols-de-france-2-849" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863165v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Saudreau" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae-open.com/produit/260/9782759238798/de-l-arbre-en-ville-a-la-foret-urbaine" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322852v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Saint-Jean" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Bedos" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raluca Ciuraru" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie G&#233;nermont" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Huber" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-024-2058-6_4" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03279681v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie de Noblet-Ducoudr&#233;" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-024-2058-6_5" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322854v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Beekmann" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-94-024-2058-6" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-024-2058-6_7" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619515v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Lathiere" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N. de Noblet-Ducoudr&#233;" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1578/9782759230105/agriculture-et-qualite-de-l-air" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619534v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619526v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795465v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191447v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798736v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark A Sutton" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesse Bash" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Carrara" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-017-7285-3_12" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798027v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.O. Bash" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Adon" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Drouet" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795316v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03372372v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03372379v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Butterbach Bahl Klaus" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03372376v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03372381v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Varunesh Chandra" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Lashermes" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00829401v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308763v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Liu" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04574574v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Bitton" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851774v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vuichard" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Leroux" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211010v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Isabelle Graux" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Baratte" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01585747v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Vaudour" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine C. Aubry" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane L. Bel" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Brechet" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Cambier" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00364485v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02824812v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04668004v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Jerray" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelia Rumpel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Le Roux" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raia Silvia Massad" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abad Chabbi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2023.109274" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231800v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#248;rgen E Olesen" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert M Rees" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Recous" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina A Bleken" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Abalos" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.16962" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03997939v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#225;ta S&#225;ndor" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona Ehrhardt" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Grace" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pete Smith" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2023.105625" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03829925v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwin Haas" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Carozzi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Butterbach-Bahl" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clemens Scheer" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2022.154932" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834432v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Lequy" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eero Asmala" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Ibrom" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Loubet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2022.118874" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03829930v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Martin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katja Klumpp" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-19-3021-2022" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03145708v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen del Grosso" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ward Smith" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Kraus" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Vogeler" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cosust.2020.07.003" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02905731v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renata Sandor" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fcr.2020.107791" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02165760v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Lathi&#232;re" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanna Strada" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Perrin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Personne" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-16-2369-2019" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831444v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Vericel" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dubois" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Duval" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;is Flenet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Fontaine" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5191164722822898E12" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624255v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Soussana" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianni Bellocchi" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Russel Mcauliffe" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.13965" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01549697v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Bureau" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Grossel" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Laville" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2017.06.012" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W8SMR43F-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01537755v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Brilli" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Bechini" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Bindi" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Cavalli" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2017.03.208" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462795v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stuart Riddick" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Ward" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Hess" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie Mahowald" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-13-3397-2016" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01539466v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Basso" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bathia" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S2040470016000297" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219585v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nimai Senapati" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Giostri" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Vert&#232;s" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cirad-00938241v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Gabrielle" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gagnaire" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Dufoss&#233;" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bessou" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2013.10.104" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190540v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Flechard" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Simpson" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-10-5183-2013" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00844848v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark A. Sutton" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Reis" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stuart N. Riddick" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrike Dragosits" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eiko Nemitz" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2013.0166" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000590v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line D&#233;cuq" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe C. Flechard" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-9-1537-2012" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192201v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andree Tuzet" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Perrier" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cellier" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2009.10.029" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FDZQ54RH-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192061v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Autret" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2009.04.020" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3HSZ302P-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192010v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2008.01.022" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q78XD3VF-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666824v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andree A. Tuzet" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier O. Bethenod" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3040.2007.01691.x" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05626334v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Harrel Njiki" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronny Lauerwald" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Castell" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raia-Silvia Massad" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-9903" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03372409v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553023v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734597v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644043v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arti Bhatia" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795279v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Creme" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Romian" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lan" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602914v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renata S&#225;ndor" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ehrhardt" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228845v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Per Ambus" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stiig Markager" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739806v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Romian" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739498v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia P. Laville" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793961v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740565v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Cohan" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Cadillon" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dubois" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Duval" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Flenet" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794819v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bhatia" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Brilli" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829237v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brendan Roth" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629842v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Roth" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine H&#233;nault" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189745v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01590419v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Prieur" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Boukari" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Lehuger" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Schulz" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01590435v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Thomson" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Pison" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003258v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019024v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Prieur" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Thompson" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Schmidt" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192209v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Sutton" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191991v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03652988v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Garnier" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Pot" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chenu" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Baveye" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Montagne" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04551643v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arti Bathia" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05200532v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Lafouge" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Kammer" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bitton" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;e Tuzet" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790153v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604187v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738941v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795281v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Borras" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ecrah Hoba Ulrich Eza" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794199v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793033v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasiya Shtiliyanova" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829224v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Gastal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796976v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595589v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bethenod" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Leitao" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801441v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583806v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mascher" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Christophe Gueudet" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745568v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emna Boukari" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Chaumartin" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595565v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Python" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589701v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bousquet" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Goglio" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793180v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/us/book/9789401772846" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-017-7285-3" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173771v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Antoni" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Arrouays" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Bispo" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Brossard" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Le Bas" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173741v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gissol.fr/publications/rapport-sur-letat-des-sols-de-france-2-849" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863165v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Saudreau" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae-open.com/produit/260/9782759238798/de-l-arbre-en-ville-a-la-foret-urbaine" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322854v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Bedos" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Beekmann" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-94-024-2058-6" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-024-2058-6_7" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322852v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Saint-Jean" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raluca Ciuraru" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie G&#233;nermont" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Huber" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-024-2058-6_4" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03279681v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie de Noblet-Ducoudr&#233;" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-024-2058-6_5" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619526v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1578/9782759230105/agriculture-et-qualite-de-l-air" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619534v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619515v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Lathiere" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N. de Noblet-Ducoudr&#233;" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798027v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.O. Bash" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Adon" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Drouet" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798736v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark A Sutton" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesse Bash" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Carrara" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-017-7285-3_12" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191447v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795316v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795465v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03372372v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03372379v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Butterbach Bahl Klaus" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03372376v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03372381v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Varunesh Chandra" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Lashermes" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00829401v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308763v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Liu" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04574574v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Bitton" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851774v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vuichard" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Leroux" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211010v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Isabelle Graux" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Baratte" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01585747v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Vaudour" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine C. Aubry" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane L. Bel" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Brechet" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Cambier" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02824812v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00364485v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>