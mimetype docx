--- v0 (2026-03-31)
+++ v1 (2026-05-17)
@@ -702,191 +702,191 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Die Saar zwischen Frankreich und Deutschland 1945-1947</w:t>
+                <w:t xml:space="preserve">Raymond Poidevin. Saargeschichte in Europa. Quellenvielfalt und die Herausforderungen für Zeitzeugen und Geschichtswissenschaft</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rainer Hudemann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rainer Hudemann, Raymond Poidevin +, Armin Heinen. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rainer Hudemann, Raymond Poidevin †, Armin Heinen (dir.), Die Saar 1945-1955. La Sarre 1945-1955. Ein Problem der europäischen Ge¬schichte. Un problème de l'histoire européen¬ne, 3e édition largement augmentée</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, De Gruyter Oldenbourg, pp.35-59, 2022, 9783110769111, e-book: ISBN 9783110769111. </w:t>
+              <w:t xml:space="preserve">Die Saar 1945-1955. La Sarre 1945-1955. Ein Problem der europäischen Geschichte. Un problème de l'histoire européenne, 3e édition largement augmentée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, De Gruyter Oldenbourg, pp.35-39, 2022, </w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1515/9783110769302-006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1515/9783110769302-005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03763150v1</w:t>
+                <w:t xml:space="preserve">hal-03763139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raymond Poidevin. Saargeschichte in Europa. Quellenvielfalt und die Herausforderungen für Zeitzeugen und Geschichtswissenschaft</w:t>
+                <w:t xml:space="preserve">Die Saar zwischen Frankreich und Deutschland 1945-1947</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rainer Hudemann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rainer Hudemann, Raymond Poidevin +, Armin Heinen. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Die Saar 1945-1955. La Sarre 1945-1955. Ein Problem der europäischen Geschichte. Un problème de l'histoire européenne, 3e édition largement augmentée</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, De Gruyter Oldenbourg, pp.35-39, 2022, </w:t>
+              <w:t xml:space="preserve">Rainer Hudemann, Raymond Poidevin †, Armin Heinen (dir.), Die Saar 1945-1955. La Sarre 1945-1955. Ein Problem der europäischen Ge¬schichte. Un problème de l'histoire européen¬ne, 3e édition largement augmentée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, De Gruyter Oldenbourg, pp.35-59, 2022, 9783110769111, e-book: ISBN 9783110769111. </w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1515/9783110769302-005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1515/9783110769302-006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03763139v1</w:t>
+                <w:t xml:space="preserve">hal-03763150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une mémoire transfrontalière? Réflexions sur les confrontations, continuités et interdépendances dans les grandes ruptures</w:t>
               </w:r>
@@ -1395,315 +1395,315 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03763181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Städte in der Rhein-Region.</w:t>
+                <w:t xml:space="preserve">Gesellschaftliche Brüche, Neuanfänge und Vernetzungen im deutschen Südwesten 1918 1919 und 1945 1949. Von der Vielschichtigkeit des Verhältnisses zwischen Frankreich und Deutschland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rainer Hudemann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Hélène Miard Delacroix, Guido Thiemeyer. </w:t>
+              <w:t xml:space="preserve">Michael Witzel. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Der Rhein als politische Landschaft zwischen Deutschland und Frankreich 1815 - heute. Le Rhin. Un espace partagé entre la France et 'Allemagne de 1815 à nos jours.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Steiner, pp.243-256, 2018, Publications du Comité franco-allemand des Historiens 14, 978-3-515-12113-2</w:t>
+              <w:t xml:space="preserve">Bürgerliche Liberalität und Geselligkeit - 200 Jahre Casino-Gesellschaft Trier 1818-2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Verlag Geschichte und Kultur, pp.291-319, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03763666v1</w:t>
+                <w:t xml:space="preserve">hal-03763211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gesellschaftliche Brüche, Neuanfänge und Vernetzungen im deutschen Südwesten 1918 1919 und 1945 1949. Von der Vielschichtigkeit des Verhältnisses zwischen Frankreich und Deutschland</w:t>
+                <w:t xml:space="preserve">Erfahrungen Chancen Herausforderungen?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rainer Hudemann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Michael Witzel. </w:t>
+              <w:t xml:space="preserve">Tiziana Chiusi et Anne Rennig (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bürgerliche Liberalität und Geselligkeit - 200 Jahre Casino-Gesellschaft Trier 1818-2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Verlag Geschichte und Kultur, pp.291-319, 2018</w:t>
+              <w:t xml:space="preserve">Quo vadis Europa? Was macht einen Europäer aus? Sarrebruck. Akten der 1. Saarbrücker Europa-Konferenz</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Alma Mater, pp.3-19, 2018, 978-3-946851-27-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03763211v1</w:t>
+                <w:t xml:space="preserve">hal-03763818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erfahrungen Chancen Herausforderungen?</w:t>
+                <w:t xml:space="preserve">Evacuations - A Multifaceted Experience</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rainer Hudemann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quo vadis Europa? Was macht einen Europäer aus? Sarrebruck. Akten der 1. Saarbrücker Europa-Konferenz</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Alma Mater, pp.3-19, 2018, 978-3-946851-27-1</w:t>
+              <w:t xml:space="preserve">Nicholas Williams, An ' evil year in exile ' ? The evacuation of the Franco German Border Areas in 1939 under Democratic and Totalitarian Conditions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Metropol, pp.368-375, 2018, SBN 978-3-86331-368-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03763818v1</w:t>
+                <w:t xml:space="preserve">hal-03763260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evacuations - A Multifaceted Experience</w:t>
+                <w:t xml:space="preserve">Städte in der Rhein-Region.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rainer Hudemann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Hélène Miard Delacroix, Guido Thiemeyer. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nicholas Williams, An ' evil year in exile ' ? The evacuation of the Franco German Border Areas in 1939 under Democratic and Totalitarian Conditions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Metropol, pp.368-375, 2018, SBN 978-3-86331-368-5</w:t>
+              <w:t xml:space="preserve">Der Rhein als politische Landschaft zwischen Deutschland und Frankreich 1815 - heute. Le Rhin. Un espace partagé entre la France et 'Allemagne de 1815 à nos jours.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Steiner, pp.243-256, 2018, Publications du Comité franco-allemand des Historiens 14, 978-3-515-12113-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03763260v1</w:t>
+                <w:t xml:space="preserve">hal-03763666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehrsprachigkeit in den Geschichtswissenschaften. Notizen aus der Praxis</w:t>
               </w:r>
@@ -3331,51 +3331,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3C027C75"/>
+    <w:nsid w:val="8A011B24"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3479,51 +3479,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="2C6031FB"/>
+    <w:nsid w:val="BD63A4D3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3627,51 +3627,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="8123C4EE"/>
+    <w:nsid w:val="4FACBA20"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3864,51 +3864,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03763150v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rainer Hudemann" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110769302-006" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03763139v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110769302-005" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03762736v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03763173v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14361/9783839451526-002" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03763428v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03762714v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.roehrig-verlag.de" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03763203v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03763450v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03763181v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03763666v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03763211v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03763818v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03763260v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03763248v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770911v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Br&#252;cher" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Kristian Kr&#252;ger" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Manglkammer" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Agustin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-322-95050-5_5" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03762697v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.degruyter.com/viewbooktoc/product/215818" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03763359v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.wuj.pol" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791597v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Dubois" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Forcade" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Lemmes" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Grossmann" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791604v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03763826v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.steiner-verlag.de/titel/60735." TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03763831v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00173831v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Miard-Delacroix" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03751634v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03762744v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03763516v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03763480v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00281011v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgar Wolfrum" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03763813v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03763809v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792097v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03763825v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03763139v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rainer Hudemann" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110769302-005" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03763150v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110769302-006" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03762736v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03763173v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14361/9783839451526-002" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03763428v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03762714v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.roehrig-verlag.de" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03763203v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03763450v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03763181v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03763211v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03763818v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03763260v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03763666v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03763248v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770911v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Br&#252;cher" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Kristian Kr&#252;ger" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Manglkammer" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Agustin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-322-95050-5_5" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03762697v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.degruyter.com/viewbooktoc/product/215818" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03763359v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.wuj.pol" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791597v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Dubois" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Forcade" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Lemmes" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Grossmann" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791604v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03763826v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.steiner-verlag.de/titel/60735." TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03763831v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00173831v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Miard-Delacroix" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03751634v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03762744v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03763516v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03763480v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00281011v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgar Wolfrum" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03763813v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03763809v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792097v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03763825v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>