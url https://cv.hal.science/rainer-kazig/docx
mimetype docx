--- v0 (2026-03-19)
+++ v1 (2026-04-11)
@@ -412,209 +412,209 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04865942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sensory encounters with landscapes – atmospheres and the social construction of landscapes</w:t>
+                <w:t xml:space="preserve">Leerstand und Stadterleben aus der Perspektive der Atmosphärenforschung. Das Beispiel der Fußgängerzone von Bad Bergzabern</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rainer Kazig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helena Rapp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnes Bartmus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lebenswelt. aesthetics and philosophy of experience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.54103/2240-9599/27270⟩</w:t>
+              <w:t xml:space="preserve">Standort - Zeitschrift für angewandte Geographie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00548-023-00852-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04866065v1</w:t>
+                <w:t xml:space="preserve">hal-04125844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leerstand und Stadterleben aus der Perspektive der Atmosphärenforschung. Das Beispiel der Fußgängerzone von Bad Bergzabern</w:t>
+                <w:t xml:space="preserve">Sensory encounters with landscapes – atmospheres and the social construction of landscapes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rainer Kazig</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Agnes Bartmus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Standort - Zeitschrift für angewandte Geographie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, </w:t>
+              <w:t xml:space="preserve">Lebenswelt. aesthetics and philosophy of experience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 23, pp.218-230. </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00548-023-00852-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.54103/2240-9599/27270⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04125844v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04866065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Landschaft in situ. Der Beitrag von Atmosphären zum Verständnis der Konstruktion von Landschaft</w:t>
               </w:r>
@@ -1466,64 +1466,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variations of sadness: atmospheres of retail vacancies in the pedestrian zone of a german city centre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rainer Kazig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helena Rapp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes Bartmus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th International Congress on Ambiances. Sensory Explorations, Ambiances in a Changing World</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mohammed Boubezari, Universidade Lusófona, Lisbon; Cristiane Rose Duarte, Universidade Federal do Rio de Janeiro; Ethel Pinheiro, Universidade Federal do Rio de Janeiro; International Ambiances Network, Oct 2024, Lisbonne, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1542,204 +1542,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04755729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A few words about the International Ambiances Network</w:t>
+                <w:t xml:space="preserve">La densification douce des zones pavillonnaires : formes, vécues et perspectives politiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rainer Kazig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Siret</w:t>
+                <w:t xml:space="preserve">Magali Paris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd International Congress on Ambiances "Ambiances, tomorrow"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Volos, Greece. pp.29-36</w:t>
+              <w:t xml:space="preserve">Ambiances, tomorrow. Proceedings of 3rd International Congress on Ambiances. Septembre 2016, Volos, Greece</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Volos, Grèce. p. 829 - 834</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01428779v1</w:t>
+                <w:t xml:space="preserve">hal-01404360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La densification douce des zones pavillonnaires : formes, vécues et perspectives politiques</w:t>
+                <w:t xml:space="preserve">A few words about the International Ambiances Network</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rainer Kazig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magali Paris</w:t>
+                <w:t xml:space="preserve">Daniel Siret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ambiances, tomorrow. Proceedings of 3rd International Congress on Ambiances. Septembre 2016, Volos, Greece</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Volos, Grèce. p. 829 - 834</w:t>
+              <w:t xml:space="preserve">3rd International Congress on Ambiances "Ambiances, tomorrow"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Volos, Greece. pp.29-36</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01404360v1</w:t>
+                <w:t xml:space="preserve">hal-01428779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Resource rather than seduction. A praxeological conception of shopping atmospheres</w:t>
               </w:r>
@@ -1971,212 +1971,212 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05331955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ambiance as a concept of francophone cultural geography. Challenges and prospects</w:t>
+                <w:t xml:space="preserve">Débordement(s)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rainer Kazig</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Thibaud, Jean-Paul (Dir.); Tixier, Nicolas (Dir.); Zerbib, David (Dir.). </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Amrosino, Charles (Dir.); Michel, Basile (Dir.); Sagot-Duvauroux, Dominique (Dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ambiances. A sensivity to ordinary situations</w:t>
+              <w:t xml:space="preserve">Scènes artistiques. Au-delà de la ville créative</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Routledge</w:t>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">, pp.168-178, 2025, 9781032655222</w:t>
+                <w:t xml:space="preserve">Presses universitaires de Grenoble</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.39-49, 2025, 978-2-7061-5433-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05261400v1</w:t>
+                <w:t xml:space="preserve">hal-05248512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Débordement(s)</w:t>
+                <w:t xml:space="preserve">Ambiance as a concept of francophone cultural geography. Challenges and prospects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rainer Kazig</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Amrosino, Charles (Dir.); Michel, Basile (Dir.); Sagot-Duvauroux, Dominique (Dir.). </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thibaud, Jean-Paul (Dir.); Tixier, Nicolas (Dir.); Zerbib, David (Dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scènes artistiques. Au-delà de la ville créative</w:t>
+              <w:t xml:space="preserve">Ambiances. A sensivity to ordinary situations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Presses universitaires de Grenoble</w:t>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">, pp.39-49, 2025, 978-2-7061-5433-1</w:t>
+                <w:t xml:space="preserve">Routledge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.168-178, 2025, 9781032655222</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05248512v1</w:t>
+                <w:t xml:space="preserve">hal-05261400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kommentierte Parcours zum Erfassen der Atmosphären öffentlicher Räume</w:t>
               </w:r>
@@ -2569,186 +2569,186 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02985305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Embedded Aesthetics. An Empirical Approach to Everyday Aesthetic Relations to the Environment and its Application to Urban Spaces</w:t>
+                <w:t xml:space="preserve">Beiträge einer situativen Alltagsästhetik zur Diskussion über die schöne Stadt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rainer Kazig</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Blanc Nathalie, Manola Théa, Degeogres Patrick. </w:t>
+              <w:t xml:space="preserve">Altrock Uwe; Huning Sandra. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forms of Experienced Environments: Questioning Relations between Humans, Aesthetics, and Sciences.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Cambridge Scholars Publishing, pp. 20-41, 2020, 1-5275-4528-8</w:t>
+              <w:t xml:space="preserve">Wege zur schönen Stadt. Akteure, Erfahrungen, Handlungsstrategien</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 25, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Verlag Uwe Altrock</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.43-60, 2020, Planungsrundschau, 978-3-937735-17-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02985293v1</w:t>
+                <w:t xml:space="preserve">hal-03093808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beiträge einer situativen Alltagsästhetik zur Diskussion über die schöne Stadt</w:t>
+                <w:t xml:space="preserve">Embedded Aesthetics. An Empirical Approach to Everyday Aesthetic Relations to the Environment and its Application to Urban Spaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rainer Kazig</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Altrock Uwe; Huning Sandra. </w:t>
+              <w:t xml:space="preserve">Blanc Nathalie, Manola Théa, Degeogres Patrick. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wege zur schönen Stadt. Akteure, Erfahrungen, Handlungsstrategien</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Forms of Experienced Environments: Questioning Relations between Humans, Aesthetics, and Sciences.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Cambridge Scholars Publishing, pp. 20-41, 2020, 1-5275-4528-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Verlag Uwe Altrock</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-03093808v1</w:t>
+                <w:t xml:space="preserve">hal-02985293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Für ein alltagsästhetisches Verständnis von Heimat</w:t>
               </w:r>
@@ -3095,272 +3095,272 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02558010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers une culturalisation de la recherche sur les ambiances</w:t>
+                <w:t xml:space="preserve">Landschaft mit allen Sinnen - Zum Wert des Atmosphärenbegriffs für die Landschaftsforschung</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rainer Kazig</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Thibaud, Jean-Paul and Duarte, Christiane Rose. </w:t>
+              <w:t xml:space="preserve">Kühne, Olaf and Bruns, Dietrich. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ambiances en partage: Culture, corps et language</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, pp.39-50, 2013, 978-2-94-0406-81-4</w:t>
+              <w:t xml:space="preserve">Landschaften: Theorie, Praxis und internationale Bezüge</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oceano, pp.221-232, 2013, 978-3-941148-05-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00995478v1</w:t>
+                <w:t xml:space="preserve">hal-00995477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Farbe und Atmosphäre in öffentlichen Räumen</w:t>
+                <w:t xml:space="preserve">Vers une culturalisation de la recherche sur les ambiances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rainer Kazig</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Schlegel, Markus and Fuchs, Gerhard. </w:t>
+              <w:t xml:space="preserve">Thibaud, Jean-Paul and Duarte, Christiane Rose. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Stadtfarben - Strategische und zukunftsfähige Planung von Stadtraum und Atmosphäre durch Farbmasterplanung</w:t>
+              <w:t xml:space="preserve">Ambiances en partage: Culture, corps et language</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, pp.56-59, 2013, 978-3-942921-87-9</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">MetisPresses</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.39-50, 2013, 978-2-94-0406-81-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00995476v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00995478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Landschaft mit allen Sinnen - Zum Wert des Atmosphärenbegriffs für die Landschaftsforschung</w:t>
+                <w:t xml:space="preserve">Farbe und Atmosphäre in öffentlichen Räumen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rainer Kazig</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Kühne, Olaf and Bruns, Dietrich. </w:t>
+              <w:t xml:space="preserve">Schlegel, Markus and Fuchs, Gerhard. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Landschaften: Theorie, Praxis und internationale Bezüge</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oceano, pp.221-232, 2013, 978-3-941148-05-5</w:t>
+              <w:t xml:space="preserve">Stadtfarben - Strategische und zukunftsfähige Planung von Stadtraum und Atmosphäre durch Farbmasterplanung</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Societäts-Verlag</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.56-59, 2013, 978-3-942921-87-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00995477v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00995476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Einkaufsatmosphären. Eine alltagsästhetische Konzeption</w:t>
               </w:r>
@@ -3977,77 +3977,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Individuel dess(e)in. Quel avenir pour le parc des maisons individuelles en première couronne des agglomérations françaises face à la transition énergétique ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Nussaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Siret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Drozd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rainer Kazig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4095,51 +4095,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D'une densification subie à une densification collaborative?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rainer Kazig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Paris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] 91, CRESSON, PUCA. 2016, pp.155</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -4213,51 +4213,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Bardyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rainer Kazig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] 66, Ministère de l’Equipement, des transports, du logement, du tourisme et de la mer; PUCA : « Activités d’experts et collaborations interprofessionnelles » ; CRESSON. 2006, pp.247</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -4650,51 +4650,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="BDFC1FDF"/>
+    <w:nsid w:val="AD34A416"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4881,51 +4881,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/rainer-kazig" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0001-6231-561X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/25312946X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/280047788" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cnrs.fr/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:kazig.r@grenoble.archi.fr" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04865942v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rainer Kazig" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Laroche" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12jjx" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04866065v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54103/2240-9599/27270" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04125844v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena Rapp" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Bartmus" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00548-023-00852-3" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03920814v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Crossey" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Dittel" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Thiolli&#232;re" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Weber" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14512/rur.183" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01882685v2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Masson" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Thomas" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01519893v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ambiances.709" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01519955v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gc.3969" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-00995531v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00978334v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00978335v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Popp" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02558066v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00978333v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02569426v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755729v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01428779v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Siret" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01404360v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Paris" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00745935v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00833966v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05331955v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-83147-8_57" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05261400v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Ambiances-A-Sensitivity-to-Ordinary-Situations/Thibaud-Tixier-Zerbib/p/book/9781032655222" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05248512v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pug.fr/produit/2160/9782706154331/scenes-artistiques" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05248502v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.utb.de/doi/book/10.36198/9783838565132" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04866237v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-3-658-42136-6" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-658-42136-6_55" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508393v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gretchen Schiller" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508300v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02985305v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02985293v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093808v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.planungsrundschau.de/planungsrundschau25/frameset.htm" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557991v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007%2F978-3-658-24161-2" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-658-24161-2_5" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557981v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.emerald.com/insight/content/doi/10.1108/S1871-317320190000016014/full/html" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/S1871-317320190000016014" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557946v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-3-658-25746-0#toc" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-658-25746-0_35" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02558010v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-658-11492-3_11" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995478v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://metispresses.ch/shop/ambiances-urbaines-en-partage/" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995476v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lebendige-stadt.de/pdf/Stadtfarben.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995477v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995475v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.steiner-verlag.de/titel/59725.html" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01332957v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jovis.de/en/books/smart-city-in-practice.html" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995474v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.stadtbaukultur-nrw.de/site/assets/files/1572/tempstadt_doku.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01332945v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995473v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.transcript-verlag.de/978-3-89942-724-0/kulturelle-geographien" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373927v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olf Schnur" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04128678v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03760978v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Nussaume" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Drozd" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01403805v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993852v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Fiori" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Regnault" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Bardyn" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472437v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03657221v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Revol" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Damian" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien de Pertat" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Labussiere" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/rainer-kazig" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0001-6231-561X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/25312946X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/280047788" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cnrs.fr/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:kazig.r@grenoble.archi.fr" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04865942v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rainer Kazig" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Laroche" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12jjx" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04125844v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena Rapp" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Bartmus" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00548-023-00852-3" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04866065v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54103/2240-9599/27270" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03920814v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Crossey" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Dittel" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Thiolli&#232;re" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Weber" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14512/rur.183" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01882685v2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Masson" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Thomas" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01519893v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ambiances.709" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01519955v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gc.3969" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-00995531v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00978334v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00978335v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Popp" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02558066v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00978333v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02569426v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755729v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01404360v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Paris" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01428779v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Siret" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00745935v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00833966v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05331955v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-83147-8_57" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05248512v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pug.fr/produit/2160/9782706154331/scenes-artistiques" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05261400v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Ambiances-A-Sensitivity-to-Ordinary-Situations/Thibaud-Tixier-Zerbib/p/book/9781032655222" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05248502v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.utb.de/doi/book/10.36198/9783838565132" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04866237v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-3-658-42136-6" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-658-42136-6_55" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508393v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gretchen Schiller" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508300v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02985305v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093808v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.planungsrundschau.de/planungsrundschau25/frameset.htm" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02985293v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557991v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007%2F978-3-658-24161-2" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-658-24161-2_5" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557981v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.emerald.com/insight/content/doi/10.1108/S1871-317320190000016014/full/html" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/S1871-317320190000016014" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557946v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-3-658-25746-0#toc" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-658-25746-0_35" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02558010v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-658-11492-3_11" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995477v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995478v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://metispresses.ch/shop/ambiances-urbaines-en-partage/" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995476v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lebendige-stadt.de/pdf/Stadtfarben.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995475v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.steiner-verlag.de/titel/59725.html" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01332957v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jovis.de/en/books/smart-city-in-practice.html" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995474v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.stadtbaukultur-nrw.de/site/assets/files/1572/tempstadt_doku.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01332945v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995473v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.transcript-verlag.de/978-3-89942-724-0/kulturelle-geographien" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373927v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olf Schnur" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04128678v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03760978v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Nussaume" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Drozd" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01403805v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993852v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Fiori" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Regnault" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Bardyn" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472437v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03657221v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Revol" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Damian" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien de Pertat" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Labussiere" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>