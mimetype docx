--- v1 (2026-04-11)
+++ v2 (2026-05-06)
@@ -412,209 +412,209 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04865942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leerstand und Stadterleben aus der Perspektive der Atmosphärenforschung. Das Beispiel der Fußgängerzone von Bad Bergzabern</w:t>
+                <w:t xml:space="preserve">Sensory encounters with landscapes – atmospheres and the social construction of landscapes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rainer Kazig</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Agnes Bartmus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Standort - Zeitschrift für angewandte Geographie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00548-023-00852-3⟩</w:t>
+              <w:t xml:space="preserve">Lebenswelt. aesthetics and philosophy of experience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 23, pp.218-230. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.54103/2240-9599/27270⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04125844v1</w:t>
+                <w:t xml:space="preserve">hal-04866065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sensory encounters with landscapes – atmospheres and the social construction of landscapes</w:t>
+                <w:t xml:space="preserve">Leerstand und Stadterleben aus der Perspektive der Atmosphärenforschung. Das Beispiel der Fußgängerzone von Bad Bergzabern</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rainer Kazig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helena Rapp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnes Bartmus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lebenswelt. aesthetics and philosophy of experience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 23, pp.218-230. </w:t>
+              <w:t xml:space="preserve">Standort - Zeitschrift für angewandte Geographie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.54103/2240-9599/27270⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00548-023-00852-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04866065v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04125844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Landschaft in situ. Der Beitrag von Atmosphären zum Verständnis der Konstruktion von Landschaft</w:t>
               </w:r>
@@ -1466,64 +1466,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variations of sadness: atmospheres of retail vacancies in the pedestrian zone of a german city centre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rainer Kazig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helena Rapp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes Bartmus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th International Congress on Ambiances. Sensory Explorations, Ambiances in a Changing World</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mohammed Boubezari, Universidade Lusófona, Lisbon; Cristiane Rose Duarte, Universidade Federal do Rio de Janeiro; Ethel Pinheiro, Universidade Federal do Rio de Janeiro; International Ambiances Network, Oct 2024, Lisbonne, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1542,204 +1542,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04755729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La densification douce des zones pavillonnaires : formes, vécues et perspectives politiques</w:t>
+                <w:t xml:space="preserve">A few words about the International Ambiances Network</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rainer Kazig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magali Paris</w:t>
+                <w:t xml:space="preserve">Daniel Siret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ambiances, tomorrow. Proceedings of 3rd International Congress on Ambiances. Septembre 2016, Volos, Greece</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Volos, Grèce. p. 829 - 834</w:t>
+              <w:t xml:space="preserve">3rd International Congress on Ambiances "Ambiances, tomorrow"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Volos, Greece. pp.29-36</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01404360v1</w:t>
+                <w:t xml:space="preserve">hal-01428779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A few words about the International Ambiances Network</w:t>
+                <w:t xml:space="preserve">La densification douce des zones pavillonnaires : formes, vécues et perspectives politiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rainer Kazig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Siret</w:t>
+                <w:t xml:space="preserve">Magali Paris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd International Congress on Ambiances "Ambiances, tomorrow"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Volos, Greece. pp.29-36</w:t>
+              <w:t xml:space="preserve">Ambiances, tomorrow. Proceedings of 3rd International Congress on Ambiances. Septembre 2016, Volos, Greece</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Volos, Grèce. p. 829 - 834</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01428779v1</w:t>
+                <w:t xml:space="preserve">hal-01404360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Resource rather than seduction. A praxeological conception of shopping atmospheres</w:t>
               </w:r>
@@ -2569,186 +2569,186 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02985305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beiträge einer situativen Alltagsästhetik zur Diskussion über die schöne Stadt</w:t>
+                <w:t xml:space="preserve">Embedded Aesthetics. An Empirical Approach to Everyday Aesthetic Relations to the Environment and its Application to Urban Spaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rainer Kazig</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Altrock Uwe; Huning Sandra. </w:t>
+              <w:t xml:space="preserve">Blanc Nathalie, Manola Théa, Degeogres Patrick. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wege zur schönen Stadt. Akteure, Erfahrungen, Handlungsstrategien</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, pp.43-60, 2020, Planungsrundschau, 978-3-937735-17-7</w:t>
+              <w:t xml:space="preserve">Forms of Experienced Environments: Questioning Relations between Humans, Aesthetics, and Sciences.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Cambridge Scholars Publishing, pp. 20-41, 2020, 1-5275-4528-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03093808v1</w:t>
+                <w:t xml:space="preserve">hal-02985293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Embedded Aesthetics. An Empirical Approach to Everyday Aesthetic Relations to the Environment and its Application to Urban Spaces</w:t>
+                <w:t xml:space="preserve">Beiträge einer situativen Alltagsästhetik zur Diskussion über die schöne Stadt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rainer Kazig</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Blanc Nathalie, Manola Théa, Degeogres Patrick. </w:t>
+              <w:t xml:space="preserve">Altrock Uwe; Huning Sandra. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forms of Experienced Environments: Questioning Relations between Humans, Aesthetics, and Sciences.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Cambridge Scholars Publishing, pp. 20-41, 2020, 1-5275-4528-8</w:t>
+              <w:t xml:space="preserve">Wege zur schönen Stadt. Akteure, Erfahrungen, Handlungsstrategien</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 25, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Verlag Uwe Altrock</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.43-60, 2020, Planungsrundschau, 978-3-937735-17-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02985293v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03093808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Für ein alltagsästhetisches Verständnis von Heimat</w:t>
               </w:r>
@@ -3095,272 +3095,272 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02558010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Landschaft mit allen Sinnen - Zum Wert des Atmosphärenbegriffs für die Landschaftsforschung</w:t>
+                <w:t xml:space="preserve">Farbe und Atmosphäre in öffentlichen Räumen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rainer Kazig</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Kühne, Olaf and Bruns, Dietrich. </w:t>
+              <w:t xml:space="preserve">Schlegel, Markus and Fuchs, Gerhard. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Landschaften: Theorie, Praxis und internationale Bezüge</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oceano, pp.221-232, 2013, 978-3-941148-05-5</w:t>
+              <w:t xml:space="preserve">Stadtfarben - Strategische und zukunftsfähige Planung von Stadtraum und Atmosphäre durch Farbmasterplanung</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Societäts-Verlag</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.56-59, 2013, 978-3-942921-87-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00995477v1</w:t>
+                <w:t xml:space="preserve">hal-00995476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers une culturalisation de la recherche sur les ambiances</w:t>
+                <w:t xml:space="preserve">Landschaft mit allen Sinnen - Zum Wert des Atmosphärenbegriffs für die Landschaftsforschung</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rainer Kazig</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Thibaud, Jean-Paul and Duarte, Christiane Rose. </w:t>
+              <w:t xml:space="preserve">Kühne, Olaf and Bruns, Dietrich. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ambiances en partage: Culture, corps et language</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Landschaften: Theorie, Praxis und internationale Bezüge</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oceano, pp.221-232, 2013, 978-3-941148-05-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MetisPresses</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-00995478v1</w:t>
+                <w:t xml:space="preserve">hal-00995477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Farbe und Atmosphäre in öffentlichen Räumen</w:t>
+                <w:t xml:space="preserve">Vers une culturalisation de la recherche sur les ambiances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rainer Kazig</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Schlegel, Markus and Fuchs, Gerhard. </w:t>
+              <w:t xml:space="preserve">Thibaud, Jean-Paul and Duarte, Christiane Rose. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Stadtfarben - Strategische und zukunftsfähige Planung von Stadtraum und Atmosphäre durch Farbmasterplanung</w:t>
+              <w:t xml:space="preserve">Ambiances en partage: Culture, corps et language</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Societäts-Verlag</w:t>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">, pp.56-59, 2013, 978-3-942921-87-9</w:t>
+                <w:t xml:space="preserve">MetisPresses</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.39-50, 2013, 978-2-94-0406-81-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00995476v1</w:t>
+                <w:t xml:space="preserve">hal-00995478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Einkaufsatmosphären. Eine alltagsästhetische Konzeption</w:t>
               </w:r>
@@ -3977,77 +3977,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Individuel dess(e)in. Quel avenir pour le parc des maisons individuelles en première couronne des agglomérations françaises face à la transition énergétique ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Nussaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Siret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Drozd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rainer Kazig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4095,51 +4095,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D'une densification subie à une densification collaborative?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rainer Kazig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Paris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] 91, CRESSON, PUCA. 2016, pp.155</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -4213,51 +4213,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Bardyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rainer Kazig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] 66, Ministère de l’Equipement, des transports, du logement, du tourisme et de la mer; PUCA : « Activités d’experts et collaborations interprofessionnelles » ; CRESSON. 2006, pp.247</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -4650,51 +4650,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="AD34A416"/>
+    <w:nsid w:val="6FB3E3D7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4881,51 +4881,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/rainer-kazig" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0001-6231-561X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/25312946X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/280047788" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cnrs.fr/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:kazig.r@grenoble.archi.fr" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04865942v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rainer Kazig" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Laroche" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12jjx" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04125844v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena Rapp" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Bartmus" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00548-023-00852-3" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04866065v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54103/2240-9599/27270" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03920814v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Crossey" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Dittel" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Thiolli&#232;re" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Weber" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14512/rur.183" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01882685v2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Masson" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Thomas" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01519893v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ambiances.709" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01519955v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gc.3969" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-00995531v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00978334v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00978335v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Popp" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02558066v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00978333v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02569426v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755729v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01404360v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Paris" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01428779v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Siret" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00745935v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00833966v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05331955v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-83147-8_57" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05248512v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pug.fr/produit/2160/9782706154331/scenes-artistiques" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05261400v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Ambiances-A-Sensitivity-to-Ordinary-Situations/Thibaud-Tixier-Zerbib/p/book/9781032655222" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05248502v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.utb.de/doi/book/10.36198/9783838565132" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04866237v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-3-658-42136-6" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-658-42136-6_55" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508393v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gretchen Schiller" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508300v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02985305v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093808v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.planungsrundschau.de/planungsrundschau25/frameset.htm" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02985293v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557991v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007%2F978-3-658-24161-2" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-658-24161-2_5" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557981v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.emerald.com/insight/content/doi/10.1108/S1871-317320190000016014/full/html" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/S1871-317320190000016014" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557946v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-3-658-25746-0#toc" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-658-25746-0_35" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02558010v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-658-11492-3_11" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995477v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995478v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://metispresses.ch/shop/ambiances-urbaines-en-partage/" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995476v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lebendige-stadt.de/pdf/Stadtfarben.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995475v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.steiner-verlag.de/titel/59725.html" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01332957v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jovis.de/en/books/smart-city-in-practice.html" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995474v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.stadtbaukultur-nrw.de/site/assets/files/1572/tempstadt_doku.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01332945v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995473v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.transcript-verlag.de/978-3-89942-724-0/kulturelle-geographien" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373927v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olf Schnur" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04128678v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03760978v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Nussaume" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Drozd" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01403805v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993852v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Fiori" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Regnault" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Bardyn" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472437v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03657221v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Revol" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Damian" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien de Pertat" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Labussiere" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/rainer-kazig" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0001-6231-561X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/25312946X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/280047788" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cnrs.fr/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:kazig.r@grenoble.archi.fr" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04865942v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rainer Kazig" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Laroche" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12jjx" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04866065v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54103/2240-9599/27270" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04125844v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena Rapp" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Bartmus" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00548-023-00852-3" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03920814v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Crossey" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Dittel" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Thiolli&#232;re" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Weber" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14512/rur.183" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01882685v2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Masson" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Thomas" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01519893v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ambiances.709" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01519955v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gc.3969" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-00995531v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00978334v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00978335v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Popp" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02558066v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00978333v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02569426v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755729v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01428779v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Siret" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01404360v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Paris" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00745935v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00833966v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05331955v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-83147-8_57" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05248512v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pug.fr/produit/2160/9782706154331/scenes-artistiques" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05261400v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Ambiances-A-Sensitivity-to-Ordinary-Situations/Thibaud-Tixier-Zerbib/p/book/9781032655222" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05248502v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.utb.de/doi/book/10.36198/9783838565132" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04866237v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-3-658-42136-6" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-658-42136-6_55" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508393v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gretchen Schiller" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508300v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02985305v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02985293v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093808v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.planungsrundschau.de/planungsrundschau25/frameset.htm" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557991v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007%2F978-3-658-24161-2" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-658-24161-2_5" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557981v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.emerald.com/insight/content/doi/10.1108/S1871-317320190000016014/full/html" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/S1871-317320190000016014" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557946v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-3-658-25746-0#toc" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-658-25746-0_35" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02558010v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-658-11492-3_11" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995476v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lebendige-stadt.de/pdf/Stadtfarben.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995477v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995478v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://metispresses.ch/shop/ambiances-urbaines-en-partage/" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995475v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.steiner-verlag.de/titel/59725.html" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01332957v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jovis.de/en/books/smart-city-in-practice.html" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995474v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.stadtbaukultur-nrw.de/site/assets/files/1572/tempstadt_doku.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01332945v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995473v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.transcript-verlag.de/978-3-89942-724-0/kulturelle-geographien" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373927v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olf Schnur" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04128678v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03760978v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Nussaume" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Drozd" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01403805v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993852v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Fiori" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Regnault" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Bardyn" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472437v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03657221v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Revol" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Damian" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien de Pertat" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Labussiere" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>