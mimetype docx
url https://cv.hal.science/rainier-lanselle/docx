--- v0 (2026-03-05)
+++ v1 (2026-04-15)
@@ -2,54 +2,54 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:133.33333333333px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Rainier Lanselle </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">RAINIER LANSELLE 藍碁Directeur d'études&amp;quot;Histoire et philologie de la Chine classique&amp;quot;École Pratique des Hautes Études - EPHE-PSLSection des Sciences historiques et philologiques</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">rainier-lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">05221401X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Situation actuelle</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Directeur d’études à l’EPHE-PSL</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecole Pratique des Hautes Etudes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IVe Section, Sciences Historiques et Philologiques</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Direction d’études &amp;quot;Histoire et philologie de la Chine classique&amp;quot;</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">EPHE</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Les Patios Saint Jacques</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">4-14 rue Ferrus</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">75014 Paris - FRANCE</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Directeur de l’École doctorale ED 472, École pratique des hautes études EPHE-PSL et École nationale des chartes ENC-PSL</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Membre du CRCAO, ancien directeur adjoint (2014-2016) et ancien directeur (2017-2018)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Centre de Recherche sur les Civilisations de l’Asie Orientale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CRCAO - UMR 8155</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">C/o Instituts d’Extrême-Orient</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Collège de France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">52 rue du Cardinal Lemoine</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">75005 Paris - FRANCE</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Directeur de la collection “</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Civilisations de l’Asie orientale</w:t></w:r></w:hyperlink><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">”, Institut des civilisations du Collège de France, portail OpenEdition Books</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mail</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">rainier.lanselle [a] ephe.psl.edu</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Résumé synthétique</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="346099"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">Thèmes de recherche</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Littérature de fiction des Yuan aux Qing (XIII°-XVIII° s) : théâtre, conte, roman</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Expression de la subjectivité dans la littérature de fiction des Yuan aux Qing</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Langue et discours dans la littérature de fiction et la critique littéraire de la Chine prémoderne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Psychanalyse et impact sur la subjectivité de transition chinoise vers la modernité</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Langue, traduction et études sur la traduction</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Traduction intralinguale, diglossie, réécriture, commentaire</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Imaginaire du suicide dans la période prémoderne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Théâtre, conte, roman dans l’écriture et la réécriture de l'histoire au cours de la transition dynastique Ming-Qing</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Littérature vernaculaire d’actualité (roman, théâtre) au XVIIe siècle 明清時事小說/戲曲</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Principales orientations</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Mon travail de recherche est centré sur l’histoire et les problématiques de la littérature chinoise classique, spécifiquement la littérature d’imagination et de récit du classicisme tardif (dynasties Yuan, Ming et début Qing, XIIIe-XVIIIe siècles), en langue vulgaire et en langue classique : roman, conte, théâtre, recueils de récits, poésies lyrique et narrative. Dans ce domaine, j’ai effectué des travaux d’érudition, tels qu’inventaires descriptifs de sources romanesques (conte du genre </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">huaben</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> 話本, autour du XVIIesiècle), ou de recherches bibliographiques d’édition rares (au Japon et en France). L’analyse des sources et des procédés de réécriture dans le contexte de la diglossie chinoise entre langue classique et langue vernaculaire constitue l’un de mes principaux centres d’intérêt.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· A mon activité de recherche s’est ajouté la publication de traductions savantes concernant le conte en langue vulgaire, le théâtre, ainsi que la poésie. Parmi ces traductions : les </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spectacles curieux d’aujourd’hui et d’autrefois</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jingu qiguan</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ca. 1640), dans la Bibliothèque de la Pléiade ; </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Pavillon de l’oues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">t (</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Xixiang ji</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ca. 1300) ; la partie « Dynastie des Yuan (1271-1368) » dans l’</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthologie de la poésie chinoise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bibliothèque de la Pléiade. Je prépare actuellement la traduction annotée de la pièce de Kong Shangren (1648-1718), </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Eventail aux fleurs de pêchers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Taohua shan</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· A travers la littérature de récit, l’un de mes axes de recherche a trait à l’exploration des formes d’expression de la subjectivité, que ceci concerne les discours amoureux ou bien les procédés par lesquels un même thème sert des objectifs discursifs différents selon le genre littéraire dans lequel il est vectorisé (en chinois classique ou vernaculaire, en vers ou en prose, sous différents genres, tels que conte, roman ou théâtre). Dans cette optique, j’ai fait usage de moyens d’analyse issus de la psychanalyse (rapport entre subjectivité et langue) et du domaine des études de la traduction — le concept de traduction intralinguale me servant pour appréhender des mécanismes de réécriture entre des états différents de la langue chinoise ou entre des genres divers.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Je me suis également intéressé aux enjeux de la traduction interlinguale (problèmes liés à la traduction des concepts modernes entre le chinois et d’autres langues), ainsi qu’à des thématiques interculturelles, notamment autour des questions de subjectivité (compatibilités de l’héritage culturel chinois avec des concepts issus des psychologies occidentales). Ceci m’a amené à m’intéresser aux questions d’impacts sur la subjectivité de la transition chinoise vers la modernité occidentalisée, notamment autour des écrits du courant contemporain de la « psychologie indigène » (bentu xinlixue 本土心理學).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Tout en assumant la direction d’un important laboratoire, j’ai poursuivi ces dernières années des recherches dans le cadre de ma direction d’études à l’Ecole pratique des hautes études. Au cours des trois années universitaires 2015-2016, 2016-2017 et 2017-2018, j’ai consacré ma conférence hebdomadaire aux représentations et à l’imaginaire du suicide dans la Chine prémoderne (Song-Yuan-Ming-Qing). J’ai particulièrement exploré les procédés de réécriture de certains récits et thèmes narratifs, et la manière dont ils ont été réinterprétés et traduits (y compris à travers des procédés de traduction intralinguale) en passant d’un genre à l’autre (récits en langue classiques issus de traditions historiques, de mirabilia </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">[zhiguai]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, de recueils de notes diverses </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">[biji]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> ; contes en langue vulgaire </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">[huaben]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> ; pièces de théâtre de divers genres…).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">·  A partir de l’année universitaire 2018-2019, je me suis engagé pour plusieurs années dans un cycle d’enseignement où ma conférence hebdomadaire est consacrée à la réécriture théâtrale et romanesque de l’histoire de la transition Ming-Qing. Le premier volet triennal de ce cycle (2018-2019 / 2019-2020 / 2020-2021) a été consacré à la manière de réécrire l’histoire contemporaine à travers le théâtre : cette recherche et cet enseignement ont été centrés sur </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Eventail aux fleurs de pêchers (Taohua shan</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> 桃花扇*)* de Kong Shangren 孔尚任 (1648-1718). Le second volet, débutant en 2021-2022, est consacré à l’étude d’autres œuvres de fiction rendant compte ou témoignant du déclin et de la chute des Ming, et de la transition dynastique — un thème majeur de la littérature chinoise au XVIIe siècle..</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading5"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Actuellement, mes  principaux chantiers sont :</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading6"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">A titre collectif</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Un projet international autour des notions de traduction intralinguale, de réécriture et de partage du savoir dans les cultures vernaculaires, intitulé “Everyday Archives — Vernacular Literature and the Spread of Knowledge in Early Modern China”, avec pour finalité la publication d’un volume collectif.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading6"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">A titre individuel</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">La préparation d’une monographie sur les représentations et l’imaginaire du suicide dans la Chine des XIIIe-XVIIIe siècles. En explorant certains thèmes ou séquences récurrents relatifs au suicide, dans les littératures d’imagination principalement, il s’agira de mieux comprendre l’imaginaire du discours suicidaire, thème littéraire majeur de la période prémoderne, et plus généralement révélateur d’un discours contemporain sur la subjectivité. Cet axe de recherche est lié à ma conférence hebdomadaire à l’EPHE-PSL au cours des années 2015-2018.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">La traduction intégrale annotée de </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Éventail aux fleurs de pêcher</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Taohua shan</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">桃花扇) de Kong Shangren孔尚任 (1648-1718). Il s’agira de la première traduction française de cette œuvre majeure du théâtre-opéra chinois. Cet axe est lié à la conférence hebdomadaire à l’EPHE-PSL effectuée au cours des années 2018-2021.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">La préparation d'une monographie sur les littératures d'actualité dans la Chine du XVIIe siècle, sur la base de mon enseignement en cours à l'EPHE-PSL.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Enseignements actuels (2025-2026)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Conférence hebdomadaire à l’EPHE, direction d'études </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">“Histoire et philologie de la Chine classique”</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le déclin et la chute des Ming dans la littérature de fiction du XVIIe siècle (5) : Les Ming du Sud</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Romans d’actualité : culture vernaculaire et narration des événements contemporains  2. Écritures et réécritures du récit historique d’actualité : lecture de textes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poursuite du travail engagé en années 1, 2, 3 et 4 (2021-2022, 2022-2023, 2023-2024, 2024-2025) autour des narrations de fictions historiques en langue vulgaire sur les événements des derniers règnes des Ming (1620-1644). Nous poursuivons l’exploration des romans d’actualité (shishi xiaoshuo) autour des événements liés au règne de Hongguang (1644-1645), premier empereur des Ming du Sud (Nan Ming), à Nankin, alors que les Mandchous poursuivent leur conquête de la Chine. Du 12 novembre 2025 au 21 janvier 2026. EPHE, site Sorbonne, Salle D054.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les enseignements ont lieu en Sorbonne</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading5"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cliquer ici pour le CV d'activités complet hors publications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Pavillon de l'ouest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">實甫 王</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rainier Lanselle. Les Belles Lettres, pp.LXXXII + 406, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01394281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Translation in an International Perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Cazé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rainier Lanselle; Antoine Cazé. Peter Lang, 2014, Translation in an International Perspective: Cultural Interaction and Disciplinary Transformation, 978-3-0343-1433-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01390244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extrême-Orient Extrême-Occident, Hors-série, Père institué, père questionné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Graziani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de Vincennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.350, 2012, 9782842923440. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/extremeorient.202⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00986140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trois Contes étranges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pu Songling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rainier Lanselle. PUF, 120+22 p., 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01398683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Stade du miroir comme formateur de la fonction du Je</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lacan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Erik Porge; Rainier Lanselle; Qi Chong; a. Association Psychanalyse en Chine, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01394282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inventaire analytique et critique du conte chinois en langue vulgaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Lévy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Cartier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hing-Ho Chan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">André Lévy; Michel Cartier; Chan Hingho; Rainier Lanselle; &amp; al. Collège de France, Institut des Hautes Etudes Chinoises, VIII-5, pp.320, 2006, Inventaire analytique et critique du conte chinois en langue vulgaire</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01390257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la difficulté de juger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Feuillas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rainier Lanselle; Stéphane Feuillas. Presses Universitaires de Vincennes, De la difficulté de juger – Quelques ressources du mode critique en Chine et au Viêt Nam (26), pp.192, 2004, Extrême-Orient Extrême-Occident, 2-84292-154-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01390249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Sujet derrière la muraille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 9782749203317</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01528232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du Pouvoir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rainier Lanselle. Presses Universitaires de France, 1, pp.390, 2003, Cahiers du Centre Marcel Granet, (Institut de la pensée contemporaine</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01390251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le poisson de jade et l'épingle au phénix. Conte chinois du XVIIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anon. Anon.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rainier Lanselle. Gallimard, pp.105, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01398577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le cheval de jade. Quatre contes chinois du XVIIe siècle (Zhao shi bei 照世盃)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anon. [zhuoyuanting Zhuren 酌元亭主人]</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rainier Lanselle. Philippe Picquier, 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01398488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectacles curieux d’aujourd’hui et d’autrefois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anon. Anon.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rainier Lanselle. Gallimard, LXI+2104 p., 1996</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01398671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inventaire analytique et critique du conte chinois en langue vulgaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Lévy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Cartier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hing-Ho Chan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">André Lévy; Michel Cartier; Chan Hingho; Rainier Lanselle; &amp; al. Collège de France, Institut des Hautes Etudes Chinoises, VIII-4, pp.378, 1991, Inventaire analytique et critique du conte chinois en langue vulgaire</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01390256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le poisson de jade et l'épingle au phénix. Douze contes chinois du XVIIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rainier Lanselle. Gallimard, 457 p., 1991</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01398593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le poisson de jade et l'épingle au phénix. Douze contes chinois du XVIIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rainier Lanselle. Gallimard, 457 p., 1987</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01398580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (56)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire et philologie de la Chine classique : Le déclin et la chute des Ming dans la littérature de fiction du XVIIe siècle (3). — I. Le récit vernaculaire et la transmission du savoir sur les événements contemporains : histoire littéraire, approches critiques (3). — II. Écritures et réécritures du récit historique d’actualité : étude des sources, lecture de textes (3)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annuaire de l’École pratique des hautes études. Section des sciences historiques et philologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 156 (2023-2024), pp.439-458. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/13muf⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05024429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un drame politique au XVIIe siècle. Li Yu 李玉, &amp;lt;i&amp;gt;Qingzhong pu&amp;lt;/i&amp;gt; 清忠譜 (Le chant des purs et des loyaux) : Traduction de la scène 6, « Ma xiang » 罵像 : « Insultes à la statue »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Impressions d'Extrême-Orient</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Hommage au Maître hétéroclite, En souvenir de Jacques Pimpaneau (1934-2021), 16, pp.25-44. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/11z7x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04639431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire et philologie de la Chine classique : Le déclin et la chute des Ming dans la littérature de fiction du XVIIe siècle (2). I. Le récit vernaculaire et la transmission du savoir sur les événements contemporains : histoire littéraire, approches critiques (2). — II. Écritures et réécritures du récit historique d’actualité : étude des sources, lecture de textes (2).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annuaire de l’École pratique des hautes études. Section des sciences historiques et philologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 155, pp.440-451. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/11t4s⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04630298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhege yuwang de kepa duixiang — &amp;lt;i&amp;gt;Xixiang ji&amp;lt;/i&amp;gt; jingmeng xinshi 这个欲望的可怕对象 ——《西厢记》惊梦新释</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du 杜 Lei 磊</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zhongguo gudai xiaoshuo xiju yanjiu 中国古代小说戏剧研究 (Studies on Ancient Chinese Novel and Drama)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 19, pp.179-194</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04505619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diglossia, Intralingual Translation, Rewriting: Towards a New Approach to the Analysis of the Relationship between Ming-Qing Vernacular Stories and their Classical Sources (2)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of the European Association for Chinese Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 4, pp.239-288. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.25365/jeacs.2023.4.lanselle⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04366565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu sur Ng Emily, A Time of Lost Gods: Mediumship, Madness, and the Ghost after Mao, Oakland, University of California Press, 2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers d'Extrême-Asie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 2021 (30), pp.430-436</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03991728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire et philologie de la Chine classique : Le déclin et la chute des Ming dans la littérature de fiction du XVIIe siècle (1). — I. Le récit vernaculaire et la transmission du savoir sur les événements contemporains : histoire littéraire, approches critiques (1). — II. Écritures et réécritures du récit historique d’actualité : étude des sources, lecture de textes (1)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annuaire de l’École pratique des hautes études. Section des sciences historiques et philologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 2021-2022 (154), pp.413-448. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/ashp.6549⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04142896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alison Hardie, 2022, The Many Faces of Ruan Dacheng: Poet, Playwright, Politician in Seventeenth-Century China, Hong Kong University Press</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études Chinoises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 41-42 (1), pp.451-471</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05119988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire et philologie de la Chine classique : Fiction et réécriture de l'histoire sous les Ming et les Qing : autour de L'Eventail aux fleurs de pêcher. I. 1. Fictions historiques : textes, pratiques, enjeux (3). 2. Lecture du Taohua shan 桃花扇 de Kong Shangren 孔尚任 (1648-1718) (3)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annuaire de l’École pratique des hautes études. Section des sciences historiques et philologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 153, pp.427-471. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/ashp.5710⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02282853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diglossia, Intralingual Translation, Rewriting: Towards a New Approach to the Analysis of the Relationship between Ming-Qing Vernacular Stories and their Classical Sources (1)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of the European Association for Chinese Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 3, pp.207-262. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.25365/jeacs.2022.3.lanselle⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03925851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kong Shangren 孔尚任 (1648-1718), Taohua shan 桃花扇, L’Éventail aux fleurs de pêcher : Introduction ; Scène de prologue : Propos avant-coureur ;(先聲) ; Scène première : La séance de conteur (聽稗)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Impressions d'Extrême-Orient</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Hommage à André Lévy, 14, pp.290‑318. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/ideo.2349⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03719228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xixiang ji zai Faguo de yijie yu chuanbo 《西厢记》在法国的译介与传播</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhang 张 Qiang 蔷</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Guoji hanxue 国际汉学 International Sinology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 30 (1), pp.31-35. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.19326/j.cnki.2095-9257.2022.01.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03665800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire et philologie de la Chine classique : Fiction et réécriture de l'histoire sous les Ming et les Qing : autour de L'Eventail aux fleurs de pêcher. I. 1. Fictions historiques : textes, pratiques, enjeux (2). 2. Lecture du Taohua shan 桃花扇 de Kong Shangren 孔尚任 (1648-1718) (2).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annuaire. EPHE, IVe section</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Annuaire : Résumés des conférences et travaux, 152e année, 2018-2019, Ecole pratique des hautes études, Section des sciences historiques et philologiques, 152, pp.411-447. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/ashp.4848⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03264218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classical Chinese theatre for different times: French translations and retranslations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Asia Pacific Translation &amp; Intercultural Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 7 (3), pp.310-328. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/23306343.2020.1824755⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03088081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire et philologie de la Chine classique : Fiction et réécriture de l'histoire sous les Ming et les Qing : autour de L'Eventail aux fleurs de pêcher. I. 1. Fictions historiques : textes, pratiques, enjeux (1). 2. Lecture du Taohua shan 桃花扇 de Kong Shangren 孔尚任 (1648-1718) (1).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annuaire. EPHE, IVe section</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Annuaire : Résumés des conférences et travaux, 151e année, 2018-2019, Ecole pratique des hautes études, Section des sciences historiques et philologiques, 151, pp.339-377. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/ashp.3963⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02969944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">法譯中國古典小說和戲曲在法國漢學歷史上的地位</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">戲曲與俗文學研究 Xiqu yu suwenxue yanjiu (Research on Chinese Drama and Folk Literature)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 5, pp.1-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01870538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire et philologie de la Chine classique : 1. Représentations et imaginaire du suicide dans la Chine prémoderne (2); 2. Sources classiques des récits en langue vulgaire : entre traduction et réécriture (le cas des contes du genre huaben 話本, XVIIe siècle) (2)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annuaire de l'École pratique des hautes études (EPHE), Section des sciences historiques et philologiques. Résumés des conférences et travaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 149e année, pp.352-364</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01891060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">This Fearful Object of Desire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Extrême-Orient Extrême-Occident</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Récits de rêve en Asie orientale — Dream Narratives in East Asia, 42, pp.205-237. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/extremeorient.1150⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01996484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le récit de rêve en Asie orientale : langues et genres (Introduction)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Durand-Dastès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Extrême-Orient Extrême-Occident</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Récits de rêve en Asie orientale — Dream Narratives in East Asia, 42, pp.6-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01996502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire et philologie de la Chine classique : 1. Représentations et imaginaire du suicide dans la Chine prémoderne (1); 2. Sources classiques des récits en langue vulgaire : entre traduction et réécriture (le cas des contes du genre huaben 話本, XVIIe siècle) (1)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annuaire de l'École pratique des hautes études (EPHE), Section des sciences historiques et philologiques. Résumés des conférences et travaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 148e année, pp.337-350</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01654675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu sur Daria Berg (éd.), Women and the Literary World in Early Modern China, 1580-1700</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">T'oung Pao/通報 </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 103 (4-5), pp.485‑493. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/15685322-10345P09⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01654450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu sur Jiang Tao et Philip J. Ivanhoe (2012), The reception and rendition of Freud in China: China’s Freudian slip</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études Chinoises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 34 (2), pp.312-319</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01397695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu sur Benjamin A. Elman (éd.) (2014), Rethinking East Asian languages, vernaculars, and literacies, 1000-1919</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études Chinoises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 35 (2), pp.178‑182</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01567283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Psychanalyse et culture en Chine (Interview avec Emmanuel Lincot)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monde chinois nouvelle Asie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 37, pp.150-156</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01398648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecriture du message amoureux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études Chinoises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 32 (2), pp.101-140</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00961529v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La marque du père</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Extrême-Orient Extrême-Occident</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Hors série : " Père institué, père questionné " / " The father in question ", pp.83‑112</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00959418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu sur Keith McMahon (2009). &amp;lt;i&amp;gt;Polygamy and Sublime Passion: Sexuality in China on the Verge of Modernity&amp;lt;/i&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études Chinoises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 29, pp.357‑362</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00961574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu sur &amp;lt;i&amp;gt;Wandering Spirits: Chen Shiyuan's Encyclopedia of Dreams&amp;lt;/i&amp;gt;. Translated and edited by Richard E. Strassberg (2008)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Ecole française d'Extrême-Orient</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 97-98, pp.459‑463</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00961549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Chine des psychanalystes français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études Chinoises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, hors-série : "Etudier et enseigner la Chine" (Actes choisis du colloque international "Assises des études chinoises. La sinologie introuvable ?", Paris, 13-14 nov. 2009), pp.314-324</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01383848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu sur Philippe Porret (2008), La Chine de la psychanalyse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études Chinoises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 28, pp.337-342</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01397703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu sur Vincent Durand-Dastès (2008), La Conversion de l'Orient. Une pérégrination didactique de Bodhidharma dans un roman chinois du XVIIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études Chinoises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 28, pp.253-259</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01397707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les limites de la métaphore architecturale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">D’Architectures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, février 2008 (170), pp.50-51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01394341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quale posto per l’analista nella modernità cinese?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Cincotta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psiche Rivista di cultura psicoanalitica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, XVI (1, « Geografie della psicoanalisi », Milan, Il Saggiatore), pp.103-116</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01398656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Das chinesische Subjekt im Anspruch der Psychoanalyse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Widmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Riss, Zitschrift für Psychoanalyse. Freud - Lacan, Zürich</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 67 (3), pp.115-144</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01397729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“L’homme de bien ne sort pas de sa place”, Langue, discours et constitution des savoirs dans la Chine classique (Xe-XIXe s.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychanalyse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 3 (10), pp.107-32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01398637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle place pour l’analyste dans la modernité chinoise ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Essaim</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 19, pp.131-146</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01398658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Schrift oder graphische Sprache?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Widmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Riss, Zitschrift für Psychoanalyse. Freud - Lacan, Zürich</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 67 (3), pp.23-60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01398663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A última muralha − A China se aproxima do divã</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leneide Duarte-Plon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mais, Folha de São Paulo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 07/05/2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01394322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuebo tingzhang zai Bejing 薛伯庭長在北京</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers pour une école, La Lettre lacanienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 13-14, pp.65-86</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01398701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La pierre et le jade. Sur un mythe chinois du langage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Essaim</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 17, pp.189-216</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01398305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N.d.I. (Notes de l’Interprète)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers pour une école, La Lettre lacanienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 13-14, pp.47-63</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01398647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Je pleure sur ce jade qu’on appelle pierre” – La voix de la plainte dans la tradition littéraire de la Chine classique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Figures de la psychanalyse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 14 (2), pp.205-221</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01397881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rétif de la Bretonne, ou La folie sous presse. (S’)écrire, (s’)inscrire, (s’)imprimer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Essaim</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 16 : "Des folies et des œuvres", pp.65-87</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01398661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“S’il meurt on perdra le document”. A propos de S21, La machine de mort Khmer rouge, film de Rithy Pann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Essaim</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 16 : "Des folies et des œuvres", pp.181-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01398666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction à La question de l'analyse profane de S. Freud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandor Ferenczi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Essaim</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 15 (2), pp.175-180</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01397873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La part d’insaisissable. A propos de la place de la littérature chinoise classique en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Infini</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 90, pp.123-33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01398303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les grands romans en langue vulgaire de la Chine classique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Magazine littéraire (Le)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, mars 2004, pp.47-50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01398597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’autre comme “imbécile” : le système clos de la critique comme opération d’inclusion/exclusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Extrême-Orient Extrême-Occident</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 26, "De la difficulté de juger – Quelques ressources du mode critique en Chine et au Viêt Nam", pp.139-161</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01398309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mots chinois de la psychanalyse. Premières observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Essaim</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 13 : "Horizons asiatiques de la psychanalyse", pp.63-103</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01398602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“La fille est forte. Ne pas l’épouser.”, ou les inconforts du désir − Notes de lecture du Rêve du Pavillon rouge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers du Centre Marcel-Granet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 1 ("Du Pouvoir"), pp.151-193</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01398301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les concours mandarinaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pour la science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 242 (déc. 1997), pp.50-57</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01398591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu sur Robert E. Hegel & Richard C. Hessney (eds) (1985), Expressions of self in Chinese literature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue bibliographique de sinologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1989, 7, pp.199-201</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01397706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu sur Patrick Hanan (1988), The invention of Li Yu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue bibliographique de sinologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1989, 7, pp.224-225</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01397701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu sur Hou Hui 侯会 (1988), « Cong “zege” yi ci de yinxian kan bufen huaben xiaoshuo de chuangzuo niandai » 从‘则个’一词的隐现看部分话本小说的创作年代</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue bibliographique de sinologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1989, 7, pp.183</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01397690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu sur McMahon, Keith (1988), Causality and containment in seventeenth-century Chinese fiction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue bibliographique de sinologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1989, 7, pp.225-226</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01397698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu sur Andrew H. Plaks (1987), The four masterworks of the Ming novel: Ssu ta ch'i-shu [Si da qishu 四大奇書]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue bibliographique de sinologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1989, 7, pp.226-227</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01397688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (48)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Bruneton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Grand Manuel de chinois classique Hanmun</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.15-18, 2025, Grands Manuels de Langues, 978-2-200-63632-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05126914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De quelques ombres de disparues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gladys Chicharro; Stéphane Gros; Adeline Herrou; Aurélie Névot. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le féminin et le religieux. Mélanges offerts à Brigitte Baptandier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Asiathèque, pp.273-318, 2022, Empreintes chinoises</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03770557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cai Yan 蔡琰 (ca. 178-215/249) (Wenji 文姬)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">François Martin; Damien Chaussende. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire biographique du haut Moyen Age chinois</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Belles Lettres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.67‑68, 2020, 978-2-251-45063-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02463540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pan Ni 潘尼 (ca. 250-311 (Zhengshu 正叔)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">François Martin; Damien Chaussende. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire biographique du haut Moyen Age chinois</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Belles Lettres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.362, 2020, 978-2-251-45063-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02463542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shen Jiong 沈炯 (503-561) (Chuming 初明)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">François Martin; Damien Chaussende. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire biographique du haut Moyen Age chinois</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Belles Lettres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.400, 2020, 978-2-251-45063-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02463543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xie Lingyun 謝靈運 (385-433) (duc de Kangle 康樂公)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">François Martin; Damien Chaussende. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire biographique du haut Moyen Age chinois</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Belles Lettres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.535-538, 2020, 978-2-251-45063-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02463546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self as Other</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fred Dervin; Régis Machart. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intercultural Communication with China: Beyond (Reverse) Essentialism and Culturalism?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.41‑58, 2017, 978-981-10-4014-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01567284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la fiction à la non-fiction : traduire les textes de sciences humaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Poncharal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Translation in an International Perspective - Cultural Interaction and Disciplinary Transformation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01459387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynastie des Yuan (Mongols, 1279-1368)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rémi Mathieu. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthologie de la poésie chinoise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Gallimard, pp.761-875 et 1392-1422, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01397771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shifting Practices as an Effect of Shifting Language: The Case of the Acclimatation of the Psychoanalytical Discourse into Chinese</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Antoine Cazé; Rainier Lanselle. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Translation in an International Perspective: Cultural Interaction and Disciplinary Transformation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Lang, pp.131‑147, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00959489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction (Bilingue français-anglais, Bilingual French-English)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Cazé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Antoine Cazé; Rainier Lanselle. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Translation in an International Perspective: Cultural Interaction and Disciplinary Transformation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Lang, pp.7-19, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01397926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prendre la parole : Le théâtre du Bord de l'eau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Claire-Akiko Brisset; Arnaud Brotons; Daniel Struve. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De l'épopée au Japon : Narration épique et théâtralité dans le Dit des Heike</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Riveneuve, pp.173‑205, 2011, Actes académiques - Série japonaise</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00959509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle langue pour quel savoir ? A propos de la prédominance de la culture lettrée en Chine dans la période postérieure aux Song</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Annick Horiuchi; Daniel Struve. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratiques lettrées au Japon et en Chine, XVIIe-XIXe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Les Indes Savantes, Université Paris-Diderot, pp.11‑43, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00959518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le sujet chinois dans la demande de la psychanalyse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Frédéric Wang. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le choix de la Chine d'aujourd'hui, entre la Tradition et l’Occident</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Les Indes Savantes, pp.17-37, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01398616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le malentendu, comme de juste (Contribution à partir de la Chine classique)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Julia Kristeva. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Guerre et paix des sexes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hachette, pp.73-80, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01398543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le sujet mutique et la métaphore de la pierre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cécile Sakai; Daniel Struve. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regards sur la métaphore, entre Orient et Occident</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Picquier, pp.83-106, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01398633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecriture ou langue graphique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Patrick Bellamich. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La langue comment ça va ? Langue et psychanalyse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elema, pp.123-154, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01397856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D’une écriture d’où la langue serait absente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Claire de Firmas. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le geste comme parole : Trace, dessin, écriture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ateliers Claude Chassagny, pp.2-23, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01397734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">12 Notices du Doupeng xianhua 豆棚閒話 (ca. 1668, par Aina jushi 艾衲居士) (12 chapitres, complet)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">AndréLévy; MichelCartier; RainierLansellerainier.lanselle@college-de-France.fr996293; Hing-hoChan; et al. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inventaire analytique et critique du conte chinois en langue vulgaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, VIII-5, Collège de France, Institut des Hautes Etudes Chinoises, pp.197-242, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01394071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">12 Notices du Wushengxi yiji 無聲戲一集 (1654-1655, par Li Yu 李漁, 1611-1680) (12 chapitres, complet)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">André Lévy; Michel Cartier; Rainier Lanselle; Chan Hing-ho; et al. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inventaire analytique et critique du conte chinois en langue vulgaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, VIII-5, Collège de France, Institut des Hautes Etudes Chinoises, pp.127-167, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01394319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chine : l’hospitalité comme impensé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alain Montandon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hospitalités : hier, aujourd’hui, ailleurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires Blaise-Pascal, Centre de Recherches sur les Littératures Modernes et Contemporaines, Université Blaise-Pascal, pp.143-187, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01397591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratégies romanesques ? Des difficultés du discours édifiant dans les récits en langue vulgaire au XVIIième siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Catherine Despeux; Christine Nguyen-Tri. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Education et instruction en Chine, III : Aux marges de l’orthodoxie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peeters, pp.99-123, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01398673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chine : l’hospitalité comme impensé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">AlainMontandon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Livre de l’Hospitalité. Accueil de l’étranger dans l’histoire et les cultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bayard, pp.275-312, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01394968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment peut-on être romancier ? A propos des conditions de l’écriture romanesque en Chine aux alentours du XVIIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Daniel Struve. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autour de Saikaku, le roman en Chine et au Japon aux XVIIe et XVIIIe siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Les Indes savantes, Université Paris 7 Denis-Diderot / Groupe de Recherches sur le Japon en sciences sociales et humaines (GReJa), pp.95-111, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01397642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur le mode de l’indirect : d’un art chinois de la lecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thierry Marchaisse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dépayser la pensée, Dialogues hétérotopiques avec François Jullien sur son usage philosophique de la Chine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Les Empêcheurs de penser en rond, pp.171-210, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01398680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’indirect comme source d’effet (la tradition chinoise)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christian Moncelet; Jacques Lajarrige. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Allusion en poésie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires Blaise-Pascal, CRLMC Centre de Recherches sur les Littératures Modernes et Contemporaines, pp.17-49, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01397726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sui Tang yanyi 隋唐演義 (Histoire romancée des Sui et des Tang)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">André Lévy. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire de littérature chinoise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de France, pp.288-289, 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01398678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Li Yu (李漁) (1611-1680)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">André Lévy. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire de littérature chinoise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de France, pp.178-181, 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01398643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu Jiao Li (玉嬌梨) (Shuang mei qiyuan 雙美奇緣) (La singulière union de deux beautés)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">André Lévy. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire de littérature chinoise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de France, pp.387-388, 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01398702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wu Woyao (吳沃堯) (1866-1910)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">André Lévy. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire de littérature chinoise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de France, pp.330-331, 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01398686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haoqiu zhuan 好逑傳 (Histoire de la bonne compagne)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">André Lévy. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire de littérature chinoise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de France, pp.109, 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01397871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Li Ruzhen (李汝珍) (ca. 1763-1830)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">André Lévy. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire de littérature chinoise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de France, pp.172-174, 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01398641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qilu deng (歧路燈) (La Lampe à la croisée des chemins)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">André Lévy. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire de littérature chinoise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de France, pp.251-252, 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01398652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jin Shengtan (金聖歎) (1610-1661)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">André Lévy. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire de littérature chinoise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de France, pp.137-138, 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01397928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Li Zhi (李贄) (1527-1602)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">André Lévy. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire de littérature chinoise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de France, pp.180-181, 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01398645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiyou bu (西遊補) (Complément à la Pérégrination vers l'Ouest)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">André Lévy. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire de littérature chinoise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de France, pp.350-351, 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01398691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jingju 京劇 (Jingxi 京戲, Théâtre de Pékin)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">André Lévy. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire de littérature chinoise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de France, pp.139-140, 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01397925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zaju (雜劇) (Théâtre varié)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">André Lévy. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire de littérature chinoise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de France, pp.391-393, 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01398703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erotique (littérature chinoise)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">André Lévy. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire de littérature chinoise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de France, pp.72-75, 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01397870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caizi jiaren xiaoshuo (才子佳人小說) (Romans de la belle et du lettré)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">AndréLévy. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire de littérature chinoise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de France, pp.23-24, 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01394327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xingshi yiyuan zhuan (醒世姻緣傳) (Destins matrimoniaux propres à éveiller le monde)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">André Lévy. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire de littérature chinoise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de France, pp.349-350, 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01398687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Li Kaixian (李開先) (1502-1568)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">André Lévy. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire de littérature chinoise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de France, pp.169-170, 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01398640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chine. Arts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Grande Encyclopédie Bordas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, Bordas, pp.327-332, 1994</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01394959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extrême-Orient</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Grande Encyclopédie Bordas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 4, Bordas, pp.248, 1994</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01397869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chap. III & IX du Sou shen ji 搜神記 (Traduction annotée)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bao 干寶 Gan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">RémiMathieu. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A la recherche des esprits. Récits tirés du Sou shen ji</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Gallimard, pp.59-70 ; 119-123 ; 238-244 ; 268-270, 1992</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01394355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3 Notices du Xihu erji 西湖二集 (Anon., 1645 ?), chap. 27, 29, 30</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">AndréLévy; MichelCartier; RainierLansellerainier.lanselle@college-de-France.fr996293. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inventaire analytique et critique du conte chinois en langue vulgaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, VIII-4, Collège de France, Institut des Hautes Etudes Chinoises, pp.164-169, 173-190, 1991</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01394311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">7 Notices du Qingye zhong 清夜鐘 (1645 ?), chap. 1-2 & 6-14</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">AndréLévy; MichelCartier; RainierLansellerainier.lanselle@college-de-France.fr996293. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inventaire analytique et critique du conte chinois en langue vulgaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, VIII-4, Collège de France, Institut des Hautes Etudes Chinoises, pp.329-339, 354-378, 1991</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01394312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">1 Notice du Huanxi yuanjia 歡喜冤家 (Anon., 1640), chap. 8</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">AndréLévy; MichelCartier; RainierLansellerainier.lanselle@college-de-France.fr996293. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inventaire analytique et critique du conte chinois en langue vulgaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, VIII-4, Collège de France, Institut des Hautes Etudes Chinoises, pp.230-235, 1991</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01394309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (63)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultimes échos. Chants de la fin d’un monde dans L’Éventail aux fleurs de pêcher de Kong Shangren</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Figures de l’errance dans les arts et la littérature asiatiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Asie-Sorbonne, Apr 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05018515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The tradition of poetic interpretation of the Peach Blossom Fan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modern Language Association MLA 2025 Convention</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Modern Language Association MLA, Jan 2025, New-Orleans, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04881342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réécritures et registres linguistiques dans la Chine prémoderne : quelle approche conceptuelle ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diaglossie littéraire en Asie orientale moderne et contemporaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INALCO; IFRAE, Oct 2024, Paris INALCO, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04742760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rewriting history as storytelling: official life and its image in fictions of the Ming-Qing transition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Illustration as a Mode of Commentary in Chinese Textual Traditions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CRCAO; EPHE, Nov 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04799086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Littérature d’actualité dans la Chine du XVIIème siècle : ce que la langue fait au récit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séances de la Société Asiatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Asiatique, Feb 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04451594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Between translating and commenting. Accounting for complexity in the chains of transmission of textual knowledge (Keynote speech)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 14th International Conference on Digital Archives and Digital Humanities 第十四屆「數位典藏與數位人文國際研討會」</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Taiwan Digital Humanities Association 臺灣數位人文學會; Digital Humanities Research Centre, National Taiwan University 臺灣大學數位人文研究中心; Department of Chinese Literature, National Cheng Kung University 成功大學中國文學系, Dec 2023, Tainan, Taiwan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04325993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ethics and the discourse on vernacular in Peach Blossom Fan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Premodern Chinese Literature as an Archive of Vernacular Knowledge and Everyday Life Culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Rainier Lanselle (Ecole Pratique des Hautes Etudes (EPHE-PSL) and Research Center on East Asian Civilizations (CRCAO), Paris (France)); Roland Altenburger (Institute of East and South Asian Cultural Studies, Julius Maximilian University of Würzburg (Germany)); Barbara Bisetto (Department of Foreign Languages and Literatures, University of Verona (Italy)), Jun 2022, (Online), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03689278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kong Shangren, le récit historique et l'éthique vernaculaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cycle de conférences “Confucianism in the Context of Globalization”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INALCO, Mar 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03626076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intralingual translation from literary Chinese to literary Chinese in late Ming/early Qing vernacular stories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dynamics of knowledge transmission and linguistic transformation in Chinese textual cultures (Online International Workshop)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CRCAO, Centre de recherches sur les civilisations de l'Asie orientale, Paris (France); EPHE-PSL, Paris, France; Department of Foreign Languages and Literatures, University of Verona (Italy), Jun 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03254680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classical Chinese Theatre for Different Times: French Translations and Retranslations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 4th International Eastern and Western Summit of Writers, Translators and Critics 第四届东方与西方国际作家、翻译家、评论家高峰论坛</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Guangxi University 广西大学, Dec 2019, Nanning 南宁, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02408624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">‘IntraTexTT’ : Presentation of a
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:133.33333333333px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Rainier Lanselle </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">RAINIER LANSELLE 藍碁Directeur d'études&amp;quot;Histoire et philologie de la Chine classique&amp;quot;École Pratique des Hautes Études - EPHE-PSLSection des Sciences historiques et philologiques</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">rainier-lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">05221401X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Situation actuelle</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Directeur d’études à l’EPHE-PSL</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecole Pratique des Hautes Etudes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IVe Section, Sciences Historiques et Philologiques</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Direction d’études &amp;quot;Histoire et philologie de la Chine classique&amp;quot;</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">EPHE</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Les Patios Saint Jacques</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">4-14 rue Ferrus</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">75014 Paris - FRANCE</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Directeur de l’École doctorale ED 472, École pratique des hautes études EPHE-PSL et École nationale des chartes ENC-PSL</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Membre du CRCAO, ancien directeur adjoint (2014-2016) et ancien directeur (2017-2018)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Centre de Recherche sur les Civilisations de l’Asie Orientale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CRCAO - UMR 8155</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">C/o Instituts d’Extrême-Orient</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Collège de France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">52 rue du Cardinal Lemoine</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">75005 Paris - FRANCE</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Directeur de la collection “</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Civilisations de l’Asie orientale</w:t></w:r></w:hyperlink><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">”, Institut des civilisations du Collège de France, portail OpenEdition Books</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mail</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">rainier.lanselle [a] ephe.psl.edu</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Résumé synthétique</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="346099"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">Thèmes de recherche</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Littérature de fiction des Yuan aux Qing (XIII°-XVIII° s) : théâtre, conte, roman</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Expression de la subjectivité dans la littérature de fiction des Yuan aux Qing</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Langue et discours dans la littérature de fiction et la critique littéraire de la Chine prémoderne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Psychanalyse et impact sur la subjectivité de transition chinoise vers la modernité</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Langue, traduction et études sur la traduction</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Traduction intralinguale, diglossie, réécriture, commentaire</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Imaginaire du suicide dans la période prémoderne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Théâtre, conte, roman dans l’écriture et la réécriture de l'histoire au cours de la transition dynastique Ming-Qing</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Littérature vernaculaire d’actualité (roman, théâtre) au XVIIe siècle 明清時事小說/戲曲</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Principales orientations</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Mon travail de recherche est centré sur l’histoire et les problématiques de la littérature chinoise classique, spécifiquement la littérature d’imagination et de récit du classicisme tardif (dynasties Yuan, Ming et début Qing, XIIIe-XVIIIe siècles), en langue vulgaire et en langue classique : roman, conte, théâtre, recueils de récits, poésies lyrique et narrative. Dans ce domaine, j’ai effectué des travaux d’érudition, tels qu’inventaires descriptifs de sources romanesques (conte du genre </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">huaben</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> 話本, autour du XVIIesiècle), ou de recherches bibliographiques d’édition rares (au Japon et en France). L’analyse des sources et des procédés de réécriture dans le contexte de la diglossie chinoise entre langue classique et langue vernaculaire constitue l’un de mes principaux centres d’intérêt.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· A mon activité de recherche s’est ajouté la publication de traductions savantes concernant le conte en langue vulgaire, le théâtre, ainsi que la poésie. Parmi ces traductions : les </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spectacles curieux d’aujourd’hui et d’autrefois</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jingu qiguan</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ca. 1640), dans la Bibliothèque de la Pléiade ; </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Pavillon de l’oues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">t (</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Xixiang ji</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ca. 1300) ; la partie « Dynastie des Yuan (1271-1368) » dans l’</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthologie de la poésie chinoise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bibliothèque de la Pléiade. Je prépare actuellement la traduction annotée de la pièce de Kong Shangren (1648-1718), </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Eventail aux fleurs de pêchers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Taohua shan</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· A travers la littérature de récit, l’un de mes axes de recherche a trait à l’exploration des formes d’expression de la subjectivité, que ceci concerne les discours amoureux ou bien les procédés par lesquels un même thème sert des objectifs discursifs différents selon le genre littéraire dans lequel il est vectorisé (en chinois classique ou vernaculaire, en vers ou en prose, sous différents genres, tels que conte, roman ou théâtre). Dans cette optique, j’ai fait usage de moyens d’analyse issus de la psychanalyse (rapport entre subjectivité et langue) et du domaine des études de la traduction — le concept de traduction intralinguale me servant pour appréhender des mécanismes de réécriture entre des états différents de la langue chinoise ou entre des genres divers.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Je me suis également intéressé aux enjeux de la traduction interlinguale (problèmes liés à la traduction des concepts modernes entre le chinois et d’autres langues), ainsi qu’à des thématiques interculturelles, notamment autour des questions de subjectivité (compatibilités de l’héritage culturel chinois avec des concepts issus des psychologies occidentales). Ceci m’a amené à m’intéresser aux questions d’impacts sur la subjectivité de la transition chinoise vers la modernité occidentalisée, notamment autour des écrits du courant contemporain de la « psychologie indigène » (bentu xinlixue 本土心理學).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Tout en assumant la direction d’un important laboratoire, j’ai poursuivi ces dernières années des recherches dans le cadre de ma direction d’études à l’Ecole pratique des hautes études. Au cours des trois années universitaires 2015-2016, 2016-2017 et 2017-2018, j’ai consacré ma conférence hebdomadaire aux représentations et à l’imaginaire du suicide dans la Chine prémoderne (Song-Yuan-Ming-Qing). J’ai particulièrement exploré les procédés de réécriture de certains récits et thèmes narratifs, et la manière dont ils ont été réinterprétés et traduits (y compris à travers des procédés de traduction intralinguale) en passant d’un genre à l’autre (récits en langue classiques issus de traditions historiques, de mirabilia </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">[zhiguai]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, de recueils de notes diverses </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">[biji]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> ; contes en langue vulgaire </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">[huaben]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> ; pièces de théâtre de divers genres…).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">·  A partir de l’année universitaire 2018-2019, je me suis engagé pour plusieurs années dans un cycle d’enseignement où ma conférence hebdomadaire est consacrée à la réécriture théâtrale et romanesque de l’histoire de la transition Ming-Qing. Le premier volet triennal de ce cycle (2018-2019 / 2019-2020 / 2020-2021) a été consacré à la manière de réécrire l’histoire contemporaine à travers le théâtre : cette recherche et cet enseignement ont été centrés sur </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Eventail aux fleurs de pêchers (Taohua shan</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> 桃花扇*)* de Kong Shangren 孔尚任 (1648-1718). Le second volet, débutant en 2021-2022, est consacré à l’étude d’autres œuvres de fiction rendant compte ou témoignant du déclin et de la chute des Ming, et de la transition dynastique — un thème majeur de la littérature chinoise au XVIIe siècle..</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading5"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Actuellement, mes  principaux chantiers sont :</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading6"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">A titre collectif</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Un projet international autour des notions de traduction intralinguale, de réécriture et de partage du savoir dans les cultures vernaculaires, intitulé “Everyday Archives — Vernacular Literature and the Spread of Knowledge in Early Modern China”, avec pour finalité la publication d’un volume collectif.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading6"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">A titre individuel</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">La préparation d’une monographie sur les représentations et l’imaginaire du suicide dans la Chine des XIIIe-XVIIIe siècles. En explorant certains thèmes ou séquences récurrents relatifs au suicide, dans les littératures d’imagination principalement, il s’agira de mieux comprendre l’imaginaire du discours suicidaire, thème littéraire majeur de la période prémoderne, et plus généralement révélateur d’un discours contemporain sur la subjectivité. Cet axe de recherche est lié à ma conférence hebdomadaire à l’EPHE-PSL au cours des années 2015-2018.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">La traduction intégrale annotée de </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Éventail aux fleurs de pêcher</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Taohua shan</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">桃花扇) de Kong Shangren孔尚任 (1648-1718). Il s’agira de la première traduction française de cette œuvre majeure du théâtre-opéra chinois. Cet axe est lié à la conférence hebdomadaire à l’EPHE-PSL effectuée au cours des années 2018-2021.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">La préparation d'une monographie sur les littératures d'actualité dans la Chine du XVIIe siècle, sur la base de mon enseignement en cours à l'EPHE-PSL.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Enseignements actuels (2025-2026)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Conférence hebdomadaire à l’EPHE, direction d'études </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">“Histoire et philologie de la Chine classique”</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le déclin et la chute des Ming dans la littérature de fiction du XVIIe siècle (5) : Les Ming du Sud</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Romans d’actualité : culture vernaculaire et narration des événements contemporains  2. Écritures et réécritures du récit historique d’actualité : lecture de textes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poursuite du travail engagé en années 1, 2, 3 et 4 (2021-2022, 2022-2023, 2023-2024, 2024-2025) autour des narrations de fictions historiques en langue vulgaire sur les événements des derniers règnes des Ming (1620-1644). Nous poursuivons l’exploration des romans d’actualité (shishi xiaoshuo) autour des événements liés au règne de Hongguang (1644-1645), premier empereur des Ming du Sud (Nan Ming), à Nankin, alors que les Mandchous poursuivent leur conquête de la Chine. Du 12 novembre 2025 au 21 janvier 2026. EPHE, site Sorbonne, Salle D054.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les enseignements ont lieu en Sorbonne</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading5"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cliquer ici pour le CV d'activités complet hors publications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Pavillon de l'ouest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">實甫 王</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rainier Lanselle. Les Belles Lettres, pp.LXXXII + 406, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01394281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Translation in an International Perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Cazé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rainier Lanselle; Antoine Cazé. Peter Lang, 2014, Translation in an International Perspective: Cultural Interaction and Disciplinary Transformation, 978-3-0343-1433-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01390244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extrême-Orient Extrême-Occident, Hors-série, Père institué, père questionné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Graziani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de Vincennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.350, 2012, 9782842923440. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/extremeorient.202⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00986140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Stade du miroir comme formateur de la fonction du Je</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lacan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Erik Porge; Rainier Lanselle; Qi Chong; a. Association Psychanalyse en Chine, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01394282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trois Contes étranges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pu Songling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rainier Lanselle. PUF, 120+22 p., 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01398683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inventaire analytique et critique du conte chinois en langue vulgaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Lévy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Cartier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hing-Ho Chan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">André Lévy; Michel Cartier; Chan Hingho; Rainier Lanselle; &amp; al. Collège de France, Institut des Hautes Etudes Chinoises, VIII-5, pp.320, 2006, Inventaire analytique et critique du conte chinois en langue vulgaire</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01390257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Sujet derrière la muraille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 9782749203317</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01528232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la difficulté de juger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Feuillas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rainier Lanselle; Stéphane Feuillas. Presses Universitaires de Vincennes, De la difficulté de juger – Quelques ressources du mode critique en Chine et au Viêt Nam (26), pp.192, 2004, Extrême-Orient Extrême-Occident, 2-84292-154-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01390249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du Pouvoir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rainier Lanselle. Presses Universitaires de France, 1, pp.390, 2003, Cahiers du Centre Marcel Granet, (Institut de la pensée contemporaine</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01390251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le poisson de jade et l'épingle au phénix. Conte chinois du XVIIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anon. Anon.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rainier Lanselle. Gallimard, pp.105, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01398577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le cheval de jade. Quatre contes chinois du XVIIe siècle (Zhao shi bei 照世盃)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anon. [zhuoyuanting Zhuren 酌元亭主人]</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rainier Lanselle. Philippe Picquier, 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01398488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectacles curieux d’aujourd’hui et d’autrefois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anon. Anon.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rainier Lanselle. Gallimard, LXI+2104 p., 1996</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01398671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le poisson de jade et l'épingle au phénix. Douze contes chinois du XVIIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rainier Lanselle. Gallimard, 457 p., 1991</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01398593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inventaire analytique et critique du conte chinois en langue vulgaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Lévy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Cartier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hing-Ho Chan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">André Lévy; Michel Cartier; Chan Hingho; Rainier Lanselle; &amp; al. Collège de France, Institut des Hautes Etudes Chinoises, VIII-4, pp.378, 1991, Inventaire analytique et critique du conte chinois en langue vulgaire</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01390256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le poisson de jade et l'épingle au phénix. Douze contes chinois du XVIIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rainier Lanselle. Gallimard, 457 p., 1987</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01398580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (56)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire et philologie de la Chine classique : Le déclin et la chute des Ming dans la littérature de fiction du XVIIe siècle (3). — I. Le récit vernaculaire et la transmission du savoir sur les événements contemporains : histoire littéraire, approches critiques (3). — II. Écritures et réécritures du récit historique d’actualité : étude des sources, lecture de textes (3)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annuaire de l’École pratique des hautes études. Section des sciences historiques et philologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 156 (2023-2024), pp.439-458. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/13muf⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05024429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire et philologie de la Chine classique : Le déclin et la chute des Ming dans la littérature de fiction du XVIIe siècle (2). I. Le récit vernaculaire et la transmission du savoir sur les événements contemporains : histoire littéraire, approches critiques (2). — II. Écritures et réécritures du récit historique d’actualité : étude des sources, lecture de textes (2).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annuaire de l’École pratique des hautes études. Section des sciences historiques et philologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 155, pp.440-451. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/11t4s⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04630298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un drame politique au XVIIe siècle. Li Yu 李玉, &amp;lt;i&amp;gt;Qingzhong pu&amp;lt;/i&amp;gt; 清忠譜 (Le chant des purs et des loyaux) : Traduction de la scène 6, « Ma xiang » 罵像 : « Insultes à la statue »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Impressions d'Extrême-Orient</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Hommage au Maître hétéroclite, En souvenir de Jacques Pimpaneau (1934-2021), 16, pp.25-44. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/11z7x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04639431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diglossia, Intralingual Translation, Rewriting: Towards a New Approach to the Analysis of the Relationship between Ming-Qing Vernacular Stories and their Classical Sources (2)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of the European Association for Chinese Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 4, pp.239-288. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.25365/jeacs.2023.4.lanselle⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04366565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhege yuwang de kepa duixiang — &amp;lt;i&amp;gt;Xixiang ji&amp;lt;/i&amp;gt; jingmeng xinshi 这个欲望的可怕对象 ——《西厢记》惊梦新释</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du 杜 Lei 磊</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zhongguo gudai xiaoshuo xiju yanjiu 中国古代小说戏剧研究 (Studies on Ancient Chinese Novel and Drama)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 19, pp.179-194</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04505619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu sur Ng Emily, A Time of Lost Gods: Mediumship, Madness, and the Ghost after Mao, Oakland, University of California Press, 2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers d'Extrême-Asie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 2021 (30), pp.430-436</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03991728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire et philologie de la Chine classique : Le déclin et la chute des Ming dans la littérature de fiction du XVIIe siècle (1). — I. Le récit vernaculaire et la transmission du savoir sur les événements contemporains : histoire littéraire, approches critiques (1). — II. Écritures et réécritures du récit historique d’actualité : étude des sources, lecture de textes (1)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annuaire de l’École pratique des hautes études. Section des sciences historiques et philologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 2021-2022 (154), pp.413-448. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/ashp.6549⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04142896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xixiang ji zai Faguo de yijie yu chuanbo 《西厢记》在法国的译介与传播</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhang 张 Qiang 蔷</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Guoji hanxue 国际汉学 International Sinology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 30 (1), pp.31-35. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.19326/j.cnki.2095-9257.2022.01.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03665800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alison Hardie, 2022, The Many Faces of Ruan Dacheng: Poet, Playwright, Politician in Seventeenth-Century China, Hong Kong University Press</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études Chinoises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 41-42 (1), pp.451-471</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05119988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire et philologie de la Chine classique : Fiction et réécriture de l'histoire sous les Ming et les Qing : autour de L'Eventail aux fleurs de pêcher. I. 1. Fictions historiques : textes, pratiques, enjeux (3). 2. Lecture du Taohua shan 桃花扇 de Kong Shangren 孔尚任 (1648-1718) (3)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annuaire de l’École pratique des hautes études. Section des sciences historiques et philologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 153, pp.427-471. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/ashp.5710⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02282853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diglossia, Intralingual Translation, Rewriting: Towards a New Approach to the Analysis of the Relationship between Ming-Qing Vernacular Stories and their Classical Sources (1)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of the European Association for Chinese Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 3, pp.207-262. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.25365/jeacs.2022.3.lanselle⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03925851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kong Shangren 孔尚任 (1648-1718), Taohua shan 桃花扇, L’Éventail aux fleurs de pêcher : Introduction ; Scène de prologue : Propos avant-coureur ;(先聲) ; Scène première : La séance de conteur (聽稗)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Impressions d'Extrême-Orient</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Hommage à André Lévy, 14, pp.290‑318. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/ideo.2349⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03719228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire et philologie de la Chine classique : Fiction et réécriture de l'histoire sous les Ming et les Qing : autour de L'Eventail aux fleurs de pêcher. I. 1. Fictions historiques : textes, pratiques, enjeux (2). 2. Lecture du Taohua shan 桃花扇 de Kong Shangren 孔尚任 (1648-1718) (2).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annuaire. EPHE, IVe section</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Annuaire : Résumés des conférences et travaux, 152e année, 2018-2019, Ecole pratique des hautes études, Section des sciences historiques et philologiques, 152, pp.411-447. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/ashp.4848⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03264218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classical Chinese theatre for different times: French translations and retranslations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Asia Pacific Translation &amp; Intercultural Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 7 (3), pp.310-328. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/23306343.2020.1824755⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03088081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire et philologie de la Chine classique : Fiction et réécriture de l'histoire sous les Ming et les Qing : autour de L'Eventail aux fleurs de pêcher. I. 1. Fictions historiques : textes, pratiques, enjeux (1). 2. Lecture du Taohua shan 桃花扇 de Kong Shangren 孔尚任 (1648-1718) (1).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annuaire. EPHE, IVe section</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Annuaire : Résumés des conférences et travaux, 151e année, 2018-2019, Ecole pratique des hautes études, Section des sciences historiques et philologiques, 151, pp.339-377. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/ashp.3963⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02969944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire et philologie de la Chine classique : 1. Représentations et imaginaire du suicide dans la Chine prémoderne (2); 2. Sources classiques des récits en langue vulgaire : entre traduction et réécriture (le cas des contes du genre huaben 話本, XVIIe siècle) (2)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annuaire de l'École pratique des hautes études (EPHE), Section des sciences historiques et philologiques. Résumés des conférences et travaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 149e année, pp.352-364</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01891060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">法譯中國古典小說和戲曲在法國漢學歷史上的地位</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">戲曲與俗文學研究 Xiqu yu suwenxue yanjiu (Research on Chinese Drama and Folk Literature)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 5, pp.1-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01870538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">This Fearful Object of Desire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Extrême-Orient Extrême-Occident</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Récits de rêve en Asie orientale — Dream Narratives in East Asia, 42, pp.205-237. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/extremeorient.1150⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01996484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le récit de rêve en Asie orientale : langues et genres (Introduction)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Durand-Dastès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Extrême-Orient Extrême-Occident</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Récits de rêve en Asie orientale — Dream Narratives in East Asia, 42, pp.6-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01996502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu sur Daria Berg (éd.), Women and the Literary World in Early Modern China, 1580-1700</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">T'oung Pao/通報 </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 103 (4-5), pp.485‑493. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/15685322-10345P09⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01654450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire et philologie de la Chine classique : 1. Représentations et imaginaire du suicide dans la Chine prémoderne (1); 2. Sources classiques des récits en langue vulgaire : entre traduction et réécriture (le cas des contes du genre huaben 話本, XVIIe siècle) (1)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annuaire de l'École pratique des hautes études (EPHE), Section des sciences historiques et philologiques. Résumés des conférences et travaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 148e année, pp.337-350</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01654675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu sur Jiang Tao et Philip J. Ivanhoe (2012), The reception and rendition of Freud in China: China’s Freudian slip</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études Chinoises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 34 (2), pp.312-319</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01397695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu sur Benjamin A. Elman (éd.) (2014), Rethinking East Asian languages, vernaculars, and literacies, 1000-1919</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études Chinoises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 35 (2), pp.178‑182</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01567283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Psychanalyse et culture en Chine (Interview avec Emmanuel Lincot)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monde chinois nouvelle Asie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 37, pp.150-156</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01398648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecriture du message amoureux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études Chinoises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 32 (2), pp.101-140</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00961529v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La marque du père</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Extrême-Orient Extrême-Occident</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Hors série : " Père institué, père questionné " / " The father in question ", pp.83‑112</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00959418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu sur Keith McMahon (2009). &amp;lt;i&amp;gt;Polygamy and Sublime Passion: Sexuality in China on the Verge of Modernity&amp;lt;/i&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études Chinoises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 29, pp.357‑362</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00961574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu sur &amp;lt;i&amp;gt;Wandering Spirits: Chen Shiyuan's Encyclopedia of Dreams&amp;lt;/i&amp;gt;. Translated and edited by Richard E. Strassberg (2008)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Ecole française d'Extrême-Orient</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 97-98, pp.459‑463</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00961549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Chine des psychanalystes français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études Chinoises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, hors-série : "Etudier et enseigner la Chine" (Actes choisis du colloque international "Assises des études chinoises. La sinologie introuvable ?", Paris, 13-14 nov. 2009), pp.314-324</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01383848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu sur Vincent Durand-Dastès (2008), La Conversion de l'Orient. Une pérégrination didactique de Bodhidharma dans un roman chinois du XVIIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études Chinoises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 28, pp.253-259</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01397707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu sur Philippe Porret (2008), La Chine de la psychanalyse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études Chinoises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 28, pp.337-342</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01397703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les limites de la métaphore architecturale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">D'A. D'architectures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, février 2008 (170), pp.50-51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01394341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quale posto per l’analista nella modernità cinese?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Cincotta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psiche Rivista di cultura psicoanalitica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, XVI (1, « Geografie della psicoanalisi », Milan, Il Saggiatore), pp.103-116</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01398656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Das chinesische Subjekt im Anspruch der Psychoanalyse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Widmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Riss, Zitschrift für Psychoanalyse. Freud - Lacan, Zürich</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 67 (3), pp.115-144</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01397729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“L’homme de bien ne sort pas de sa place”, Langue, discours et constitution des savoirs dans la Chine classique (Xe-XIXe s.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychanalyse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 3 (10), pp.107-32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01398637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle place pour l’analyste dans la modernité chinoise ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Essaim</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 19, pp.131-146</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01398658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Schrift oder graphische Sprache?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Widmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Riss, Zitschrift für Psychoanalyse. Freud - Lacan, Zürich</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 67 (3), pp.23-60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01398663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rétif de la Bretonne, ou La folie sous presse. (S’)écrire, (s’)inscrire, (s’)imprimer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Essaim</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 16 : "Des folies et des œuvres", pp.65-87</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01398661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“S’il meurt on perdra le document”. A propos de S21, La machine de mort Khmer rouge, film de Rithy Pann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Essaim</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 16 : "Des folies et des œuvres", pp.181-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01398666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A última muralha − A China se aproxima do divã</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leneide Duarte-Plon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mais, Folha de São Paulo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 07/05/2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01394322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuebo tingzhang zai Bejing 薛伯庭長在北京</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers pour une école, La Lettre lacanienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 13-14, pp.65-86</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01398701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La pierre et le jade. Sur un mythe chinois du langage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Essaim</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 17, pp.189-216</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01398305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N.d.I. (Notes de l’Interprète)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers pour une école, La Lettre lacanienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 13-14, pp.47-63</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01398647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Je pleure sur ce jade qu’on appelle pierre” – La voix de la plainte dans la tradition littéraire de la Chine classique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Figures de la psychanalyse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 14 (2), pp.205-221</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01397881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La part d’insaisissable. A propos de la place de la littérature chinoise classique en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Infini</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 90, pp.123-33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01398303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction à La question de l'analyse profane de S. Freud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandor Ferenczi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Essaim</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 15 (2), pp.175-180</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01397873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mots chinois de la psychanalyse. Premières observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Essaim</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 13 : "Horizons asiatiques de la psychanalyse", pp.63-103</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01398602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les grands romans en langue vulgaire de la Chine classique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Magazine littéraire (Le)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, mars 2004, pp.47-50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01398597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’autre comme “imbécile” : le système clos de la critique comme opération d’inclusion/exclusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Extrême-Orient Extrême-Occident</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 26, "De la difficulté de juger – Quelques ressources du mode critique en Chine et au Viêt Nam", pp.139-161</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01398309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“La fille est forte. Ne pas l’épouser.”, ou les inconforts du désir − Notes de lecture du Rêve du Pavillon rouge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers du Centre Marcel-Granet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 1 ("Du Pouvoir"), pp.151-193</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01398301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les concours mandarinaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pour la science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 242 (déc. 1997), pp.50-57</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01398591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu sur McMahon, Keith (1988), Causality and containment in seventeenth-century Chinese fiction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue bibliographique de sinologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1989, 7, pp.225-226</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01397698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu sur Andrew H. Plaks (1987), The four masterworks of the Ming novel: Ssu ta ch'i-shu [Si da qishu 四大奇書]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue bibliographique de sinologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1989, 7, pp.226-227</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01397688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu sur Robert E. Hegel & Richard C. Hessney (eds) (1985), Expressions of self in Chinese literature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue bibliographique de sinologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1989, 7, pp.199-201</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01397706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu sur Patrick Hanan (1988), The invention of Li Yu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue bibliographique de sinologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1989, 7, pp.224-225</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01397701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu sur Hou Hui 侯会 (1988), « Cong “zege” yi ci de yinxian kan bufen huaben xiaoshuo de chuangzuo niandai » 从‘则个’一词的隐现看部分话本小说的创作年代</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue bibliographique de sinologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1989, 7, pp.183</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01397690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (48)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Bruneton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Grand Manuel de chinois classique Hanmun</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.15-18, 2025, Grands Manuels de Langues, 978-2-200-63632-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05126914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De quelques ombres de disparues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gladys Chicharro; Stéphane Gros; Adeline Herrou; Aurélie Névot. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le féminin et le religieux. Mélanges offerts à Brigitte Baptandier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Asiathèque, pp.273-318, 2022, Empreintes chinoises</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03770557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cai Yan 蔡琰 (ca. 178-215/249) (Wenji 文姬)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">François Martin; Damien Chaussende. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire biographique du haut Moyen Age chinois</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Belles Lettres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.67‑68, 2020, 978-2-251-45063-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02463540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pan Ni 潘尼 (ca. 250-311 (Zhengshu 正叔)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">François Martin; Damien Chaussende. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire biographique du haut Moyen Age chinois</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Belles Lettres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.362, 2020, 978-2-251-45063-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02463542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shen Jiong 沈炯 (503-561) (Chuming 初明)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">François Martin; Damien Chaussende. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire biographique du haut Moyen Age chinois</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Belles Lettres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.400, 2020, 978-2-251-45063-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02463543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xie Lingyun 謝靈運 (385-433) (duc de Kangle 康樂公)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">François Martin; Damien Chaussende. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire biographique du haut Moyen Age chinois</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Belles Lettres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.535-538, 2020, 978-2-251-45063-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02463546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self as Other</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fred Dervin; Régis Machart. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intercultural Communication with China: Beyond (Reverse) Essentialism and Culturalism?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.41‑58, 2017, 978-981-10-4014-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01567284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la fiction à la non-fiction : traduire les textes de sciences humaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Poncharal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Translation in an International Perspective - Cultural Interaction and Disciplinary Transformation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01459387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynastie des Yuan (Mongols, 1279-1368)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rémi Mathieu. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthologie de la poésie chinoise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Gallimard, pp.761-875 et 1392-1422, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01397771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction (Bilingue français-anglais, Bilingual French-English)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Cazé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Antoine Cazé; Rainier Lanselle. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Translation in an International Perspective: Cultural Interaction and Disciplinary Transformation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Lang, pp.7-19, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01397926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shifting Practices as an Effect of Shifting Language: The Case of the Acclimatation of the Psychoanalytical Discourse into Chinese</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Antoine Cazé; Rainier Lanselle. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Translation in an International Perspective: Cultural Interaction and Disciplinary Transformation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Lang, pp.131‑147, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00959489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prendre la parole : Le théâtre du Bord de l'eau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Claire-Akiko Brisset; Arnaud Brotons; Daniel Struve. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De l'épopée au Japon : Narration épique et théâtralité dans le Dit des Heike</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Riveneuve, pp.173‑205, 2011, Actes académiques - Série japonaise</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00959509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le sujet chinois dans la demande de la psychanalyse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Frédéric Wang. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le choix de la Chine d'aujourd'hui, entre la Tradition et l’Occident</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Les Indes Savantes, pp.17-37, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01398616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle langue pour quel savoir ? A propos de la prédominance de la culture lettrée en Chine dans la période postérieure aux Song</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Annick Horiuchi; Daniel Struve. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratiques lettrées au Japon et en Chine, XVIIe-XIXe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Les Indes Savantes, Université Paris-Diderot, pp.11‑43, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00959518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le malentendu, comme de juste (Contribution à partir de la Chine classique)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Julia Kristeva. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Guerre et paix des sexes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hachette, pp.73-80, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01398543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le sujet mutique et la métaphore de la pierre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cécile Sakai; Daniel Struve. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regards sur la métaphore, entre Orient et Occident</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Picquier, pp.83-106, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01398633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecriture ou langue graphique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Patrick Bellamich. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La langue comment ça va ? Langue et psychanalyse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elema, pp.123-154, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01397856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">12 Notices du Wushengxi yiji 無聲戲一集 (1654-1655, par Li Yu 李漁, 1611-1680) (12 chapitres, complet)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">André Lévy; Michel Cartier; Rainier Lanselle; Chan Hing-ho; et al. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inventaire analytique et critique du conte chinois en langue vulgaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, VIII-5, Collège de France, Institut des Hautes Etudes Chinoises, pp.127-167, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01394319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D’une écriture d’où la langue serait absente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Claire de Firmas. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le geste comme parole : Trace, dessin, écriture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ateliers Claude Chassagny, pp.2-23, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01397734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">12 Notices du Doupeng xianhua 豆棚閒話 (ca. 1668, par Aina jushi 艾衲居士) (12 chapitres, complet)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">AndréLévy; MichelCartier; RainierLansellerainier.lanselle@college-de-France.fr996293; Hing-hoChan; et al. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inventaire analytique et critique du conte chinois en langue vulgaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, VIII-5, Collège de France, Institut des Hautes Etudes Chinoises, pp.197-242, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01394071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratégies romanesques ? Des difficultés du discours édifiant dans les récits en langue vulgaire au XVIIième siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Catherine Despeux; Christine Nguyen-Tri. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Education et instruction en Chine, III : Aux marges de l’orthodoxie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peeters, pp.99-123, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01398673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chine : l’hospitalité comme impensé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alain Montandon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hospitalités : hier, aujourd’hui, ailleurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires Blaise-Pascal, Centre de Recherches sur les Littératures Modernes et Contemporaines, Université Blaise-Pascal, pp.143-187, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01397591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chine : l’hospitalité comme impensé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">AlainMontandon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Livre de l’Hospitalité. Accueil de l’étranger dans l’histoire et les cultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bayard, pp.275-312, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01394968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment peut-on être romancier ? A propos des conditions de l’écriture romanesque en Chine aux alentours du XVIIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Daniel Struve. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autour de Saikaku, le roman en Chine et au Japon aux XVIIe et XVIIIe siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Les Indes savantes, Université Paris 7 Denis-Diderot / Groupe de Recherches sur le Japon en sciences sociales et humaines (GReJa), pp.95-111, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01397642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur le mode de l’indirect : d’un art chinois de la lecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thierry Marchaisse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dépayser la pensée, Dialogues hétérotopiques avec François Jullien sur son usage philosophique de la Chine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Les Empêcheurs de penser en rond, pp.171-210, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01398680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’indirect comme source d’effet (la tradition chinoise)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christian Moncelet; Jacques Lajarrige. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Allusion en poésie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires Blaise-Pascal, CRLMC Centre de Recherches sur les Littératures Modernes et Contemporaines, pp.17-49, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01397726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu Jiao Li (玉嬌梨) (Shuang mei qiyuan 雙美奇緣) (La singulière union de deux beautés)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">André Lévy. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire de littérature chinoise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de France, pp.387-388, 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01398702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jin Shengtan (金聖歎) (1610-1661)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">André Lévy. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire de littérature chinoise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de France, pp.137-138, 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01397928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Li Zhi (李贄) (1527-1602)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">André Lévy. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire de littérature chinoise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de France, pp.180-181, 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01398645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wu Woyao (吳沃堯) (1866-1910)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">André Lévy. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire de littérature chinoise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de France, pp.330-331, 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01398686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haoqiu zhuan 好逑傳 (Histoire de la bonne compagne)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">André Lévy. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire de littérature chinoise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de France, pp.109, 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01397871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Li Ruzhen (李汝珍) (ca. 1763-1830)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">André Lévy. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire de littérature chinoise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de France, pp.172-174, 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01398641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qilu deng (歧路燈) (La Lampe à la croisée des chemins)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">André Lévy. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire de littérature chinoise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de France, pp.251-252, 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01398652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sui Tang yanyi 隋唐演義 (Histoire romancée des Sui et des Tang)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">André Lévy. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire de littérature chinoise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de France, pp.288-289, 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01398678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Li Yu (李漁) (1611-1680)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">André Lévy. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire de littérature chinoise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de France, pp.178-181, 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01398643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiyou bu (西遊補) (Complément à la Pérégrination vers l'Ouest)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">André Lévy. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire de littérature chinoise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de France, pp.350-351, 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01398691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jingju 京劇 (Jingxi 京戲, Théâtre de Pékin)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">André Lévy. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire de littérature chinoise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de France, pp.139-140, 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01397925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zaju (雜劇) (Théâtre varié)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">André Lévy. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire de littérature chinoise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de France, pp.391-393, 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01398703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erotique (littérature chinoise)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">André Lévy. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire de littérature chinoise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de France, pp.72-75, 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01397870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caizi jiaren xiaoshuo (才子佳人小說) (Romans de la belle et du lettré)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">AndréLévy. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire de littérature chinoise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de France, pp.23-24, 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01394327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xingshi yiyuan zhuan (醒世姻緣傳) (Destins matrimoniaux propres à éveiller le monde)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">André Lévy. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire de littérature chinoise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de France, pp.349-350, 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01398687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Li Kaixian (李開先) (1502-1568)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">André Lévy. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire de littérature chinoise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de France, pp.169-170, 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01398640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chine. Arts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Grande Encyclopédie Bordas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, Bordas, pp.327-332, 1994</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01394959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extrême-Orient</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Grande Encyclopédie Bordas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 4, Bordas, pp.248, 1994</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01397869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chap. III & IX du Sou shen ji 搜神記 (Traduction annotée)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bao 干寶 Gan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">RémiMathieu. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A la recherche des esprits. Récits tirés du Sou shen ji</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Gallimard, pp.59-70 ; 119-123 ; 238-244 ; 268-270, 1992</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01394355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">1 Notice du Huanxi yuanjia 歡喜冤家 (Anon., 1640), chap. 8</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">AndréLévy; MichelCartier; RainierLansellerainier.lanselle@college-de-France.fr996293. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inventaire analytique et critique du conte chinois en langue vulgaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, VIII-4, Collège de France, Institut des Hautes Etudes Chinoises, pp.230-235, 1991</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01394309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3 Notices du Xihu erji 西湖二集 (Anon., 1645 ?), chap. 27, 29, 30</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">AndréLévy; MichelCartier; RainierLansellerainier.lanselle@college-de-France.fr996293. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inventaire analytique et critique du conte chinois en langue vulgaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, VIII-4, Collège de France, Institut des Hautes Etudes Chinoises, pp.164-169, 173-190, 1991</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01394311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">7 Notices du Qingye zhong 清夜鐘 (1645 ?), chap. 1-2 & 6-14</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">AndréLévy; MichelCartier; RainierLansellerainier.lanselle@college-de-France.fr996293. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inventaire analytique et critique du conte chinois en langue vulgaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, VIII-4, Collège de France, Institut des Hautes Etudes Chinoises, pp.329-339, 354-378, 1991</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01394312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (63)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The tradition of poetic interpretation of the Peach Blossom Fan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modern Language Association MLA 2025 Convention</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Modern Language Association MLA, Jan 2025, New-Orleans, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04881342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultimes échos. Chants de la fin d’un monde dans L’Éventail aux fleurs de pêcher de Kong Shangren</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Figures de l’errance dans les arts et la littérature asiatiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Asie-Sorbonne, Apr 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05018515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réécritures et registres linguistiques dans la Chine prémoderne : quelle approche conceptuelle ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diaglossie littéraire en Asie orientale moderne et contemporaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INALCO; IFRAE, Oct 2024, Paris INALCO, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04742760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rewriting history as storytelling: official life and its image in fictions of the Ming-Qing transition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Illustration as a Mode of Commentary in Chinese Textual Traditions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CRCAO; EPHE, Nov 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04799086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Littérature d’actualité dans la Chine du XVIIème siècle : ce que la langue fait au récit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séances de la Société Asiatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Asiatique, Feb 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04451594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Between translating and commenting. Accounting for complexity in the chains of transmission of textual knowledge (Keynote speech)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 14th International Conference on Digital Archives and Digital Humanities 第十四屆「數位典藏與數位人文國際研討會」</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Taiwan Digital Humanities Association 臺灣數位人文學會; Digital Humanities Research Centre, National Taiwan University 臺灣大學數位人文研究中心; Department of Chinese Literature, National Cheng Kung University 成功大學中國文學系, Dec 2023, Tainan, Taiwan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04325993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kong Shangren, le récit historique et l'éthique vernaculaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cycle de conférences “Confucianism in the Context of Globalization”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INALCO, Mar 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03626076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ethics and the discourse on vernacular in Peach Blossom Fan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Premodern Chinese Literature as an Archive of Vernacular Knowledge and Everyday Life Culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Rainier Lanselle (Ecole Pratique des Hautes Etudes (EPHE-PSL) and Research Center on East Asian Civilizations (CRCAO), Paris (France)); Roland Altenburger (Institute of East and South Asian Cultural Studies, Julius Maximilian University of Würzburg (Germany)); Barbara Bisetto (Department of Foreign Languages and Literatures, University of Verona (Italy)), Jun 2022, (Online), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03689278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intralingual translation from literary Chinese to literary Chinese in late Ming/early Qing vernacular stories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dynamics of knowledge transmission and linguistic transformation in Chinese textual cultures (Online International Workshop)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CRCAO, Centre de recherches sur les civilisations de l'Asie orientale, Paris (France); EPHE-PSL, Paris, France; Department of Foreign Languages and Literatures, University of Verona (Italy), Jun 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03254680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La question de la subjectivité dans le processus de réécriture entre langue classique et langue vernaculaire dans la Chine prémoderne : À partir des récits de suicide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire “Groupe Langue et subjectivité”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INALCO Institut national des langues et civilisations orientales et 
+IFRAE Institut français de recherche sur l'Asie de l'Est (FRE 2025), Jun 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02150205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">‘IntraTexTT’ : Presentation of a
 Digital Textual Comparison Tool for the Analysis of
-Rewriting and Intralingual Translation Processes in Pre-Modern Chinese Texts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EATS3 - The Third East Asian Translation Studies Conference - From the Local to the Global and Back: Translation as a Construction of Plural and Dialogic Identities of East Asia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ca’ Foscari University, Jun 2019, Venise, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02174259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La question de la subjectivité dans le processus de réécriture entre langue classique et langue vernaculaire dans la Chine prémoderne : À partir des récits de suicide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire “Groupe Langue et subjectivité”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INALCO Institut national des langues et civilisations orientales et 
-IFRAE Institut français de recherche sur l'Asie de l'Est (FRE 2025), Jun 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02150205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intralingual Translation, Language Shifting, and Interpretation in East Asian Classical and Premodern Cultures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">UCL IAS/PSL Scripta Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IAS Institute for Advanced Studies, UCL University College London, Jan 2019, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01994467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diglossia and Intralingual Translation in Yuan and Ming Times: An Attempt at a Theoretical Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Association for Asian Studies Annual Conference AAS 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association for Asian Studies, USA, Mar 2018, Washington DC, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01758869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diglossia and the Paradigm of Intralingual Translation in Premodern China (Keynote speech)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Middle and Mixed Arabic in the History of the Arabic Language and Today (Fifth International Symposium of the International Association for the Study of Middle and Mixed Arabic AIMA 5)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Strasbourg; International Association for the Study of Middle and Mixed Arabic; Association internationale pour l’étude du Moyen Arabe et des variétés mixtes de l’arabe, Mar 2017, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01494309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Language and discourse in the formation of late Ming and early Qing vernacular short story</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intralingual Translation, Diglossia, and the Rise of Vernaculars in East Asian Classical and Premodern Cultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ecole Pratique des Hautes Etudes ; CRCAO ; University of Milano-Bicocca, Jan 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01389378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diglossia, rewriting, and literary creation in premodern China</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire /Seminar "Diglossie, traduction intralinguale, réécriture, commentaire" / "Diglossia, intralingual translation, rewriting, and commentary"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01518157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’interprétation textuelle à la fondation du roman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hiéroglossie II — Les Textes fondateurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Collège de France, Jul 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01393063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Translate to Educate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd East Asian Translation Studies Conference (EATS 2)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Meiji University, Jul 2016, Tôkyô, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01389369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intralingual Translation, Diglossia, and the Rise of Vernaculars in East Asian Classical and Premodern Cultures (1/2)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 8th EST Congress: Translation Studies: Moving Boundaries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EST European Society for Translation Studies &amp; Aarhus University, Sep 2016, Aarhus, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01389372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De quelques ombres de disparues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le féminin et le religieux — Journée d’étude en l’honneur de Brigitte Baptandier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris Ouest Nanterre ; Université Paris 8 ; CNRS, CEH, LESC, Jun 2016, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01389361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">This Fearful Object of Desire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Association for Asian Studies (AAS) 2015 Annual Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The Association for Asian Studies (AAS), Mar 2015, Chicago, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01388226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traduire l’inédit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réflexion sur les modèles de la poésie chinoise – Expériences de l’anthologie » 詩歌史·詩歌選·詩歌的經典化 </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre de recherche de la poésie chinoise, Université normale de la Capitale (Beijing) 首都師範大學中國詩歌研究中心 &amp; Collège de France, Oct 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01388194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traduction intralinguale et culture vernaculaire dans la Chine classique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche et Traduction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Renmin, Institut des langues étrangères, &amp; CRCAO, Oct 2015, Beijing, Chine</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01388184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Diglossic Culture of Premodern China and the Paradigm of Translation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Keynote speech at the conference “Current Trends in Translation &amp; Intercultural Studies — The Fourth Asia-Pacific Forum on Translation and Intercultural Studies”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Durham University, Oct 2015, Durham, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01388165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Writing as Commentary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Intralingual Translation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bogazici University (Université du Bosphore), Faculty Of Arts And Sciences, Department Of Translation And Interpreting Studies, Nov 2014, Istanbul, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01388567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self as Other</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intercultural Communication Between China And the Rest of the World: Beyond (Reverse) Essentialism and Culturalism? 中国与外部世界间的 跨文化交流: 超越 (反向)本质主义和文化主?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Helsinki, Jun 2014, Helsinki, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01388620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redefining Posterity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The First East-Asian Translation Studies Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of East Anglia, Faculty of Arts and Humanities, Jun 2014, Norwich, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01388619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">一個女人肖像的演變 ——— 從元稹的鶯鶯到金聖嘆的鶯鶯</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">第十一屆唐代文化國際學術研討會 — The Eleventh International Academic Conference for Cultures of the Tang Dynasty</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The Graduate Institute of History and the Department of History of the Chinese Culture University中國文化大學史學研究所暨史學係 — The Chinese Society of Tang Studies中國唐代學會, Jun 2014, Taibei, Taiwan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01388596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expression amoureuse dans les chansons et le théâtre des Yuan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude « Les voix de l’amour dans la poésie chinoise »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFEC Association Française d’Etudes Chinoises ; Collège de France, Mar 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01389352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le bon lecteur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intervention au séminaire « Antiquité au présent »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris Diderot, Ecole doctorale n° 131, CERILAC, Feb 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01389971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le bon lecteur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pragmatique du commentaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universite Paris-Ouest Nanterre, Universite Paris III, Institut National d'Histoire de l'Art, Sep 2013, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01388629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'enfermement linguistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De Wenzhou à Paris. Plurilinguisme et prise en charge pédopsychiatrique en situation de migration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 11e secteur de psychiatrie infanto-juvénile de l’EPS Maison Blanche &amp; INALCO, Jun 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01389387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poésies et chansons de l'époque mongole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude « Journée de la poésie chinoise »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Denis Diderot &amp; CRCAO, Jun 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01389391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fragments du message amoureux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecrire en images : les rébus dans les civilisations de l’écriture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris Diderot, UFRs LAC, LCAO ; laboratoires CERILAC, CRCAO, May 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01388792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dying together</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th EACS Congress (European Association Chinese for Studies)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INALCO &amp; Université Paris Diderot, Sep 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01388640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur quelques signifiants intraduisibles dans la cure analytique chinoise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3e Congrès d'Espace analytique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Espace analytique, Sep 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01389380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Re-enchanting The Psyche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interculturalité et discours philosophique, rétrospectives et perspectives - ISCP International Society for Chinese Philosophy, 17th Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISCP International Society for Chinese Philosophy &amp; EHESS Ecole des hautes études en sciences sociales, Jul 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01388852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tradition’ vs./ psych.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">French American Conversations on Psychoanalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Chicago, Oct 2011, Chicago, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01388844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Literature as translation within the same language</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Literature and Translation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Monash University, The Literature Research Unit, The Australasian Association for Literature (AAL), The Australian Association for Literary Translation (AALITRA), Jul 2011, Melbourne, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01388836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poésie et théâtre sous la dynastie des Yuan (XIIIe-XIVe s.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Printemps des poètes 2011 : D’infinis paysages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris Diderot, Apr 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01389394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Néologismes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intervention au séminaire séminaire 2009-2010 « La Traduction »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris Diderot Paris 7, ED 131 Ecole doctorale Langue, littérature, image, civilisations et sciences humaines (domaines francophone, anglophone et d'Asie orientale), Mar 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01389972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shifting Practices as an Effect of Shifting Language</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Shifting Paradigms: How Translation Transforms the Humanities (Paradigmes en mutation : Du rôle transformateur de la traduction pour les sciences humaines)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Illinois at Urbana-Champaign, Oct 2010, Urbana, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01388889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Chine des psychanalystes français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assises des études chinoises — La sinologie introuvable ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFEC Association française d’études chinoises, Nov 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01388898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Präsenz und Ausstreichung</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop Was gehen die chinesischen Zeichen die Psychoanalyse an? (Qu’apprend l’écriture chinoise à la psychanalyse ?)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lacan Seminar Zürich, Sep 2008, Zürich, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01389976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le sujet mutique et la métaphore de la pierre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Métaphore et genre 2003-2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris Diderot Paris, GREJA GReJa Groupe de Recherches sur le Japon en sciences sociales et humaines, EA 335, Nov 2004, Paris, France. pp.83-106</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01389977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysants de la diaspora chinoise de Paris – Résultats, remarques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop “Discussions on Lacan’s Psychoanalytical Theories”《精神分析拉康理论演讲》</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Beijing University, Institute of Mental Health, Hospital N°6 北京大学第六医院精神卫生研究所, Oct 2008, Beijing, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01389205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Chinois ont-il méconnu le tragique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intervention au séminaire « La psychanalyse et le mal »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Le Cercle freudien, Nov 2008, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01389973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">拉康理论演变的主要阶段</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop : L’oeuvre de Lacan et sa relation avec son enseignement oral 拉康著作及拉康传授的口头教导</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Beijing University, Institute of Mental Health, Hospital N°6, 北京大学第六医院精神卫生研究所, Dec 2005, Beijing, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01389889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prendre la parole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autour du </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dit des Heike</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> : narration épique et théâtralité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris Diderot &amp; INALCO, Jun 2008, Paris, France. pp.173‑205</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01389213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">中国镜子中的拉康 Lacan in a Chinese Mirror</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Congress for Psychotherapy 2008 (WCP2008)《第五届世界心理治疗大会》</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Department of Psychology, Beijing University; China Association for Mental Health; Chinese Psychological Society, Oct 2008, Beijing, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01389200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">精神分析的中文翻译问题</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop : L’oeuvre de Lacan et sa relation avec son enseignement oral 拉康著作及拉康传授的口头教导</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Beijing University, Institute of Mental Health, Hospital N°6, 北京大学第六医院精神卫生研究所, Dec 2005, Beijing, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01389891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La résistance de la signification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intervention au séminaire « Les difficultés d’apprentissage »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Unité de Psychopathologie de l'Enfant et de l'Adolescent, Centre Hospitalier Sainte-Anne, Apr 2007, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01389975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le malentendu, comme de juste (contribution à partir de la Chine classique)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Guerre et paix des sexes. Femmes, hommes, sexes, genres : approches de la différence sexuelle (Université Européenne d’Eté)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris Diderot, École doctorale « Langue, Littérature, Image » ; Ministère de L’éducation nationale (DRIC), Sep 2006, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01389224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecriture ou langue graphique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La langue comment ça va ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Le Cercle freudien, Jun 2006, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01389397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D’une écriture d’où la langue serait absente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le geste comme parole : Trace, dessin, écriture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ateliers Claude Chassagny, Oct 2005, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01389402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle langue pour quel savoir ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude « Savoirs et Pratiques des Lettrés au Japon et en Chine »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris Diderot &amp; CRCAO, May 2005, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01389399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Sujet chinois dans la demande de la psychanalyse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Choix de la Chine actuelle : entre la tradition et l’Occident 《今日中国的选择：传统与西方》</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lyon, Ecole Normale Supérieure, LSH ; Institut d’Asie Orientale (UMR 5062) ; Laboratoire Les Discours du Politique en Europe (FRE 2683), Nov 2004, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01389230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment peut-on être romancier ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autour de Saikaku. Le roman en Chine et au Japon aux XVIIe et XVIIIe siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris Diderot ; CRCAO ; GReJa Groupe de Recherches sur le Japon en sciences sociales et humaines, Mar 2002, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01389405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur le mode de l'indirect : D'un art chinois de la lecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La sinologie selon François Jullien</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Charles-de-Gaulle-Lille 3, Sciences humaines, lettres et arts, DESS Asie du Sud-Est, May 2002, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01389970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’indirect comme source d’effet (la tradition chinoise)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Allusion en poésie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CRLMC Centre de Recherches sur les Littératures Modernes et Contemporaines, Université Blaise-Pascal, Département de Lettres, UFR Lettres, Langues et Sciences Humaines, Oct 2000, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01389408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les stratégies du romancier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Education et instruction en Chine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre d’Etudes Chinoises, INALCO, Jun 1999, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01389238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’expression du sentiment amoureux dans le récit en langue vulgaire à l’époque classique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intervention au séminaire 1998-1999 Sentiments et émotions en Chine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INALCO, Département Chine ; Dipartimento di Studi Asiatici, Istituto Universitario Orientale (Naples) et Istituto Italiano per l’Africa e l’Oriente (Rome), Mar 1999, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01389979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Langue et subjectivité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Littératures. Ecole des Hautes Etudes en Sciences Sociales (EHESS), 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00959413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (26)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IntraTexTT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Pons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02954429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">广东卫视《直播全球》采访：“中国传统文化面临失传或者式微的状况“</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01619064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">一個新研究方向：語內翻譯與中國古典小說文學創作的分析</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01567291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">法譯中國古典小說和戲曲在法國漢學歷史上的地位</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01567290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traduire le Pavillon de l'Ouest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01388252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Pavillon de l'ouest : entretien avec Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-José d'Hoop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01398547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">法國漢學的研究情形，從過去到現在</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01389422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">語言，痕跡，戀愛</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01388583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">伧父， 忤奴与粗心人</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01389442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La dynastie des Han</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01389892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">中国文学的域外视角</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01389428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">言语之戏</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01389437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">〈西廂記〉為何稱為〝天地妙文〞</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01389446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">中文助教的教學能力</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01389885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In Other Worlds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01389886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La résistance de la signification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01398306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">融入拉康论中的中国传统文化一瞥</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01389888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lexique français-chinois de psychanalyse, psychologie, psychiatrie, Jingshenfenxixue, xinlixue, jingshenbingxue Fa-Han duizhaobiao 精神分析學、心理學、精神病學法漢對照表</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01398635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">精神分析学术语汉译问题刍议</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01389966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le sujet chinois dans la demande de la psychanalyse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01398613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecriture ou langue graphique?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01397861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">中国文化与精神分析学 —— 其二</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01389968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">中国文化与精神分析学 —— 其一</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01389969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les conditions de l’écriture romanesque en Chine à l’âge des grands romans classiques (XVIe - XVIIIe s.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01389980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qin Shi huangdi, le Premier empereur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01389893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Chine 1000 ans av. J.-C.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01389894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cours (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecriture et oralité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Doctorat. France. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cel-01388650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représentations et imaginaire du suicide dans la Chine prémoderne (1)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Doctorat. France. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01518163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu sur : Ng Emily, &amp;lt;i&amp;gt;A time of lost gods: mediumship, madness, and the ghost after Mao&amp;lt;/i&amp;gt;, Oakland, University of California Press, 2020, 204 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03121849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IntraTexTT (Intralingual Textual Transformation Tool) Development of a Digital Text Comparison Tool for the Analysis of Rewriting and Intralingual Translation Processes in Pre-Modern Chinese Texts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01863346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le récit de rêve en Asie orientale : langues et genres, version intégrale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Durand-Dastès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02147258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId272"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+Rewriting and Intralingual Translation Processes in Pre-Modern Chinese Texts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EATS3 - The Third East Asian Translation Studies Conference - From the Local to the Global and Back: Translation as a Construction of Plural and Dialogic Identities of East Asia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ca’ Foscari University, Jun 2019, Venise, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02174259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classical Chinese Theatre for Different Times: French Translations and Retranslations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 4th International Eastern and Western Summit of Writers, Translators and Critics 第四届东方与西方国际作家、翻译家、评论家高峰论坛</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Guangxi University 广西大学, Dec 2019, Nanning 南宁, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02408624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intralingual Translation, Language Shifting, and Interpretation in East Asian Classical and Premodern Cultures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">UCL IAS/PSL Scripta Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IAS Institute for Advanced Studies, UCL University College London, Jan 2019, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01994467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diglossia and Intralingual Translation in Yuan and Ming Times: An Attempt at a Theoretical Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Association for Asian Studies Annual Conference AAS 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association for Asian Studies, USA, Mar 2018, Washington DC, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01758869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Language and discourse in the formation of late Ming and early Qing vernacular short story</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intralingual Translation, Diglossia, and the Rise of Vernaculars in East Asian Classical and Premodern Cultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ecole Pratique des Hautes Etudes ; CRCAO ; University of Milano-Bicocca, Jan 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01389378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diglossia and the Paradigm of Intralingual Translation in Premodern China (Keynote speech)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Middle and Mixed Arabic in the History of the Arabic Language and Today (Fifth International Symposium of the International Association for the Study of Middle and Mixed Arabic AIMA 5)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Strasbourg; International Association for the Study of Middle and Mixed Arabic; Association internationale pour l’étude du Moyen Arabe et des variétés mixtes de l’arabe, Mar 2017, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01494309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De quelques ombres de disparues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le féminin et le religieux — Journée d’étude en l’honneur de Brigitte Baptandier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris Ouest Nanterre ; Université Paris 8 ; CNRS, CEH, LESC, Jun 2016, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01389361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diglossia, rewriting, and literary creation in premodern China</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire /Seminar "Diglossie, traduction intralinguale, réécriture, commentaire" / "Diglossia, intralingual translation, rewriting, and commentary"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01518157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’interprétation textuelle à la fondation du roman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hiéroglossie II — Les Textes fondateurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Collège de France, Jul 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01393063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Translate to Educate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd East Asian Translation Studies Conference (EATS 2)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Meiji University, Jul 2016, Tôkyô, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01389369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intralingual Translation, Diglossia, and the Rise of Vernaculars in East Asian Classical and Premodern Cultures (1/2)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 8th EST Congress: Translation Studies: Moving Boundaries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EST European Society for Translation Studies &amp; Aarhus University, Sep 2016, Aarhus, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01389372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Diglossic Culture of Premodern China and the Paradigm of Translation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Keynote speech at the conference “Current Trends in Translation &amp; Intercultural Studies — The Fourth Asia-Pacific Forum on Translation and Intercultural Studies”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Durham University, Oct 2015, Durham, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01388165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">This Fearful Object of Desire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Association for Asian Studies (AAS) 2015 Annual Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The Association for Asian Studies (AAS), Mar 2015, Chicago, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01388226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traduction intralinguale et culture vernaculaire dans la Chine classique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche et Traduction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Renmin, Institut des langues étrangères, &amp; CRCAO, Oct 2015, Beijing, Chine</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01388184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traduire l’inédit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réflexion sur les modèles de la poésie chinoise – Expériences de l’anthologie » 詩歌史·詩歌選·詩歌的經典化 </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre de recherche de la poésie chinoise, Université normale de la Capitale (Beijing) 首都師範大學中國詩歌研究中心 &amp; Collège de France, Oct 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01388194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self as Other</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intercultural Communication Between China And the Rest of the World: Beyond (Reverse) Essentialism and Culturalism? 中国与外部世界间的 跨文化交流: 超越 (反向)本质主义和文化主?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Helsinki, Jun 2014, Helsinki, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01388620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redefining Posterity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The First East-Asian Translation Studies Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of East Anglia, Faculty of Arts and Humanities, Jun 2014, Norwich, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01388619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Writing as Commentary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Intralingual Translation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bogazici University (Université du Bosphore), Faculty Of Arts And Sciences, Department Of Translation And Interpreting Studies, Nov 2014, Istanbul, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01388567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">一個女人肖像的演變 ——— 從元稹的鶯鶯到金聖嘆的鶯鶯</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">第十一屆唐代文化國際學術研討會 — The Eleventh International Academic Conference for Cultures of the Tang Dynasty</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The Graduate Institute of History and the Department of History of the Chinese Culture University中國文化大學史學研究所暨史學係 — The Chinese Society of Tang Studies中國唐代學會, Jun 2014, Taibei, Taiwan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01388596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le bon lecteur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intervention au séminaire « Antiquité au présent »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris Diderot, Ecole doctorale n° 131, CERILAC, Feb 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01389971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expression amoureuse dans les chansons et le théâtre des Yuan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude « Les voix de l’amour dans la poésie chinoise »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFEC Association Française d’Etudes Chinoises ; Collège de France, Mar 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01389352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le bon lecteur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pragmatique du commentaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universite Paris-Ouest Nanterre, Universite Paris III, Institut National d'Histoire de l'Art, Sep 2013, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01388629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fragments du message amoureux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecrire en images : les rébus dans les civilisations de l’écriture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris Diderot, UFRs LAC, LCAO ; laboratoires CERILAC, CRCAO, May 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01388792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dying together</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th EACS Congress (European Association Chinese for Studies)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INALCO &amp; Université Paris Diderot, Sep 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01388640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poésies et chansons de l'époque mongole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude « Journée de la poésie chinoise »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Denis Diderot &amp; CRCAO, Jun 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01389391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'enfermement linguistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De Wenzhou à Paris. Plurilinguisme et prise en charge pédopsychiatrique en situation de migration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 11e secteur de psychiatrie infanto-juvénile de l’EPS Maison Blanche &amp; INALCO, Jun 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01389387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur quelques signifiants intraduisibles dans la cure analytique chinoise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3e Congrès d'Espace analytique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Espace analytique, Sep 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01389380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poésie et théâtre sous la dynastie des Yuan (XIIIe-XIVe s.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Printemps des poètes 2011 : D’infinis paysages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris Diderot, Apr 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01389394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Literature as translation within the same language</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Literature and Translation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Monash University, The Literature Research Unit, The Australasian Association for Literature (AAL), The Australian Association for Literary Translation (AALITRA), Jul 2011, Melbourne, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01388836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Re-enchanting The Psyche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interculturalité et discours philosophique, rétrospectives et perspectives - ISCP International Society for Chinese Philosophy, 17th Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISCP International Society for Chinese Philosophy &amp; EHESS Ecole des hautes études en sciences sociales, Jul 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01388852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tradition’ vs./ psych.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">French American Conversations on Psychoanalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Chicago, Oct 2011, Chicago, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01388844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Néologismes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intervention au séminaire séminaire 2009-2010 « La Traduction »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris Diderot Paris 7, ED 131 Ecole doctorale Langue, littérature, image, civilisations et sciences humaines (domaines francophone, anglophone et d'Asie orientale), Mar 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01389972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shifting Practices as an Effect of Shifting Language</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Shifting Paradigms: How Translation Transforms the Humanities (Paradigmes en mutation : Du rôle transformateur de la traduction pour les sciences humaines)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Illinois at Urbana-Champaign, Oct 2010, Urbana, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01388889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Chine des psychanalystes français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assises des études chinoises — La sinologie introuvable ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFEC Association française d’études chinoises, Nov 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01388898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">精神分析的中文翻译问题</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop : L’oeuvre de Lacan et sa relation avec son enseignement oral 拉康著作及拉康传授的口头教导</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Beijing University, Institute of Mental Health, Hospital N°6, 北京大学第六医院精神卫生研究所, Dec 2005, Beijing, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01389891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysants de la diaspora chinoise de Paris – Résultats, remarques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop “Discussions on Lacan’s Psychoanalytical Theories”《精神分析拉康理论演讲》</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Beijing University, Institute of Mental Health, Hospital N°6 北京大学第六医院精神卫生研究所, Oct 2008, Beijing, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01389205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Chinois ont-il méconnu le tragique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intervention au séminaire « La psychanalyse et le mal »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Le Cercle freudien, Nov 2008, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01389973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Präsenz und Ausstreichung</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop Was gehen die chinesischen Zeichen die Psychoanalyse an? (Qu’apprend l’écriture chinoise à la psychanalyse ?)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lacan Seminar Zürich, Sep 2008, Zürich, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01389976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le sujet mutique et la métaphore de la pierre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Métaphore et genre 2003-2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris Diderot Paris, GREJA GReJa Groupe de Recherches sur le Japon en sciences sociales et humaines, EA 335, Nov 2004, Paris, France. pp.83-106</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01389977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">拉康理论演变的主要阶段</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop : L’oeuvre de Lacan et sa relation avec son enseignement oral 拉康著作及拉康传授的口头教导</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Beijing University, Institute of Mental Health, Hospital N°6, 北京大学第六医院精神卫生研究所, Dec 2005, Beijing, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01389889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prendre la parole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autour du </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dit des Heike</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> : narration épique et théâtralité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris Diderot &amp; INALCO, Jun 2008, Paris, France. pp.173‑205</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01389213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">中国镜子中的拉康 Lacan in a Chinese Mirror</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Congress for Psychotherapy 2008 (WCP2008)《第五届世界心理治疗大会》</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Department of Psychology, Beijing University; China Association for Mental Health; Chinese Psychological Society, Oct 2008, Beijing, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01389200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La résistance de la signification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intervention au séminaire « Les difficultés d’apprentissage »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Unité de Psychopathologie de l'Enfant et de l'Adolescent, Centre Hospitalier Sainte-Anne, Apr 2007, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01389975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le malentendu, comme de juste (contribution à partir de la Chine classique)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Guerre et paix des sexes. Femmes, hommes, sexes, genres : approches de la différence sexuelle (Université Européenne d’Eté)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris Diderot, École doctorale « Langue, Littérature, Image » ; Ministère de L’éducation nationale (DRIC), Sep 2006, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01389224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecriture ou langue graphique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La langue comment ça va ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Le Cercle freudien, Jun 2006, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01389397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle langue pour quel savoir ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude « Savoirs et Pratiques des Lettrés au Japon et en Chine »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris Diderot &amp; CRCAO, May 2005, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01389399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D’une écriture d’où la langue serait absente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le geste comme parole : Trace, dessin, écriture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ateliers Claude Chassagny, Oct 2005, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01389402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Sujet chinois dans la demande de la psychanalyse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Choix de la Chine actuelle : entre la tradition et l’Occident 《今日中国的选择：传统与西方》</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lyon, Ecole Normale Supérieure, LSH ; Institut d’Asie Orientale (UMR 5062) ; Laboratoire Les Discours du Politique en Europe (FRE 2683), Nov 2004, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01389230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur le mode de l'indirect : D'un art chinois de la lecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La sinologie selon François Jullien</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Charles-de-Gaulle-Lille 3, Sciences humaines, lettres et arts, DESS Asie du Sud-Est, May 2002, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01389970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment peut-on être romancier ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autour de Saikaku. Le roman en Chine et au Japon aux XVIIe et XVIIIe siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris Diderot ; CRCAO ; GReJa Groupe de Recherches sur le Japon en sciences sociales et humaines, Mar 2002, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01389405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’indirect comme source d’effet (la tradition chinoise)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Allusion en poésie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CRLMC Centre de Recherches sur les Littératures Modernes et Contemporaines, Université Blaise-Pascal, Département de Lettres, UFR Lettres, Langues et Sciences Humaines, Oct 2000, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01389408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’expression du sentiment amoureux dans le récit en langue vulgaire à l’époque classique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intervention au séminaire 1998-1999 Sentiments et émotions en Chine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INALCO, Département Chine ; Dipartimento di Studi Asiatici, Istituto Universitario Orientale (Naples) et Istituto Italiano per l’Africa e l’Oriente (Rome), Mar 1999, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01389979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les stratégies du romancier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Education et instruction en Chine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre d’Etudes Chinoises, INALCO, Jun 1999, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01389238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Langue et subjectivité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Littératures. Ecole des Hautes Etudes en Sciences Sociales (EHESS), 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00959413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (26)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IntraTexTT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Pons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02954429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">法譯中國古典小說和戲曲在法國漢學歷史上的地位</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01567290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">广东卫视《直播全球》采访：“中国传统文化面临失传或者式微的状况“</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01619064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">一個新研究方向：語內翻譯與中國古典小說文學創作的分析</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01567291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traduire le Pavillon de l'Ouest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01388252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Pavillon de l'ouest : entretien avec Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-José d'Hoop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01398547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">法國漢學的研究情形，從過去到現在</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01389422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">語言，痕跡，戀愛</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01388583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">〈西廂記〉為何稱為〝天地妙文〞</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01389446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">言语之戏</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01389437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">伧父， 忤奴与粗心人</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01389442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La dynastie des Han</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01389892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">中国文学的域外视角</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01389428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In Other Worlds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01389886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">中文助教的教學能力</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01389885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">融入拉康论中的中国传统文化一瞥</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01389888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La résistance de la signification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01398306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lexique français-chinois de psychanalyse, psychologie, psychiatrie, Jingshenfenxixue, xinlixue, jingshenbingxue Fa-Han duizhaobiao 精神分析學、心理學、精神病學法漢對照表</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01398635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">精神分析学术语汉译问题刍议</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01389966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le sujet chinois dans la demande de la psychanalyse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01398613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecriture ou langue graphique?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01397861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">中国文化与精神分析学 —— 其一</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01389969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">中国文化与精神分析学 —— 其二</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01389968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les conditions de l’écriture romanesque en Chine à l’âge des grands romans classiques (XVIe - XVIIIe s.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01389980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qin Shi huangdi, le Premier empereur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01389893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Chine 1000 ans av. J.-C.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01389894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cours (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecriture et oralité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Doctorat. France. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cel-01388650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représentations et imaginaire du suicide dans la Chine prémoderne (1)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Doctorat. France. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01518163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu sur : Ng Emily, &amp;lt;i&amp;gt;A time of lost gods: mediumship, madness, and the ghost after Mao&amp;lt;/i&amp;gt;, Oakland, University of California Press, 2020, 204 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03121849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IntraTexTT (Intralingual Textual Transformation Tool) Development of a Digital Text Comparison Tool for the Analysis of Rewriting and Intralingual Translation Processes in Pre-Modern Chinese Texts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01863346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le récit de rêve en Asie orientale : langues et genres, version intégrale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Durand-Dastès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02147258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId272"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -110,51 +110,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="FAC62CBC"/>
+    <w:nsid w:val="4FD2EDB1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -258,51 +258,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="3813F60A"/>
+    <w:nsid w:val="706DD860"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -406,51 +406,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="97A7BF89"/>
+    <w:nsid w:val="44E58BEB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -554,51 +554,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="52ACA221"/>
+    <w:nsid w:val="F278D008"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -794,51 +794,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/rainier-lanselle" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/05221401X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ephe.fr/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.crcao.fr/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.crcao.fr/les-editions/presentation/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bit.ly/45PSMY8" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394281v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#23526;&#29995; &#29579;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rainier Lanselle" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390244v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Caz&#233;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00986140v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Graziani" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/extremeorient/202" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/extremeorient.202" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398683v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pu Songling" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394282v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lacan" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390257v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; L&#233;vy" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Cartier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hing-Ho Chan" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390249v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Feuillas" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528232v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cairn.info/le-sujet-derriere-la-muraille--9782749203317.htm" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390251v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398577v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anon. Anon." TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398488v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anon. [zhuoyuanting Zhuren &#37196;&#20803;&#20141;&#20027;&#20154;]" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398671v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390256v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398593v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398580v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05024429v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13muf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639431v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11z7x" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04630298v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11t4s" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505619v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Du &#26460; Lei &#30922;" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366565v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25365/jeacs.2023.4.lanselle" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991728v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142896v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ashp.6549" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05119988v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282853v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ashp.5710" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925851v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25365/jeacs.2022.3.lanselle" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03719228v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ideo.2349" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03665800v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhang &#24352; Qiang &#34103;" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19326/j.cnki.2095-9257.2022.01.005" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03264218v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ashp.4848" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088081v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23306343.2020.1824755" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969944v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ashp.3963" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870538v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891060v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01996484v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/extremeorient.1150" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01996502v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Durand-Dast&#232;s" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01654675v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01654450v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/15685322-10345P09" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397695v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567283v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398648v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00961529v2" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00959418v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00961574v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00961549v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01383848v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397703v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397707v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394341v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398656v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Cincotta" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397729v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Widmer" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398637v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398658v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398663v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394322v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leneide Duarte-Plon" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398701v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398305v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398647v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397881v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398661v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398666v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397873v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandor Ferenczi" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398303v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398597v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398309v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398602v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398301v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398591v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397706v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397701v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397690v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397698v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397688v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05126914v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Bruneton" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dunod.com/lettres-et-arts/hanmun-manuel-chinois-classique-lecture-sino-coreenne" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03770557v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463540v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lesbelleslettres.com/livre/4183-dictionnaire-biographique-du-haut-moyen-age-chinois" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463542v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463543v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463546v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567284v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01459387v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Poncharal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397771v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00959489v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397926v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00959509v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00959518v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398616v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398543v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398633v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397856v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397734v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394071v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394319v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397591v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398673v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394968v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397642v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398680v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397726v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398678v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398643v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398702v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398686v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397871v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398641v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398652v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397928v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398645v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398691v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397925v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398703v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397870v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394327v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398687v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398640v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394959v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397869v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394355v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bao &#24178;&#23542; Gan" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394311v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394312v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394309v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018515v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881342v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742760v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799086v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451594v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04325993v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03689278v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03626076v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03254680v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408624v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02174259v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150205v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01994467v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01758869v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01494309v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389378v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01518157v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393063v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389369v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389372v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389361v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388226v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388194v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388184v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388165v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388567v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388620v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388619v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388596v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389352v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389971v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388629v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389387v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389391v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388792v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388640v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389380v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388852v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388844v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388836v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389394v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389972v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388889v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388898v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389976v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389977v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389205v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389973v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389889v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389213v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389200v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389891v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389975v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389224v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389397v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389402v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389399v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389230v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389405v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389970v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389408v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389238v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389979v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00959413v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02954429v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pons" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01619064v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567291v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567290v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388252v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398547v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; d'Hoop" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389422v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388583v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389442v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389892v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389428v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389437v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389446v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389885v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389886v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398306v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389888v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398635v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389966v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398613v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397861v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389968v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389969v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389980v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389893v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389894v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cel-01388650v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01518163v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03121849v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863346v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02147258v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/rainier-lanselle" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/05221401X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ephe.fr/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.crcao.fr/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.crcao.fr/les-editions/presentation/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bit.ly/45PSMY8" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394281v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#23526;&#29995; &#29579;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rainier Lanselle" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390244v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Caz&#233;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00986140v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Graziani" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/extremeorient/202" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/extremeorient.202" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394282v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lacan" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398683v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pu Songling" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390257v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; L&#233;vy" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Cartier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hing-Ho Chan" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528232v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cairn.info/le-sujet-derriere-la-muraille--9782749203317.htm" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390249v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Feuillas" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390251v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398577v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anon. Anon." TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398488v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anon. [zhuoyuanting Zhuren &#37196;&#20803;&#20141;&#20027;&#20154;]" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398671v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398593v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390256v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398580v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05024429v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13muf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04630298v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11t4s" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639431v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11z7x" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366565v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25365/jeacs.2023.4.lanselle" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505619v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Du &#26460; Lei &#30922;" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991728v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142896v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ashp.6549" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03665800v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhang &#24352; Qiang &#34103;" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19326/j.cnki.2095-9257.2022.01.005" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05119988v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282853v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ashp.5710" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925851v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25365/jeacs.2022.3.lanselle" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03719228v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ideo.2349" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03264218v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ashp.4848" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088081v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23306343.2020.1824755" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969944v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ashp.3963" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891060v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870538v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01996484v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/extremeorient.1150" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01996502v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Durand-Dast&#232;s" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01654450v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/15685322-10345P09" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01654675v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397695v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567283v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398648v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00961529v2" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00959418v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00961574v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00961549v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01383848v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397707v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397703v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394341v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398656v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Cincotta" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397729v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Widmer" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398637v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398658v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398663v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398661v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398666v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394322v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leneide Duarte-Plon" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398701v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398305v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398647v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397881v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398303v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397873v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandor Ferenczi" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398602v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398597v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398309v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398301v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398591v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397698v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397688v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397706v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397701v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397690v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05126914v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Bruneton" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dunod.com/lettres-et-arts/hanmun-manuel-chinois-classique-lecture-sino-coreenne" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03770557v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463540v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lesbelleslettres.com/livre/4183-dictionnaire-biographique-du-haut-moyen-age-chinois" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463542v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463543v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463546v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567284v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01459387v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Poncharal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397771v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397926v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00959489v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00959509v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398616v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00959518v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398543v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398633v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397856v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394319v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397734v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394071v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398673v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397591v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394968v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397642v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398680v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397726v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398702v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397928v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398645v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398686v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397871v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398641v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398652v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398678v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398643v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398691v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397925v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398703v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397870v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394327v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398687v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398640v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394959v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397869v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394355v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bao &#24178;&#23542; Gan" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394309v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394311v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394312v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881342v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018515v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742760v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799086v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451594v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04325993v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03626076v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03689278v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03254680v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150205v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02174259v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408624v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01994467v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01758869v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389378v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01494309v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389361v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01518157v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393063v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389369v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389372v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388165v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388226v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388184v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388194v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388620v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388619v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388567v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388596v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389971v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389352v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388629v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388792v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388640v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389391v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389387v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389380v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389394v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388836v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388852v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388844v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389972v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388889v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388898v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389891v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389205v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389973v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389976v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389977v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389889v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389213v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389200v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389975v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389224v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389397v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389399v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389402v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389230v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389970v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389405v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389408v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389979v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389238v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00959413v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02954429v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pons" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567290v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01619064v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567291v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388252v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398547v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; d'Hoop" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389422v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388583v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389446v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389437v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389442v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389892v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389428v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389886v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389885v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389888v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398306v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398635v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389966v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398613v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397861v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389969v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389968v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389980v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389893v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389894v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cel-01388650v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01518163v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03121849v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863346v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02147258v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>