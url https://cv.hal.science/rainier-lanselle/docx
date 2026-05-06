--- v1 (2026-04-15)
+++ v2 (2026-05-06)
@@ -2,54 +2,54 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:133.33333333333px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Rainier Lanselle </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">RAINIER LANSELLE 藍碁Directeur d'études&amp;quot;Histoire et philologie de la Chine classique&amp;quot;École Pratique des Hautes Études - EPHE-PSLSection des Sciences historiques et philologiques</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">rainier-lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">05221401X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Situation actuelle</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Directeur d’études à l’EPHE-PSL</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecole Pratique des Hautes Etudes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IVe Section, Sciences Historiques et Philologiques</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Direction d’études &amp;quot;Histoire et philologie de la Chine classique&amp;quot;</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">EPHE</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Les Patios Saint Jacques</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">4-14 rue Ferrus</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">75014 Paris - FRANCE</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Directeur de l’École doctorale ED 472, École pratique des hautes études EPHE-PSL et École nationale des chartes ENC-PSL</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Membre du CRCAO, ancien directeur adjoint (2014-2016) et ancien directeur (2017-2018)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Centre de Recherche sur les Civilisations de l’Asie Orientale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CRCAO - UMR 8155</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">C/o Instituts d’Extrême-Orient</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Collège de France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">52 rue du Cardinal Lemoine</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">75005 Paris - FRANCE</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Directeur de la collection “</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Civilisations de l’Asie orientale</w:t></w:r></w:hyperlink><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">”, Institut des civilisations du Collège de France, portail OpenEdition Books</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mail</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">rainier.lanselle [a] ephe.psl.edu</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Résumé synthétique</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="346099"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">Thèmes de recherche</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Littérature de fiction des Yuan aux Qing (XIII°-XVIII° s) : théâtre, conte, roman</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Expression de la subjectivité dans la littérature de fiction des Yuan aux Qing</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Langue et discours dans la littérature de fiction et la critique littéraire de la Chine prémoderne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Psychanalyse et impact sur la subjectivité de transition chinoise vers la modernité</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Langue, traduction et études sur la traduction</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Traduction intralinguale, diglossie, réécriture, commentaire</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Imaginaire du suicide dans la période prémoderne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Théâtre, conte, roman dans l’écriture et la réécriture de l'histoire au cours de la transition dynastique Ming-Qing</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Littérature vernaculaire d’actualité (roman, théâtre) au XVIIe siècle 明清時事小說/戲曲</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Principales orientations</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Mon travail de recherche est centré sur l’histoire et les problématiques de la littérature chinoise classique, spécifiquement la littérature d’imagination et de récit du classicisme tardif (dynasties Yuan, Ming et début Qing, XIIIe-XVIIIe siècles), en langue vulgaire et en langue classique : roman, conte, théâtre, recueils de récits, poésies lyrique et narrative. Dans ce domaine, j’ai effectué des travaux d’érudition, tels qu’inventaires descriptifs de sources romanesques (conte du genre </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">huaben</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> 話本, autour du XVIIesiècle), ou de recherches bibliographiques d’édition rares (au Japon et en France). L’analyse des sources et des procédés de réécriture dans le contexte de la diglossie chinoise entre langue classique et langue vernaculaire constitue l’un de mes principaux centres d’intérêt.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· A mon activité de recherche s’est ajouté la publication de traductions savantes concernant le conte en langue vulgaire, le théâtre, ainsi que la poésie. Parmi ces traductions : les </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spectacles curieux d’aujourd’hui et d’autrefois</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jingu qiguan</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ca. 1640), dans la Bibliothèque de la Pléiade ; </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Pavillon de l’oues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">t (</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Xixiang ji</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ca. 1300) ; la partie « Dynastie des Yuan (1271-1368) » dans l’</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthologie de la poésie chinoise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bibliothèque de la Pléiade. Je prépare actuellement la traduction annotée de la pièce de Kong Shangren (1648-1718), </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Eventail aux fleurs de pêchers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Taohua shan</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· A travers la littérature de récit, l’un de mes axes de recherche a trait à l’exploration des formes d’expression de la subjectivité, que ceci concerne les discours amoureux ou bien les procédés par lesquels un même thème sert des objectifs discursifs différents selon le genre littéraire dans lequel il est vectorisé (en chinois classique ou vernaculaire, en vers ou en prose, sous différents genres, tels que conte, roman ou théâtre). Dans cette optique, j’ai fait usage de moyens d’analyse issus de la psychanalyse (rapport entre subjectivité et langue) et du domaine des études de la traduction — le concept de traduction intralinguale me servant pour appréhender des mécanismes de réécriture entre des états différents de la langue chinoise ou entre des genres divers.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Je me suis également intéressé aux enjeux de la traduction interlinguale (problèmes liés à la traduction des concepts modernes entre le chinois et d’autres langues), ainsi qu’à des thématiques interculturelles, notamment autour des questions de subjectivité (compatibilités de l’héritage culturel chinois avec des concepts issus des psychologies occidentales). Ceci m’a amené à m’intéresser aux questions d’impacts sur la subjectivité de la transition chinoise vers la modernité occidentalisée, notamment autour des écrits du courant contemporain de la « psychologie indigène » (bentu xinlixue 本土心理學).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Tout en assumant la direction d’un important laboratoire, j’ai poursuivi ces dernières années des recherches dans le cadre de ma direction d’études à l’Ecole pratique des hautes études. Au cours des trois années universitaires 2015-2016, 2016-2017 et 2017-2018, j’ai consacré ma conférence hebdomadaire aux représentations et à l’imaginaire du suicide dans la Chine prémoderne (Song-Yuan-Ming-Qing). J’ai particulièrement exploré les procédés de réécriture de certains récits et thèmes narratifs, et la manière dont ils ont été réinterprétés et traduits (y compris à travers des procédés de traduction intralinguale) en passant d’un genre à l’autre (récits en langue classiques issus de traditions historiques, de mirabilia </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">[zhiguai]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, de recueils de notes diverses </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">[biji]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> ; contes en langue vulgaire </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">[huaben]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> ; pièces de théâtre de divers genres…).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">·  A partir de l’année universitaire 2018-2019, je me suis engagé pour plusieurs années dans un cycle d’enseignement où ma conférence hebdomadaire est consacrée à la réécriture théâtrale et romanesque de l’histoire de la transition Ming-Qing. Le premier volet triennal de ce cycle (2018-2019 / 2019-2020 / 2020-2021) a été consacré à la manière de réécrire l’histoire contemporaine à travers le théâtre : cette recherche et cet enseignement ont été centrés sur </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Eventail aux fleurs de pêchers (Taohua shan</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> 桃花扇*)* de Kong Shangren 孔尚任 (1648-1718). Le second volet, débutant en 2021-2022, est consacré à l’étude d’autres œuvres de fiction rendant compte ou témoignant du déclin et de la chute des Ming, et de la transition dynastique — un thème majeur de la littérature chinoise au XVIIe siècle..</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading5"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Actuellement, mes  principaux chantiers sont :</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading6"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">A titre collectif</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Un projet international autour des notions de traduction intralinguale, de réécriture et de partage du savoir dans les cultures vernaculaires, intitulé “Everyday Archives — Vernacular Literature and the Spread of Knowledge in Early Modern China”, avec pour finalité la publication d’un volume collectif.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading6"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">A titre individuel</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">La préparation d’une monographie sur les représentations et l’imaginaire du suicide dans la Chine des XIIIe-XVIIIe siècles. En explorant certains thèmes ou séquences récurrents relatifs au suicide, dans les littératures d’imagination principalement, il s’agira de mieux comprendre l’imaginaire du discours suicidaire, thème littéraire majeur de la période prémoderne, et plus généralement révélateur d’un discours contemporain sur la subjectivité. Cet axe de recherche est lié à ma conférence hebdomadaire à l’EPHE-PSL au cours des années 2015-2018.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">La traduction intégrale annotée de </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Éventail aux fleurs de pêcher</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Taohua shan</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">桃花扇) de Kong Shangren孔尚任 (1648-1718). Il s’agira de la première traduction française de cette œuvre majeure du théâtre-opéra chinois. Cet axe est lié à la conférence hebdomadaire à l’EPHE-PSL effectuée au cours des années 2018-2021.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">La préparation d'une monographie sur les littératures d'actualité dans la Chine du XVIIe siècle, sur la base de mon enseignement en cours à l'EPHE-PSL.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Enseignements actuels (2025-2026)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Conférence hebdomadaire à l’EPHE, direction d'études </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">“Histoire et philologie de la Chine classique”</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le déclin et la chute des Ming dans la littérature de fiction du XVIIe siècle (5) : Les Ming du Sud</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Romans d’actualité : culture vernaculaire et narration des événements contemporains  2. Écritures et réécritures du récit historique d’actualité : lecture de textes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poursuite du travail engagé en années 1, 2, 3 et 4 (2021-2022, 2022-2023, 2023-2024, 2024-2025) autour des narrations de fictions historiques en langue vulgaire sur les événements des derniers règnes des Ming (1620-1644). Nous poursuivons l’exploration des romans d’actualité (shishi xiaoshuo) autour des événements liés au règne de Hongguang (1644-1645), premier empereur des Ming du Sud (Nan Ming), à Nankin, alors que les Mandchous poursuivent leur conquête de la Chine. Du 12 novembre 2025 au 21 janvier 2026. EPHE, site Sorbonne, Salle D054.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les enseignements ont lieu en Sorbonne</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading5"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cliquer ici pour le CV d'activités complet hors publications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Pavillon de l'ouest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">實甫 王</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rainier Lanselle. Les Belles Lettres, pp.LXXXII + 406, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01394281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Translation in an International Perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Cazé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rainier Lanselle; Antoine Cazé. Peter Lang, 2014, Translation in an International Perspective: Cultural Interaction and Disciplinary Transformation, 978-3-0343-1433-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01390244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extrême-Orient Extrême-Occident, Hors-série, Père institué, père questionné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Graziani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de Vincennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.350, 2012, 9782842923440. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/extremeorient.202⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00986140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Stade du miroir comme formateur de la fonction du Je</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lacan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Erik Porge; Rainier Lanselle; Qi Chong; a. Association Psychanalyse en Chine, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01394282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trois Contes étranges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pu Songling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rainier Lanselle. PUF, 120+22 p., 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01398683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inventaire analytique et critique du conte chinois en langue vulgaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Lévy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Cartier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hing-Ho Chan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">André Lévy; Michel Cartier; Chan Hingho; Rainier Lanselle; &amp; al. Collège de France, Institut des Hautes Etudes Chinoises, VIII-5, pp.320, 2006, Inventaire analytique et critique du conte chinois en langue vulgaire</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01390257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Sujet derrière la muraille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 9782749203317</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01528232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la difficulté de juger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Feuillas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rainier Lanselle; Stéphane Feuillas. Presses Universitaires de Vincennes, De la difficulté de juger – Quelques ressources du mode critique en Chine et au Viêt Nam (26), pp.192, 2004, Extrême-Orient Extrême-Occident, 2-84292-154-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01390249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du Pouvoir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rainier Lanselle. Presses Universitaires de France, 1, pp.390, 2003, Cahiers du Centre Marcel Granet, (Institut de la pensée contemporaine</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01390251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le poisson de jade et l'épingle au phénix. Conte chinois du XVIIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anon. Anon.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rainier Lanselle. Gallimard, pp.105, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01398577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le cheval de jade. Quatre contes chinois du XVIIe siècle (Zhao shi bei 照世盃)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anon. [zhuoyuanting Zhuren 酌元亭主人]</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rainier Lanselle. Philippe Picquier, 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01398488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectacles curieux d’aujourd’hui et d’autrefois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anon. Anon.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rainier Lanselle. Gallimard, LXI+2104 p., 1996</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01398671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le poisson de jade et l'épingle au phénix. Douze contes chinois du XVIIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rainier Lanselle. Gallimard, 457 p., 1991</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01398593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inventaire analytique et critique du conte chinois en langue vulgaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Lévy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Cartier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hing-Ho Chan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">André Lévy; Michel Cartier; Chan Hingho; Rainier Lanselle; &amp; al. Collège de France, Institut des Hautes Etudes Chinoises, VIII-4, pp.378, 1991, Inventaire analytique et critique du conte chinois en langue vulgaire</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01390256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le poisson de jade et l'épingle au phénix. Douze contes chinois du XVIIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rainier Lanselle. Gallimard, 457 p., 1987</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01398580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (56)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire et philologie de la Chine classique : Le déclin et la chute des Ming dans la littérature de fiction du XVIIe siècle (3). — I. Le récit vernaculaire et la transmission du savoir sur les événements contemporains : histoire littéraire, approches critiques (3). — II. Écritures et réécritures du récit historique d’actualité : étude des sources, lecture de textes (3)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annuaire de l’École pratique des hautes études. Section des sciences historiques et philologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 156 (2023-2024), pp.439-458. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/13muf⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05024429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire et philologie de la Chine classique : Le déclin et la chute des Ming dans la littérature de fiction du XVIIe siècle (2). I. Le récit vernaculaire et la transmission du savoir sur les événements contemporains : histoire littéraire, approches critiques (2). — II. Écritures et réécritures du récit historique d’actualité : étude des sources, lecture de textes (2).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annuaire de l’École pratique des hautes études. Section des sciences historiques et philologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 155, pp.440-451. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/11t4s⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04630298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un drame politique au XVIIe siècle. Li Yu 李玉, &amp;lt;i&amp;gt;Qingzhong pu&amp;lt;/i&amp;gt; 清忠譜 (Le chant des purs et des loyaux) : Traduction de la scène 6, « Ma xiang » 罵像 : « Insultes à la statue »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Impressions d'Extrême-Orient</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Hommage au Maître hétéroclite, En souvenir de Jacques Pimpaneau (1934-2021), 16, pp.25-44. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/11z7x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04639431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diglossia, Intralingual Translation, Rewriting: Towards a New Approach to the Analysis of the Relationship between Ming-Qing Vernacular Stories and their Classical Sources (2)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of the European Association for Chinese Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 4, pp.239-288. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.25365/jeacs.2023.4.lanselle⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04366565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhege yuwang de kepa duixiang — &amp;lt;i&amp;gt;Xixiang ji&amp;lt;/i&amp;gt; jingmeng xinshi 这个欲望的可怕对象 ——《西厢记》惊梦新释</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du 杜 Lei 磊</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zhongguo gudai xiaoshuo xiju yanjiu 中国古代小说戏剧研究 (Studies on Ancient Chinese Novel and Drama)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 19, pp.179-194</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04505619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu sur Ng Emily, A Time of Lost Gods: Mediumship, Madness, and the Ghost after Mao, Oakland, University of California Press, 2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers d'Extrême-Asie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 2021 (30), pp.430-436</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03991728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire et philologie de la Chine classique : Le déclin et la chute des Ming dans la littérature de fiction du XVIIe siècle (1). — I. Le récit vernaculaire et la transmission du savoir sur les événements contemporains : histoire littéraire, approches critiques (1). — II. Écritures et réécritures du récit historique d’actualité : étude des sources, lecture de textes (1)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annuaire de l’École pratique des hautes études. Section des sciences historiques et philologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 2021-2022 (154), pp.413-448. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/ashp.6549⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04142896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xixiang ji zai Faguo de yijie yu chuanbo 《西厢记》在法国的译介与传播</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhang 张 Qiang 蔷</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Guoji hanxue 国际汉学 International Sinology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 30 (1), pp.31-35. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.19326/j.cnki.2095-9257.2022.01.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03665800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alison Hardie, 2022, The Many Faces of Ruan Dacheng: Poet, Playwright, Politician in Seventeenth-Century China, Hong Kong University Press</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études Chinoises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 41-42 (1), pp.451-471</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05119988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire et philologie de la Chine classique : Fiction et réécriture de l'histoire sous les Ming et les Qing : autour de L'Eventail aux fleurs de pêcher. I. 1. Fictions historiques : textes, pratiques, enjeux (3). 2. Lecture du Taohua shan 桃花扇 de Kong Shangren 孔尚任 (1648-1718) (3)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annuaire de l’École pratique des hautes études. Section des sciences historiques et philologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 153, pp.427-471. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/ashp.5710⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02282853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diglossia, Intralingual Translation, Rewriting: Towards a New Approach to the Analysis of the Relationship between Ming-Qing Vernacular Stories and their Classical Sources (1)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of the European Association for Chinese Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 3, pp.207-262. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.25365/jeacs.2022.3.lanselle⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03925851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kong Shangren 孔尚任 (1648-1718), Taohua shan 桃花扇, L’Éventail aux fleurs de pêcher : Introduction ; Scène de prologue : Propos avant-coureur ;(先聲) ; Scène première : La séance de conteur (聽稗)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Impressions d'Extrême-Orient</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Hommage à André Lévy, 14, pp.290‑318. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/ideo.2349⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03719228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire et philologie de la Chine classique : Fiction et réécriture de l'histoire sous les Ming et les Qing : autour de L'Eventail aux fleurs de pêcher. I. 1. Fictions historiques : textes, pratiques, enjeux (2). 2. Lecture du Taohua shan 桃花扇 de Kong Shangren 孔尚任 (1648-1718) (2).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annuaire. EPHE, IVe section</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Annuaire : Résumés des conférences et travaux, 152e année, 2018-2019, Ecole pratique des hautes études, Section des sciences historiques et philologiques, 152, pp.411-447. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/ashp.4848⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03264218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classical Chinese theatre for different times: French translations and retranslations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Asia Pacific Translation &amp; Intercultural Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 7 (3), pp.310-328. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/23306343.2020.1824755⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03088081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire et philologie de la Chine classique : Fiction et réécriture de l'histoire sous les Ming et les Qing : autour de L'Eventail aux fleurs de pêcher. I. 1. Fictions historiques : textes, pratiques, enjeux (1). 2. Lecture du Taohua shan 桃花扇 de Kong Shangren 孔尚任 (1648-1718) (1).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annuaire. EPHE, IVe section</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Annuaire : Résumés des conférences et travaux, 151e année, 2018-2019, Ecole pratique des hautes études, Section des sciences historiques et philologiques, 151, pp.339-377. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/ashp.3963⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02969944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire et philologie de la Chine classique : 1. Représentations et imaginaire du suicide dans la Chine prémoderne (2); 2. Sources classiques des récits en langue vulgaire : entre traduction et réécriture (le cas des contes du genre huaben 話本, XVIIe siècle) (2)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annuaire de l'École pratique des hautes études (EPHE), Section des sciences historiques et philologiques. Résumés des conférences et travaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 149e année, pp.352-364</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01891060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">法譯中國古典小說和戲曲在法國漢學歷史上的地位</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">戲曲與俗文學研究 Xiqu yu suwenxue yanjiu (Research on Chinese Drama and Folk Literature)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 5, pp.1-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01870538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">This Fearful Object of Desire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Extrême-Orient Extrême-Occident</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Récits de rêve en Asie orientale — Dream Narratives in East Asia, 42, pp.205-237. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/extremeorient.1150⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01996484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le récit de rêve en Asie orientale : langues et genres (Introduction)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Durand-Dastès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Extrême-Orient Extrême-Occident</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Récits de rêve en Asie orientale — Dream Narratives in East Asia, 42, pp.6-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01996502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu sur Daria Berg (éd.), Women and the Literary World in Early Modern China, 1580-1700</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">T'oung Pao/通報 </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 103 (4-5), pp.485‑493. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/15685322-10345P09⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01654450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire et philologie de la Chine classique : 1. Représentations et imaginaire du suicide dans la Chine prémoderne (1); 2. Sources classiques des récits en langue vulgaire : entre traduction et réécriture (le cas des contes du genre huaben 話本, XVIIe siècle) (1)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annuaire de l'École pratique des hautes études (EPHE), Section des sciences historiques et philologiques. Résumés des conférences et travaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 148e année, pp.337-350</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01654675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu sur Jiang Tao et Philip J. Ivanhoe (2012), The reception and rendition of Freud in China: China’s Freudian slip</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études Chinoises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 34 (2), pp.312-319</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01397695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu sur Benjamin A. Elman (éd.) (2014), Rethinking East Asian languages, vernaculars, and literacies, 1000-1919</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études Chinoises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 35 (2), pp.178‑182</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01567283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Psychanalyse et culture en Chine (Interview avec Emmanuel Lincot)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monde chinois nouvelle Asie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 37, pp.150-156</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01398648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecriture du message amoureux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études Chinoises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 32 (2), pp.101-140</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00961529v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La marque du père</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Extrême-Orient Extrême-Occident</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Hors série : " Père institué, père questionné " / " The father in question ", pp.83‑112</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00959418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu sur Keith McMahon (2009). &amp;lt;i&amp;gt;Polygamy and Sublime Passion: Sexuality in China on the Verge of Modernity&amp;lt;/i&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études Chinoises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 29, pp.357‑362</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00961574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu sur &amp;lt;i&amp;gt;Wandering Spirits: Chen Shiyuan's Encyclopedia of Dreams&amp;lt;/i&amp;gt;. Translated and edited by Richard E. Strassberg (2008)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Ecole française d'Extrême-Orient</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 97-98, pp.459‑463</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00961549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Chine des psychanalystes français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études Chinoises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, hors-série : "Etudier et enseigner la Chine" (Actes choisis du colloque international "Assises des études chinoises. La sinologie introuvable ?", Paris, 13-14 nov. 2009), pp.314-324</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01383848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu sur Vincent Durand-Dastès (2008), La Conversion de l'Orient. Une pérégrination didactique de Bodhidharma dans un roman chinois du XVIIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études Chinoises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 28, pp.253-259</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01397707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu sur Philippe Porret (2008), La Chine de la psychanalyse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études Chinoises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 28, pp.337-342</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01397703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les limites de la métaphore architecturale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">D'A. D'architectures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, février 2008 (170), pp.50-51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01394341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quale posto per l’analista nella modernità cinese?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Cincotta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psiche Rivista di cultura psicoanalitica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, XVI (1, « Geografie della psicoanalisi », Milan, Il Saggiatore), pp.103-116</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01398656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Das chinesische Subjekt im Anspruch der Psychoanalyse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Widmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Riss, Zitschrift für Psychoanalyse. Freud - Lacan, Zürich</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 67 (3), pp.115-144</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01397729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“L’homme de bien ne sort pas de sa place”, Langue, discours et constitution des savoirs dans la Chine classique (Xe-XIXe s.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychanalyse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 3 (10), pp.107-32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01398637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle place pour l’analyste dans la modernité chinoise ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Essaim</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 19, pp.131-146</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01398658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Schrift oder graphische Sprache?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Widmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Riss, Zitschrift für Psychoanalyse. Freud - Lacan, Zürich</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 67 (3), pp.23-60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01398663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rétif de la Bretonne, ou La folie sous presse. (S’)écrire, (s’)inscrire, (s’)imprimer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Essaim</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 16 : "Des folies et des œuvres", pp.65-87</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01398661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“S’il meurt on perdra le document”. A propos de S21, La machine de mort Khmer rouge, film de Rithy Pann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Essaim</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 16 : "Des folies et des œuvres", pp.181-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01398666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A última muralha − A China se aproxima do divã</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leneide Duarte-Plon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mais, Folha de São Paulo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 07/05/2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01394322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuebo tingzhang zai Bejing 薛伯庭長在北京</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers pour une école, La Lettre lacanienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 13-14, pp.65-86</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01398701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La pierre et le jade. Sur un mythe chinois du langage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Essaim</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 17, pp.189-216</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01398305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N.d.I. (Notes de l’Interprète)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers pour une école, La Lettre lacanienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 13-14, pp.47-63</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01398647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Je pleure sur ce jade qu’on appelle pierre” – La voix de la plainte dans la tradition littéraire de la Chine classique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Figures de la psychanalyse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 14 (2), pp.205-221</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01397881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La part d’insaisissable. A propos de la place de la littérature chinoise classique en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Infini</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 90, pp.123-33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01398303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction à La question de l'analyse profane de S. Freud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandor Ferenczi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Essaim</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 15 (2), pp.175-180</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01397873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mots chinois de la psychanalyse. Premières observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Essaim</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 13 : "Horizons asiatiques de la psychanalyse", pp.63-103</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01398602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les grands romans en langue vulgaire de la Chine classique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Magazine littéraire (Le)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, mars 2004, pp.47-50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01398597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’autre comme “imbécile” : le système clos de la critique comme opération d’inclusion/exclusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Extrême-Orient Extrême-Occident</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 26, "De la difficulté de juger – Quelques ressources du mode critique en Chine et au Viêt Nam", pp.139-161</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01398309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“La fille est forte. Ne pas l’épouser.”, ou les inconforts du désir − Notes de lecture du Rêve du Pavillon rouge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers du Centre Marcel-Granet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 1 ("Du Pouvoir"), pp.151-193</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01398301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les concours mandarinaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pour la science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 242 (déc. 1997), pp.50-57</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01398591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu sur McMahon, Keith (1988), Causality and containment in seventeenth-century Chinese fiction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue bibliographique de sinologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1989, 7, pp.225-226</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01397698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu sur Andrew H. Plaks (1987), The four masterworks of the Ming novel: Ssu ta ch'i-shu [Si da qishu 四大奇書]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue bibliographique de sinologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1989, 7, pp.226-227</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01397688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu sur Robert E. Hegel & Richard C. Hessney (eds) (1985), Expressions of self in Chinese literature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue bibliographique de sinologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1989, 7, pp.199-201</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01397706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu sur Patrick Hanan (1988), The invention of Li Yu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue bibliographique de sinologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1989, 7, pp.224-225</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01397701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu sur Hou Hui 侯会 (1988), « Cong “zege” yi ci de yinxian kan bufen huaben xiaoshuo de chuangzuo niandai » 从‘则个’一词的隐现看部分话本小说的创作年代</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue bibliographique de sinologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1989, 7, pp.183</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01397690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (48)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Bruneton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Grand Manuel de chinois classique Hanmun</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.15-18, 2025, Grands Manuels de Langues, 978-2-200-63632-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05126914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De quelques ombres de disparues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gladys Chicharro; Stéphane Gros; Adeline Herrou; Aurélie Névot. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le féminin et le religieux. Mélanges offerts à Brigitte Baptandier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Asiathèque, pp.273-318, 2022, Empreintes chinoises</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03770557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cai Yan 蔡琰 (ca. 178-215/249) (Wenji 文姬)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">François Martin; Damien Chaussende. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire biographique du haut Moyen Age chinois</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Belles Lettres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.67‑68, 2020, 978-2-251-45063-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02463540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pan Ni 潘尼 (ca. 250-311 (Zhengshu 正叔)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">François Martin; Damien Chaussende. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire biographique du haut Moyen Age chinois</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Belles Lettres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.362, 2020, 978-2-251-45063-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02463542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shen Jiong 沈炯 (503-561) (Chuming 初明)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">François Martin; Damien Chaussende. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire biographique du haut Moyen Age chinois</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Belles Lettres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.400, 2020, 978-2-251-45063-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02463543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xie Lingyun 謝靈運 (385-433) (duc de Kangle 康樂公)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">François Martin; Damien Chaussende. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire biographique du haut Moyen Age chinois</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Belles Lettres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.535-538, 2020, 978-2-251-45063-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02463546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self as Other</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fred Dervin; Régis Machart. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intercultural Communication with China: Beyond (Reverse) Essentialism and Culturalism?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.41‑58, 2017, 978-981-10-4014-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01567284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la fiction à la non-fiction : traduire les textes de sciences humaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Poncharal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Translation in an International Perspective - Cultural Interaction and Disciplinary Transformation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01459387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynastie des Yuan (Mongols, 1279-1368)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rémi Mathieu. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthologie de la poésie chinoise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Gallimard, pp.761-875 et 1392-1422, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01397771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction (Bilingue français-anglais, Bilingual French-English)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Cazé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Antoine Cazé; Rainier Lanselle. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Translation in an International Perspective: Cultural Interaction and Disciplinary Transformation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Lang, pp.7-19, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01397926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shifting Practices as an Effect of Shifting Language: The Case of the Acclimatation of the Psychoanalytical Discourse into Chinese</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Antoine Cazé; Rainier Lanselle. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Translation in an International Perspective: Cultural Interaction and Disciplinary Transformation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Lang, pp.131‑147, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00959489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prendre la parole : Le théâtre du Bord de l'eau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Claire-Akiko Brisset; Arnaud Brotons; Daniel Struve. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De l'épopée au Japon : Narration épique et théâtralité dans le Dit des Heike</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Riveneuve, pp.173‑205, 2011, Actes académiques - Série japonaise</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00959509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le sujet chinois dans la demande de la psychanalyse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Frédéric Wang. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le choix de la Chine d'aujourd'hui, entre la Tradition et l’Occident</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Les Indes Savantes, pp.17-37, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01398616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle langue pour quel savoir ? A propos de la prédominance de la culture lettrée en Chine dans la période postérieure aux Song</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Annick Horiuchi; Daniel Struve. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratiques lettrées au Japon et en Chine, XVIIe-XIXe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Les Indes Savantes, Université Paris-Diderot, pp.11‑43, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00959518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le malentendu, comme de juste (Contribution à partir de la Chine classique)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Julia Kristeva. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Guerre et paix des sexes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hachette, pp.73-80, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01398543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le sujet mutique et la métaphore de la pierre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cécile Sakai; Daniel Struve. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regards sur la métaphore, entre Orient et Occident</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Picquier, pp.83-106, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01398633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecriture ou langue graphique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Patrick Bellamich. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La langue comment ça va ? Langue et psychanalyse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elema, pp.123-154, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01397856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">12 Notices du Wushengxi yiji 無聲戲一集 (1654-1655, par Li Yu 李漁, 1611-1680) (12 chapitres, complet)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">André Lévy; Michel Cartier; Rainier Lanselle; Chan Hing-ho; et al. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inventaire analytique et critique du conte chinois en langue vulgaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, VIII-5, Collège de France, Institut des Hautes Etudes Chinoises, pp.127-167, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01394319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D’une écriture d’où la langue serait absente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Claire de Firmas. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le geste comme parole : Trace, dessin, écriture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ateliers Claude Chassagny, pp.2-23, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01397734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">12 Notices du Doupeng xianhua 豆棚閒話 (ca. 1668, par Aina jushi 艾衲居士) (12 chapitres, complet)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">AndréLévy; MichelCartier; RainierLansellerainier.lanselle@college-de-France.fr996293; Hing-hoChan; et al. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inventaire analytique et critique du conte chinois en langue vulgaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, VIII-5, Collège de France, Institut des Hautes Etudes Chinoises, pp.197-242, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01394071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratégies romanesques ? Des difficultés du discours édifiant dans les récits en langue vulgaire au XVIIième siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Catherine Despeux; Christine Nguyen-Tri. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Education et instruction en Chine, III : Aux marges de l’orthodoxie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peeters, pp.99-123, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01398673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chine : l’hospitalité comme impensé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alain Montandon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hospitalités : hier, aujourd’hui, ailleurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires Blaise-Pascal, Centre de Recherches sur les Littératures Modernes et Contemporaines, Université Blaise-Pascal, pp.143-187, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01397591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chine : l’hospitalité comme impensé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">AlainMontandon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Livre de l’Hospitalité. Accueil de l’étranger dans l’histoire et les cultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bayard, pp.275-312, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01394968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment peut-on être romancier ? A propos des conditions de l’écriture romanesque en Chine aux alentours du XVIIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Daniel Struve. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autour de Saikaku, le roman en Chine et au Japon aux XVIIe et XVIIIe siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Les Indes savantes, Université Paris 7 Denis-Diderot / Groupe de Recherches sur le Japon en sciences sociales et humaines (GReJa), pp.95-111, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01397642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur le mode de l’indirect : d’un art chinois de la lecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thierry Marchaisse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dépayser la pensée, Dialogues hétérotopiques avec François Jullien sur son usage philosophique de la Chine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Les Empêcheurs de penser en rond, pp.171-210, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01398680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’indirect comme source d’effet (la tradition chinoise)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christian Moncelet; Jacques Lajarrige. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Allusion en poésie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires Blaise-Pascal, CRLMC Centre de Recherches sur les Littératures Modernes et Contemporaines, pp.17-49, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01397726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu Jiao Li (玉嬌梨) (Shuang mei qiyuan 雙美奇緣) (La singulière union de deux beautés)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">André Lévy. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire de littérature chinoise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de France, pp.387-388, 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01398702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jin Shengtan (金聖歎) (1610-1661)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">André Lévy. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire de littérature chinoise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de France, pp.137-138, 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01397928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Li Zhi (李贄) (1527-1602)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">André Lévy. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire de littérature chinoise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de France, pp.180-181, 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01398645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wu Woyao (吳沃堯) (1866-1910)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">André Lévy. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire de littérature chinoise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de France, pp.330-331, 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01398686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haoqiu zhuan 好逑傳 (Histoire de la bonne compagne)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">André Lévy. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire de littérature chinoise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de France, pp.109, 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01397871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Li Ruzhen (李汝珍) (ca. 1763-1830)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">André Lévy. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire de littérature chinoise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de France, pp.172-174, 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01398641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qilu deng (歧路燈) (La Lampe à la croisée des chemins)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">André Lévy. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire de littérature chinoise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de France, pp.251-252, 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01398652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sui Tang yanyi 隋唐演義 (Histoire romancée des Sui et des Tang)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">André Lévy. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire de littérature chinoise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de France, pp.288-289, 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01398678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Li Yu (李漁) (1611-1680)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">André Lévy. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire de littérature chinoise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de France, pp.178-181, 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01398643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiyou bu (西遊補) (Complément à la Pérégrination vers l'Ouest)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">André Lévy. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire de littérature chinoise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de France, pp.350-351, 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01398691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jingju 京劇 (Jingxi 京戲, Théâtre de Pékin)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">André Lévy. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire de littérature chinoise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de France, pp.139-140, 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01397925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zaju (雜劇) (Théâtre varié)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">André Lévy. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire de littérature chinoise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de France, pp.391-393, 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01398703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erotique (littérature chinoise)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">André Lévy. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire de littérature chinoise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de France, pp.72-75, 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01397870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caizi jiaren xiaoshuo (才子佳人小說) (Romans de la belle et du lettré)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">AndréLévy. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire de littérature chinoise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de France, pp.23-24, 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01394327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xingshi yiyuan zhuan (醒世姻緣傳) (Destins matrimoniaux propres à éveiller le monde)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">André Lévy. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire de littérature chinoise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de France, pp.349-350, 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01398687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Li Kaixian (李開先) (1502-1568)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">André Lévy. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire de littérature chinoise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de France, pp.169-170, 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01398640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chine. Arts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Grande Encyclopédie Bordas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, Bordas, pp.327-332, 1994</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01394959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extrême-Orient</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Grande Encyclopédie Bordas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 4, Bordas, pp.248, 1994</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01397869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chap. III & IX du Sou shen ji 搜神記 (Traduction annotée)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bao 干寶 Gan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">RémiMathieu. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A la recherche des esprits. Récits tirés du Sou shen ji</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Gallimard, pp.59-70 ; 119-123 ; 238-244 ; 268-270, 1992</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01394355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">1 Notice du Huanxi yuanjia 歡喜冤家 (Anon., 1640), chap. 8</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">AndréLévy; MichelCartier; RainierLansellerainier.lanselle@college-de-France.fr996293. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inventaire analytique et critique du conte chinois en langue vulgaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, VIII-4, Collège de France, Institut des Hautes Etudes Chinoises, pp.230-235, 1991</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01394309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3 Notices du Xihu erji 西湖二集 (Anon., 1645 ?), chap. 27, 29, 30</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">AndréLévy; MichelCartier; RainierLansellerainier.lanselle@college-de-France.fr996293. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inventaire analytique et critique du conte chinois en langue vulgaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, VIII-4, Collège de France, Institut des Hautes Etudes Chinoises, pp.164-169, 173-190, 1991</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01394311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">7 Notices du Qingye zhong 清夜鐘 (1645 ?), chap. 1-2 & 6-14</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">AndréLévy; MichelCartier; RainierLansellerainier.lanselle@college-de-France.fr996293. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inventaire analytique et critique du conte chinois en langue vulgaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, VIII-4, Collège de France, Institut des Hautes Etudes Chinoises, pp.329-339, 354-378, 1991</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01394312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (63)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The tradition of poetic interpretation of the Peach Blossom Fan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modern Language Association MLA 2025 Convention</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Modern Language Association MLA, Jan 2025, New-Orleans, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04881342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultimes échos. Chants de la fin d’un monde dans L’Éventail aux fleurs de pêcher de Kong Shangren</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Figures de l’errance dans les arts et la littérature asiatiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Asie-Sorbonne, Apr 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05018515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réécritures et registres linguistiques dans la Chine prémoderne : quelle approche conceptuelle ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diaglossie littéraire en Asie orientale moderne et contemporaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INALCO; IFRAE, Oct 2024, Paris INALCO, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04742760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rewriting history as storytelling: official life and its image in fictions of the Ming-Qing transition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Illustration as a Mode of Commentary in Chinese Textual Traditions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CRCAO; EPHE, Nov 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04799086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Littérature d’actualité dans la Chine du XVIIème siècle : ce que la langue fait au récit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séances de la Société Asiatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Asiatique, Feb 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04451594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Between translating and commenting. Accounting for complexity in the chains of transmission of textual knowledge (Keynote speech)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 14th International Conference on Digital Archives and Digital Humanities 第十四屆「數位典藏與數位人文國際研討會」</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Taiwan Digital Humanities Association 臺灣數位人文學會; Digital Humanities Research Centre, National Taiwan University 臺灣大學數位人文研究中心; Department of Chinese Literature, National Cheng Kung University 成功大學中國文學系, Dec 2023, Tainan, Taiwan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04325993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kong Shangren, le récit historique et l'éthique vernaculaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cycle de conférences “Confucianism in the Context of Globalization”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INALCO, Mar 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03626076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ethics and the discourse on vernacular in Peach Blossom Fan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Premodern Chinese Literature as an Archive of Vernacular Knowledge and Everyday Life Culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Rainier Lanselle (Ecole Pratique des Hautes Etudes (EPHE-PSL) and Research Center on East Asian Civilizations (CRCAO), Paris (France)); Roland Altenburger (Institute of East and South Asian Cultural Studies, Julius Maximilian University of Würzburg (Germany)); Barbara Bisetto (Department of Foreign Languages and Literatures, University of Verona (Italy)), Jun 2022, (Online), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03689278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intralingual translation from literary Chinese to literary Chinese in late Ming/early Qing vernacular stories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dynamics of knowledge transmission and linguistic transformation in Chinese textual cultures (Online International Workshop)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CRCAO, Centre de recherches sur les civilisations de l'Asie orientale, Paris (France); EPHE-PSL, Paris, France; Department of Foreign Languages and Literatures, University of Verona (Italy), Jun 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03254680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La question de la subjectivité dans le processus de réécriture entre langue classique et langue vernaculaire dans la Chine prémoderne : À partir des récits de suicide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire “Groupe Langue et subjectivité”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INALCO Institut national des langues et civilisations orientales et 
-IFRAE Institut français de recherche sur l'Asie de l'Est (FRE 2025), Jun 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02150205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">‘IntraTexTT’ : Presentation of a
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:133.33333333333px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Rainier Lanselle </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">RAINIER LANSELLE 藍碁Directeur d'études&amp;quot;Histoire et philologie de la Chine classique&amp;quot;École Pratique des Hautes Études - EPHE-PSLSection des Sciences historiques et philologiques</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">rainier-lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">05221401X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Situation actuelle</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Directeur d’études à l’EPHE-PSL</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecole Pratique des Hautes Etudes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IVe Section, Sciences Historiques et Philologiques</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Direction d’études &amp;quot;Histoire et philologie de la Chine classique&amp;quot;</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">EPHE</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Les Patios Saint Jacques</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">4-14 rue Ferrus</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">75014 Paris - FRANCE</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Directeur de l’École doctorale ED 472, École pratique des hautes études EPHE-PSL et École nationale des chartes ENC-PSL</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Membre du CRCAO, ancien directeur adjoint (2014-2016) et ancien directeur (2017-2018)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Centre de Recherche sur les Civilisations de l’Asie Orientale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CRCAO - UMR 8155</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">C/o Instituts d’Extrême-Orient</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Collège de France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">52 rue du Cardinal Lemoine</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">75005 Paris - FRANCE</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Directeur de la collection “</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Civilisations de l’Asie orientale</w:t></w:r></w:hyperlink><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">”, Institut des civilisations du Collège de France, portail OpenEdition Books</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mail</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">rainier.lanselle [a] ephe.psl.edu</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Résumé synthétique</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="346099"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">Thèmes de recherche</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Littérature de fiction des Yuan aux Qing (XIII°-XVIII° s) : théâtre, conte, roman</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Expression de la subjectivité dans la littérature de fiction des Yuan aux Qing</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Langue et discours dans la littérature de fiction et la critique littéraire de la Chine prémoderne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Psychanalyse et impact sur la subjectivité de transition chinoise vers la modernité</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Langue, traduction et études sur la traduction</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Traduction intralinguale, diglossie, réécriture, commentaire</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Imaginaire du suicide dans la période prémoderne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Théâtre, conte, roman dans l’écriture et la réécriture de l'histoire au cours de la transition dynastique Ming-Qing</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Littérature vernaculaire d’actualité (roman, théâtre) au XVIIe siècle 明清時事小說/戲曲</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Principales orientations</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Mon travail de recherche est centré sur l’histoire et les problématiques de la littérature chinoise classique, spécifiquement la littérature d’imagination et de récit du classicisme tardif (dynasties Yuan, Ming et début Qing, XIIIe-XVIIIe siècles), en langue vulgaire et en langue classique : roman, conte, théâtre, recueils de récits, poésies lyrique et narrative. Dans ce domaine, j’ai effectué des travaux d’érudition, tels qu’inventaires descriptifs de sources romanesques (conte du genre </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">huaben</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> 話本, autour du XVIIesiècle), ou de recherches bibliographiques d’édition rares (au Japon et en France). L’analyse des sources et des procédés de réécriture dans le contexte de la diglossie chinoise entre langue classique et langue vernaculaire constitue l’un de mes principaux centres d’intérêt.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· A mon activité de recherche s’est ajouté la publication de traductions savantes concernant le conte en langue vulgaire, le théâtre, ainsi que la poésie. Parmi ces traductions : les </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spectacles curieux d’aujourd’hui et d’autrefois</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jingu qiguan</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ca. 1640), dans la Bibliothèque de la Pléiade ; </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Pavillon de l’oues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">t (</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Xixiang ji</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ca. 1300) ; la partie « Dynastie des Yuan (1271-1368) » dans l’</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthologie de la poésie chinoise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bibliothèque de la Pléiade. Je prépare actuellement la traduction annotée de la pièce de Kong Shangren (1648-1718), </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Eventail aux fleurs de pêchers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Taohua shan</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· A travers la littérature de récit, l’un de mes axes de recherche a trait à l’exploration des formes d’expression de la subjectivité, que ceci concerne les discours amoureux ou bien les procédés par lesquels un même thème sert des objectifs discursifs différents selon le genre littéraire dans lequel il est vectorisé (en chinois classique ou vernaculaire, en vers ou en prose, sous différents genres, tels que conte, roman ou théâtre). Dans cette optique, j’ai fait usage de moyens d’analyse issus de la psychanalyse (rapport entre subjectivité et langue) et du domaine des études de la traduction — le concept de traduction intralinguale me servant pour appréhender des mécanismes de réécriture entre des états différents de la langue chinoise ou entre des genres divers.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Je me suis également intéressé aux enjeux de la traduction interlinguale (problèmes liés à la traduction des concepts modernes entre le chinois et d’autres langues), ainsi qu’à des thématiques interculturelles, notamment autour des questions de subjectivité (compatibilités de l’héritage culturel chinois avec des concepts issus des psychologies occidentales). Ceci m’a amené à m’intéresser aux questions d’impacts sur la subjectivité de la transition chinoise vers la modernité occidentalisée, notamment autour des écrits du courant contemporain de la « psychologie indigène » (bentu xinlixue 本土心理學).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Tout en assumant la direction d’un important laboratoire, j’ai poursuivi ces dernières années des recherches dans le cadre de ma direction d’études à l’Ecole pratique des hautes études. Au cours des trois années universitaires 2015-2016, 2016-2017 et 2017-2018, j’ai consacré ma conférence hebdomadaire aux représentations et à l’imaginaire du suicide dans la Chine prémoderne (Song-Yuan-Ming-Qing). J’ai particulièrement exploré les procédés de réécriture de certains récits et thèmes narratifs, et la manière dont ils ont été réinterprétés et traduits (y compris à travers des procédés de traduction intralinguale) en passant d’un genre à l’autre (récits en langue classiques issus de traditions historiques, de mirabilia </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">[zhiguai]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, de recueils de notes diverses </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">[biji]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> ; contes en langue vulgaire </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">[huaben]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> ; pièces de théâtre de divers genres…).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">·  A partir de l’année universitaire 2018-2019, je me suis engagé pour plusieurs années dans un cycle d’enseignement où ma conférence hebdomadaire est consacrée à la réécriture théâtrale et romanesque de l’histoire de la transition Ming-Qing. Le premier volet triennal de ce cycle (2018-2019 / 2019-2020 / 2020-2021) a été consacré à la manière de réécrire l’histoire contemporaine à travers le théâtre : cette recherche et cet enseignement ont été centrés sur </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Eventail aux fleurs de pêchers (Taohua shan</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> 桃花扇*)* de Kong Shangren 孔尚任 (1648-1718). Le second volet, débutant en 2021-2022, est consacré à l’étude d’autres œuvres de fiction rendant compte ou témoignant du déclin et de la chute des Ming, et de la transition dynastique — un thème majeur de la littérature chinoise au XVIIe siècle..</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading5"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Actuellement, mes  principaux chantiers sont :</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading6"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">A titre collectif</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Un projet international autour des notions de traduction intralinguale, de réécriture et de partage du savoir dans les cultures vernaculaires, intitulé “Everyday Archives — Vernacular Literature and the Spread of Knowledge in Early Modern China”, avec pour finalité la publication d’un volume collectif.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading6"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">A titre individuel</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">La préparation d’une monographie sur les représentations et l’imaginaire du suicide dans la Chine des XIIIe-XVIIIe siècles. En explorant certains thèmes ou séquences récurrents relatifs au suicide, dans les littératures d’imagination principalement, il s’agira de mieux comprendre l’imaginaire du discours suicidaire, thème littéraire majeur de la période prémoderne, et plus généralement révélateur d’un discours contemporain sur la subjectivité. Cet axe de recherche est lié à ma conférence hebdomadaire à l’EPHE-PSL au cours des années 2015-2018.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">La traduction intégrale annotée de </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Éventail aux fleurs de pêcher</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Taohua shan</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">桃花扇) de Kong Shangren孔尚任 (1648-1718). Il s’agira de la première traduction française de cette œuvre majeure du théâtre-opéra chinois. Cet axe est lié à la conférence hebdomadaire à l’EPHE-PSL effectuée au cours des années 2018-2021.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">La préparation d'une monographie sur les littératures d'actualité dans la Chine du XVIIe siècle, sur la base de mon enseignement en cours à l'EPHE-PSL.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Enseignements actuels (2025-2026)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Conférence hebdomadaire à l’EPHE, direction d'études </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">“Histoire et philologie de la Chine classique”</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le déclin et la chute des Ming dans la littérature de fiction du XVIIe siècle (5) : Les Ming du Sud</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Romans d’actualité : culture vernaculaire et narration des événements contemporains  2. Écritures et réécritures du récit historique d’actualité : lecture de textes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poursuite du travail engagé en années 1, 2, 3 et 4 (2021-2022, 2022-2023, 2023-2024, 2024-2025) autour des narrations de fictions historiques en langue vulgaire sur les événements des derniers règnes des Ming (1620-1644). Nous poursuivons l’exploration des romans d’actualité (shishi xiaoshuo) autour des événements liés au règne de Hongguang (1644-1645), premier empereur des Ming du Sud (Nan Ming), à Nankin, alors que les Mandchous poursuivent leur conquête de la Chine. Du 12 novembre 2025 au 21 janvier 2026. EPHE, site Sorbonne, Salle D054.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les enseignements ont lieu en Sorbonne</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading5"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cliquer ici pour le CV d'activités complet hors publications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Pavillon de l'ouest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">實甫 王</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rainier Lanselle. Les Belles Lettres, pp.LXXXII + 406, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01394281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Translation in an International Perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Cazé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rainier Lanselle; Antoine Cazé. Peter Lang, 2014, Translation in an International Perspective: Cultural Interaction and Disciplinary Transformation, 978-3-0343-1433-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01390244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extrême-Orient Extrême-Occident, Hors-série, Père institué, père questionné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Graziani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de Vincennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.350, 2012, 9782842923440. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/extremeorient.202⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00986140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trois Contes étranges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pu Songling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rainier Lanselle. PUF, 120+22 p., 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01398683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Stade du miroir comme formateur de la fonction du Je</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lacan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Erik Porge; Rainier Lanselle; Qi Chong; a. Association Psychanalyse en Chine, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01394282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inventaire analytique et critique du conte chinois en langue vulgaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Lévy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Cartier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hing-Ho Chan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">André Lévy; Michel Cartier; Chan Hingho; Rainier Lanselle; &amp; al. Collège de France, Institut des Hautes Etudes Chinoises, VIII-5, pp.320, 2006, Inventaire analytique et critique du conte chinois en langue vulgaire</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01390257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la difficulté de juger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Feuillas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rainier Lanselle; Stéphane Feuillas. Presses Universitaires de Vincennes, De la difficulté de juger – Quelques ressources du mode critique en Chine et au Viêt Nam (26), pp.192, 2004, Extrême-Orient Extrême-Occident, 2-84292-154-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01390249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Sujet derrière la muraille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 9782749203317</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01528232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du Pouvoir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rainier Lanselle. Presses Universitaires de France, 1, pp.390, 2003, Cahiers du Centre Marcel Granet, (Institut de la pensée contemporaine</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01390251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le poisson de jade et l'épingle au phénix. Conte chinois du XVIIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anon. Anon.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rainier Lanselle. Gallimard, pp.105, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01398577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le cheval de jade. Quatre contes chinois du XVIIe siècle (Zhao shi bei 照世盃)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anon. [zhuoyuanting Zhuren 酌元亭主人]</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rainier Lanselle. Philippe Picquier, 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01398488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectacles curieux d’aujourd’hui et d’autrefois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anon. Anon.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rainier Lanselle. Gallimard, LXI+2104 p., 1996</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01398671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inventaire analytique et critique du conte chinois en langue vulgaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Lévy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Cartier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hing-Ho Chan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">André Lévy; Michel Cartier; Chan Hingho; Rainier Lanselle; &amp; al. Collège de France, Institut des Hautes Etudes Chinoises, VIII-4, pp.378, 1991, Inventaire analytique et critique du conte chinois en langue vulgaire</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01390256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le poisson de jade et l'épingle au phénix. Douze contes chinois du XVIIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rainier Lanselle. Gallimard, 457 p., 1991</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01398593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le poisson de jade et l'épingle au phénix. Douze contes chinois du XVIIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rainier Lanselle. Gallimard, 457 p., 1987</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01398580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (56)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire et philologie de la Chine classique : Le déclin et la chute des Ming dans la littérature de fiction du XVIIe siècle (3). — I. Le récit vernaculaire et la transmission du savoir sur les événements contemporains : histoire littéraire, approches critiques (3). — II. Écritures et réécritures du récit historique d’actualité : étude des sources, lecture de textes (3)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annuaire de l’École pratique des hautes études. Section des sciences historiques et philologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 156 (2023-2024), pp.439-458. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/13muf⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05024429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un drame politique au XVIIe siècle. Li Yu 李玉, &amp;lt;i&amp;gt;Qingzhong pu&amp;lt;/i&amp;gt; 清忠譜 (Le chant des purs et des loyaux) : Traduction de la scène 6, « Ma xiang » 罵像 : « Insultes à la statue »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Impressions d'Extrême-Orient</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Hommage au Maître hétéroclite, En souvenir de Jacques Pimpaneau (1934-2021), 16, pp.25-44. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/11z7x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04639431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire et philologie de la Chine classique : Le déclin et la chute des Ming dans la littérature de fiction du XVIIe siècle (2). I. Le récit vernaculaire et la transmission du savoir sur les événements contemporains : histoire littéraire, approches critiques (2). — II. Écritures et réécritures du récit historique d’actualité : étude des sources, lecture de textes (2).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annuaire de l’École pratique des hautes études. Section des sciences historiques et philologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 155, pp.440-451. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/11t4s⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04630298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhege yuwang de kepa duixiang — &amp;lt;i&amp;gt;Xixiang ji&amp;lt;/i&amp;gt; jingmeng xinshi 这个欲望的可怕对象 ——《西厢记》惊梦新释</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du 杜 Lei 磊</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zhongguo gudai xiaoshuo xiju yanjiu 中国古代小说戏剧研究 (Studies on Ancient Chinese Novel and Drama)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 19, pp.179-194</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04505619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diglossia, Intralingual Translation, Rewriting: Towards a New Approach to the Analysis of the Relationship between Ming-Qing Vernacular Stories and their Classical Sources (2)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of the European Association for Chinese Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 4, pp.239-288. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.25365/jeacs.2023.4.lanselle⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04366565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu sur Ng Emily, A Time of Lost Gods: Mediumship, Madness, and the Ghost after Mao, Oakland, University of California Press, 2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers d'Extrême-Asie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 2021 (30), pp.430-436</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03991728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire et philologie de la Chine classique : Le déclin et la chute des Ming dans la littérature de fiction du XVIIe siècle (1). — I. Le récit vernaculaire et la transmission du savoir sur les événements contemporains : histoire littéraire, approches critiques (1). — II. Écritures et réécritures du récit historique d’actualité : étude des sources, lecture de textes (1)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annuaire de l’École pratique des hautes études. Section des sciences historiques et philologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 2021-2022 (154), pp.413-448. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/ashp.6549⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04142896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alison Hardie, 2022, The Many Faces of Ruan Dacheng: Poet, Playwright, Politician in Seventeenth-Century China, Hong Kong University Press</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études Chinoises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 41-42 (1), pp.451-471</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05119988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire et philologie de la Chine classique : Fiction et réécriture de l'histoire sous les Ming et les Qing : autour de L'Eventail aux fleurs de pêcher. I. 1. Fictions historiques : textes, pratiques, enjeux (3). 2. Lecture du Taohua shan 桃花扇 de Kong Shangren 孔尚任 (1648-1718) (3)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annuaire de l’École pratique des hautes études. Section des sciences historiques et philologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 153, pp.427-471. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/ashp.5710⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02282853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diglossia, Intralingual Translation, Rewriting: Towards a New Approach to the Analysis of the Relationship between Ming-Qing Vernacular Stories and their Classical Sources (1)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of the European Association for Chinese Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 3, pp.207-262. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.25365/jeacs.2022.3.lanselle⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03925851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kong Shangren 孔尚任 (1648-1718), Taohua shan 桃花扇, L’Éventail aux fleurs de pêcher : Introduction ; Scène de prologue : Propos avant-coureur ;(先聲) ; Scène première : La séance de conteur (聽稗)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Impressions d'Extrême-Orient</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Hommage à André Lévy, 14, pp.290‑318. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/ideo.2349⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03719228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xixiang ji zai Faguo de yijie yu chuanbo 《西厢记》在法国的译介与传播</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhang 张 Qiang 蔷</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Guoji hanxue 国际汉学 International Sinology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 30 (1), pp.31-35. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.19326/j.cnki.2095-9257.2022.01.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03665800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire et philologie de la Chine classique : Fiction et réécriture de l'histoire sous les Ming et les Qing : autour de L'Eventail aux fleurs de pêcher. I. 1. Fictions historiques : textes, pratiques, enjeux (2). 2. Lecture du Taohua shan 桃花扇 de Kong Shangren 孔尚任 (1648-1718) (2).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annuaire. EPHE, IVe section</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Annuaire : Résumés des conférences et travaux, 152e année, 2018-2019, Ecole pratique des hautes études, Section des sciences historiques et philologiques, 152, pp.411-447. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/ashp.4848⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03264218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classical Chinese theatre for different times: French translations and retranslations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Asia Pacific Translation &amp; Intercultural Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 7 (3), pp.310-328. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/23306343.2020.1824755⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03088081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire et philologie de la Chine classique : Fiction et réécriture de l'histoire sous les Ming et les Qing : autour de L'Eventail aux fleurs de pêcher. I. 1. Fictions historiques : textes, pratiques, enjeux (1). 2. Lecture du Taohua shan 桃花扇 de Kong Shangren 孔尚任 (1648-1718) (1).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annuaire. EPHE, IVe section</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Annuaire : Résumés des conférences et travaux, 151e année, 2018-2019, Ecole pratique des hautes études, Section des sciences historiques et philologiques, 151, pp.339-377. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/ashp.3963⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02969944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">法譯中國古典小說和戲曲在法國漢學歷史上的地位</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">戲曲與俗文學研究 Xiqu yu suwenxue yanjiu (Research on Chinese Drama and Folk Literature)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 5, pp.1-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01870538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire et philologie de la Chine classique : 1. Représentations et imaginaire du suicide dans la Chine prémoderne (2); 2. Sources classiques des récits en langue vulgaire : entre traduction et réécriture (le cas des contes du genre huaben 話本, XVIIe siècle) (2)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annuaire de l'École pratique des hautes études (EPHE), Section des sciences historiques et philologiques. Résumés des conférences et travaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 149e année, pp.352-364</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01891060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">This Fearful Object of Desire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Extrême-Orient Extrême-Occident</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Récits de rêve en Asie orientale — Dream Narratives in East Asia, 42, pp.205-237. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/extremeorient.1150⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01996484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le récit de rêve en Asie orientale : langues et genres (Introduction)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Durand-Dastès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Extrême-Orient Extrême-Occident</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Récits de rêve en Asie orientale — Dream Narratives in East Asia, 42, pp.6-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01996502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire et philologie de la Chine classique : 1. Représentations et imaginaire du suicide dans la Chine prémoderne (1); 2. Sources classiques des récits en langue vulgaire : entre traduction et réécriture (le cas des contes du genre huaben 話本, XVIIe siècle) (1)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annuaire de l'École pratique des hautes études (EPHE), Section des sciences historiques et philologiques. Résumés des conférences et travaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 148e année, pp.337-350</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01654675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu sur Daria Berg (éd.), Women and the Literary World in Early Modern China, 1580-1700</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">T'oung Pao/通報 </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 103 (4-5), pp.485‑493. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/15685322-10345P09⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01654450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu sur Jiang Tao et Philip J. Ivanhoe (2012), The reception and rendition of Freud in China: China’s Freudian slip</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études Chinoises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 34 (2), pp.312-319</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01397695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu sur Benjamin A. Elman (éd.) (2014), Rethinking East Asian languages, vernaculars, and literacies, 1000-1919</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études Chinoises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 35 (2), pp.178‑182</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01567283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Psychanalyse et culture en Chine (Interview avec Emmanuel Lincot)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monde chinois nouvelle Asie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 37, pp.150-156</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01398648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecriture du message amoureux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études Chinoises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 32 (2), pp.101-140</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00961529v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La marque du père</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Extrême-Orient Extrême-Occident</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Hors série : " Père institué, père questionné " / " The father in question ", pp.83‑112</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00959418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu sur &amp;lt;i&amp;gt;Wandering Spirits: Chen Shiyuan's Encyclopedia of Dreams&amp;lt;/i&amp;gt;. Translated and edited by Richard E. Strassberg (2008)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Ecole française d'Extrême-Orient</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 97-98, pp.459‑463</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00961549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu sur Keith McMahon (2009). &amp;lt;i&amp;gt;Polygamy and Sublime Passion: Sexuality in China on the Verge of Modernity&amp;lt;/i&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études Chinoises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 29, pp.357‑362</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00961574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Chine des psychanalystes français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études Chinoises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, hors-série : "Etudier et enseigner la Chine" (Actes choisis du colloque international "Assises des études chinoises. La sinologie introuvable ?", Paris, 13-14 nov. 2009), pp.314-324</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01383848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu sur Philippe Porret (2008), La Chine de la psychanalyse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études Chinoises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 28, pp.337-342</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01397703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu sur Vincent Durand-Dastès (2008), La Conversion de l'Orient. Une pérégrination didactique de Bodhidharma dans un roman chinois du XVIIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études Chinoises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 28, pp.253-259</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01397707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les limites de la métaphore architecturale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">D'A. D'architectures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, février 2008 (170), pp.50-51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01394341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quale posto per l’analista nella modernità cinese?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Cincotta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psiche Rivista di cultura psicoanalitica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, XVI (1, « Geografie della psicoanalisi », Milan, Il Saggiatore), pp.103-116</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01398656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Das chinesische Subjekt im Anspruch der Psychoanalyse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Widmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Riss, Zitschrift für Psychoanalyse. Freud - Lacan, Zürich</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 67 (3), pp.115-144</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01397729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“L’homme de bien ne sort pas de sa place”, Langue, discours et constitution des savoirs dans la Chine classique (Xe-XIXe s.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychanalyse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 3 (10), pp.107-32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01398637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle place pour l’analyste dans la modernité chinoise ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Essaim</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 19, pp.131-146</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01398658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Schrift oder graphische Sprache?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Widmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Riss, Zitschrift für Psychoanalyse. Freud - Lacan, Zürich</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 67 (3), pp.23-60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01398663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A última muralha − A China se aproxima do divã</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leneide Duarte-Plon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mais, Folha de São Paulo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 07/05/2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01394322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuebo tingzhang zai Bejing 薛伯庭長在北京</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers pour une école, La Lettre lacanienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 13-14, pp.65-86</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01398701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La pierre et le jade. Sur un mythe chinois du langage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Essaim</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 17, pp.189-216</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01398305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Je pleure sur ce jade qu’on appelle pierre” – La voix de la plainte dans la tradition littéraire de la Chine classique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Figures de la psychanalyse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 14 (2), pp.205-221</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01397881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N.d.I. (Notes de l’Interprète)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers pour une école, La Lettre lacanienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 13-14, pp.47-63</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01398647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“S’il meurt on perdra le document”. A propos de S21, La machine de mort Khmer rouge, film de Rithy Pann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Essaim</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 16 : "Des folies et des œuvres", pp.181-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01398666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rétif de la Bretonne, ou La folie sous presse. (S’)écrire, (s’)inscrire, (s’)imprimer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Essaim</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 16 : "Des folies et des œuvres", pp.65-87</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01398661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction à La question de l'analyse profane de S. Freud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandor Ferenczi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Essaim</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 15 (2), pp.175-180</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01397873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La part d’insaisissable. A propos de la place de la littérature chinoise classique en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Infini</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 90, pp.123-33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01398303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les grands romans en langue vulgaire de la Chine classique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Magazine littéraire (Le)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, mars 2004, pp.47-50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01398597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’autre comme “imbécile” : le système clos de la critique comme opération d’inclusion/exclusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Extrême-Orient Extrême-Occident</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 26, "De la difficulté de juger – Quelques ressources du mode critique en Chine et au Viêt Nam", pp.139-161</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01398309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mots chinois de la psychanalyse. Premières observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Essaim</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 13 : "Horizons asiatiques de la psychanalyse", pp.63-103</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01398602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“La fille est forte. Ne pas l’épouser.”, ou les inconforts du désir − Notes de lecture du Rêve du Pavillon rouge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers du Centre Marcel-Granet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 1 ("Du Pouvoir"), pp.151-193</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01398301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les concours mandarinaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pour la science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 242 (déc. 1997), pp.50-57</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01398591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu sur Robert E. Hegel & Richard C. Hessney (eds) (1985), Expressions of self in Chinese literature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue bibliographique de sinologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1989, 7, pp.199-201</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01397706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu sur Patrick Hanan (1988), The invention of Li Yu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue bibliographique de sinologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1989, 7, pp.224-225</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01397701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu sur Hou Hui 侯会 (1988), « Cong “zege” yi ci de yinxian kan bufen huaben xiaoshuo de chuangzuo niandai » 从‘则个’一词的隐现看部分话本小说的创作年代</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue bibliographique de sinologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1989, 7, pp.183</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01397690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu sur McMahon, Keith (1988), Causality and containment in seventeenth-century Chinese fiction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue bibliographique de sinologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1989, 7, pp.225-226</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01397698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu sur Andrew H. Plaks (1987), The four masterworks of the Ming novel: Ssu ta ch'i-shu [Si da qishu 四大奇書]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue bibliographique de sinologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1989, 7, pp.226-227</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01397688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (48)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Bruneton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Grand Manuel de chinois classique Hanmun</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.15-18, 2025, Grands Manuels de Langues, 978-2-200-63632-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05126914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De quelques ombres de disparues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gladys Chicharro; Stéphane Gros; Adeline Herrou; Aurélie Névot. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le féminin et le religieux. Mélanges offerts à Brigitte Baptandier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Asiathèque, pp.273-318, 2022, Empreintes chinoises</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03770557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cai Yan 蔡琰 (ca. 178-215/249) (Wenji 文姬)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">François Martin; Damien Chaussende. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire biographique du haut Moyen Age chinois</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Belles Lettres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.67‑68, 2020, 978-2-251-45063-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02463540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pan Ni 潘尼 (ca. 250-311 (Zhengshu 正叔)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">François Martin; Damien Chaussende. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire biographique du haut Moyen Age chinois</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Belles Lettres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.362, 2020, 978-2-251-45063-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02463542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shen Jiong 沈炯 (503-561) (Chuming 初明)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">François Martin; Damien Chaussende. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire biographique du haut Moyen Age chinois</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Belles Lettres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.400, 2020, 978-2-251-45063-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02463543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xie Lingyun 謝靈運 (385-433) (duc de Kangle 康樂公)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">François Martin; Damien Chaussende. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire biographique du haut Moyen Age chinois</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Belles Lettres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.535-538, 2020, 978-2-251-45063-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02463546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self as Other</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fred Dervin; Régis Machart. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intercultural Communication with China: Beyond (Reverse) Essentialism and Culturalism?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.41‑58, 2017, 978-981-10-4014-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01567284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la fiction à la non-fiction : traduire les textes de sciences humaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Poncharal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Translation in an International Perspective - Cultural Interaction and Disciplinary Transformation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01459387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynastie des Yuan (Mongols, 1279-1368)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rémi Mathieu. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthologie de la poésie chinoise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Gallimard, pp.761-875 et 1392-1422, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01397771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shifting Practices as an Effect of Shifting Language: The Case of the Acclimatation of the Psychoanalytical Discourse into Chinese</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Antoine Cazé; Rainier Lanselle. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Translation in an International Perspective: Cultural Interaction and Disciplinary Transformation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Lang, pp.131‑147, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00959489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction (Bilingue français-anglais, Bilingual French-English)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Cazé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Antoine Cazé; Rainier Lanselle. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Translation in an International Perspective: Cultural Interaction and Disciplinary Transformation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Lang, pp.7-19, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01397926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prendre la parole : Le théâtre du Bord de l'eau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Claire-Akiko Brisset; Arnaud Brotons; Daniel Struve. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De l'épopée au Japon : Narration épique et théâtralité dans le Dit des Heike</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Riveneuve, pp.173‑205, 2011, Actes académiques - Série japonaise</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00959509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle langue pour quel savoir ? A propos de la prédominance de la culture lettrée en Chine dans la période postérieure aux Song</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Annick Horiuchi; Daniel Struve. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratiques lettrées au Japon et en Chine, XVIIe-XIXe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Les Indes Savantes, Université Paris-Diderot, pp.11‑43, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00959518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le sujet chinois dans la demande de la psychanalyse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Frédéric Wang. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le choix de la Chine d'aujourd'hui, entre la Tradition et l’Occident</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Les Indes Savantes, pp.17-37, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01398616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le malentendu, comme de juste (Contribution à partir de la Chine classique)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Julia Kristeva. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Guerre et paix des sexes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hachette, pp.73-80, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01398543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le sujet mutique et la métaphore de la pierre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cécile Sakai; Daniel Struve. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regards sur la métaphore, entre Orient et Occident</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Picquier, pp.83-106, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01398633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecriture ou langue graphique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Patrick Bellamich. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La langue comment ça va ? Langue et psychanalyse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elema, pp.123-154, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01397856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D’une écriture d’où la langue serait absente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Claire de Firmas. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le geste comme parole : Trace, dessin, écriture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ateliers Claude Chassagny, pp.2-23, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01397734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">12 Notices du Doupeng xianhua 豆棚閒話 (ca. 1668, par Aina jushi 艾衲居士) (12 chapitres, complet)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">AndréLévy; MichelCartier; RainierLansellerainier.lanselle@college-de-France.fr996293; Hing-hoChan; et al. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inventaire analytique et critique du conte chinois en langue vulgaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, VIII-5, Collège de France, Institut des Hautes Etudes Chinoises, pp.197-242, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01394071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">12 Notices du Wushengxi yiji 無聲戲一集 (1654-1655, par Li Yu 李漁, 1611-1680) (12 chapitres, complet)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">André Lévy; Michel Cartier; Rainier Lanselle; Chan Hing-ho; et al. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inventaire analytique et critique du conte chinois en langue vulgaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, VIII-5, Collège de France, Institut des Hautes Etudes Chinoises, pp.127-167, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01394319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chine : l’hospitalité comme impensé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alain Montandon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hospitalités : hier, aujourd’hui, ailleurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires Blaise-Pascal, Centre de Recherches sur les Littératures Modernes et Contemporaines, Université Blaise-Pascal, pp.143-187, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01397591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratégies romanesques ? Des difficultés du discours édifiant dans les récits en langue vulgaire au XVIIième siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Catherine Despeux; Christine Nguyen-Tri. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Education et instruction en Chine, III : Aux marges de l’orthodoxie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peeters, pp.99-123, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01398673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chine : l’hospitalité comme impensé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">AlainMontandon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Livre de l’Hospitalité. Accueil de l’étranger dans l’histoire et les cultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bayard, pp.275-312, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01394968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment peut-on être romancier ? A propos des conditions de l’écriture romanesque en Chine aux alentours du XVIIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Daniel Struve. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autour de Saikaku, le roman en Chine et au Japon aux XVIIe et XVIIIe siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Les Indes savantes, Université Paris 7 Denis-Diderot / Groupe de Recherches sur le Japon en sciences sociales et humaines (GReJa), pp.95-111, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01397642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur le mode de l’indirect : d’un art chinois de la lecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thierry Marchaisse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dépayser la pensée, Dialogues hétérotopiques avec François Jullien sur son usage philosophique de la Chine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Les Empêcheurs de penser en rond, pp.171-210, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01398680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’indirect comme source d’effet (la tradition chinoise)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christian Moncelet; Jacques Lajarrige. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Allusion en poésie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires Blaise-Pascal, CRLMC Centre de Recherches sur les Littératures Modernes et Contemporaines, pp.17-49, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01397726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sui Tang yanyi 隋唐演義 (Histoire romancée des Sui et des Tang)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">André Lévy. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire de littérature chinoise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de France, pp.288-289, 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01398678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Li Yu (李漁) (1611-1680)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">André Lévy. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire de littérature chinoise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de France, pp.178-181, 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01398643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wu Woyao (吳沃堯) (1866-1910)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">André Lévy. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire de littérature chinoise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de France, pp.330-331, 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01398686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haoqiu zhuan 好逑傳 (Histoire de la bonne compagne)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">André Lévy. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire de littérature chinoise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de France, pp.109, 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01397871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Li Ruzhen (李汝珍) (ca. 1763-1830)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">André Lévy. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire de littérature chinoise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de France, pp.172-174, 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01398641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qilu deng (歧路燈) (La Lampe à la croisée des chemins)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">André Lévy. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire de littérature chinoise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de France, pp.251-252, 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01398652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu Jiao Li (玉嬌梨) (Shuang mei qiyuan 雙美奇緣) (La singulière union de deux beautés)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">André Lévy. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire de littérature chinoise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de France, pp.387-388, 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01398702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jin Shengtan (金聖歎) (1610-1661)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">André Lévy. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire de littérature chinoise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de France, pp.137-138, 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01397928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Li Zhi (李贄) (1527-1602)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">André Lévy. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire de littérature chinoise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de France, pp.180-181, 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01398645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiyou bu (西遊補) (Complément à la Pérégrination vers l'Ouest)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">André Lévy. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire de littérature chinoise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de France, pp.350-351, 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01398691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jingju 京劇 (Jingxi 京戲, Théâtre de Pékin)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">André Lévy. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire de littérature chinoise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de France, pp.139-140, 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01397925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erotique (littérature chinoise)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">André Lévy. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire de littérature chinoise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de France, pp.72-75, 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01397870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zaju (雜劇) (Théâtre varié)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">André Lévy. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire de littérature chinoise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de France, pp.391-393, 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01398703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caizi jiaren xiaoshuo (才子佳人小說) (Romans de la belle et du lettré)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">AndréLévy. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire de littérature chinoise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de France, pp.23-24, 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01394327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xingshi yiyuan zhuan (醒世姻緣傳) (Destins matrimoniaux propres à éveiller le monde)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">André Lévy. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire de littérature chinoise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de France, pp.349-350, 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01398687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Li Kaixian (李開先) (1502-1568)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">André Lévy. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire de littérature chinoise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de France, pp.169-170, 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01398640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chine. Arts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Grande Encyclopédie Bordas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, Bordas, pp.327-332, 1994</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01394959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extrême-Orient</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Grande Encyclopédie Bordas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 4, Bordas, pp.248, 1994</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01397869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chap. III & IX du Sou shen ji 搜神記 (Traduction annotée)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bao 干寶 Gan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">RémiMathieu. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A la recherche des esprits. Récits tirés du Sou shen ji</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Gallimard, pp.59-70 ; 119-123 ; 238-244 ; 268-270, 1992</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01394355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3 Notices du Xihu erji 西湖二集 (Anon., 1645 ?), chap. 27, 29, 30</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">AndréLévy; MichelCartier; RainierLansellerainier.lanselle@college-de-France.fr996293. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inventaire analytique et critique du conte chinois en langue vulgaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, VIII-4, Collège de France, Institut des Hautes Etudes Chinoises, pp.164-169, 173-190, 1991</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01394311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">7 Notices du Qingye zhong 清夜鐘 (1645 ?), chap. 1-2 & 6-14</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">AndréLévy; MichelCartier; RainierLansellerainier.lanselle@college-de-France.fr996293. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inventaire analytique et critique du conte chinois en langue vulgaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, VIII-4, Collège de France, Institut des Hautes Etudes Chinoises, pp.329-339, 354-378, 1991</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01394312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">1 Notice du Huanxi yuanjia 歡喜冤家 (Anon., 1640), chap. 8</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">AndréLévy; MichelCartier; RainierLansellerainier.lanselle@college-de-France.fr996293. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inventaire analytique et critique du conte chinois en langue vulgaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, VIII-4, Collège de France, Institut des Hautes Etudes Chinoises, pp.230-235, 1991</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01394309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (63)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultimes échos. Chants de la fin d’un monde dans L’Éventail aux fleurs de pêcher de Kong Shangren</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Figures de l’errance dans les arts et la littérature asiatiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Asie-Sorbonne, Apr 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05018515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The tradition of poetic interpretation of the Peach Blossom Fan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modern Language Association MLA 2025 Convention</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Modern Language Association MLA, Jan 2025, New-Orleans, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04881342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réécritures et registres linguistiques dans la Chine prémoderne : quelle approche conceptuelle ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diaglossie littéraire en Asie orientale moderne et contemporaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INALCO; IFRAE, Oct 2024, Paris INALCO, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04742760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rewriting history as storytelling: official life and its image in fictions of the Ming-Qing transition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Illustration as a Mode of Commentary in Chinese Textual Traditions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CRCAO; EPHE, Nov 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04799086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Littérature d’actualité dans la Chine du XVIIème siècle : ce que la langue fait au récit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séances de la Société Asiatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Asiatique, Feb 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04451594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Between translating and commenting. Accounting for complexity in the chains of transmission of textual knowledge (Keynote speech)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 14th International Conference on Digital Archives and Digital Humanities 第十四屆「數位典藏與數位人文國際研討會」</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Taiwan Digital Humanities Association 臺灣數位人文學會; Digital Humanities Research Centre, National Taiwan University 臺灣大學數位人文研究中心; Department of Chinese Literature, National Cheng Kung University 成功大學中國文學系, Dec 2023, Tainan, Taiwan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04325993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ethics and the discourse on vernacular in Peach Blossom Fan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Premodern Chinese Literature as an Archive of Vernacular Knowledge and Everyday Life Culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Rainier Lanselle (Ecole Pratique des Hautes Etudes (EPHE-PSL) and Research Center on East Asian Civilizations (CRCAO), Paris (France)); Roland Altenburger (Institute of East and South Asian Cultural Studies, Julius Maximilian University of Würzburg (Germany)); Barbara Bisetto (Department of Foreign Languages and Literatures, University of Verona (Italy)), Jun 2022, (Online), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03689278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kong Shangren, le récit historique et l'éthique vernaculaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cycle de conférences “Confucianism in the Context of Globalization”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INALCO, Mar 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03626076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intralingual translation from literary Chinese to literary Chinese in late Ming/early Qing vernacular stories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dynamics of knowledge transmission and linguistic transformation in Chinese textual cultures (Online International Workshop)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CRCAO, Centre de recherches sur les civilisations de l'Asie orientale, Paris (France); EPHE-PSL, Paris, France; Department of Foreign Languages and Literatures, University of Verona (Italy), Jun 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03254680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">‘IntraTexTT’ : Presentation of a
 Digital Textual Comparison Tool for the Analysis of
-Rewriting and Intralingual Translation Processes in Pre-Modern Chinese Texts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EATS3 - The Third East Asian Translation Studies Conference - From the Local to the Global and Back: Translation as a Construction of Plural and Dialogic Identities of East Asia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ca’ Foscari University, Jun 2019, Venise, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02174259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classical Chinese Theatre for Different Times: French Translations and Retranslations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 4th International Eastern and Western Summit of Writers, Translators and Critics 第四届东方与西方国际作家、翻译家、评论家高峰论坛</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Guangxi University 广西大学, Dec 2019, Nanning 南宁, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02408624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intralingual Translation, Language Shifting, and Interpretation in East Asian Classical and Premodern Cultures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">UCL IAS/PSL Scripta Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IAS Institute for Advanced Studies, UCL University College London, Jan 2019, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01994467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diglossia and Intralingual Translation in Yuan and Ming Times: An Attempt at a Theoretical Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Association for Asian Studies Annual Conference AAS 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association for Asian Studies, USA, Mar 2018, Washington DC, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01758869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Language and discourse in the formation of late Ming and early Qing vernacular short story</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intralingual Translation, Diglossia, and the Rise of Vernaculars in East Asian Classical and Premodern Cultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ecole Pratique des Hautes Etudes ; CRCAO ; University of Milano-Bicocca, Jan 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01389378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diglossia and the Paradigm of Intralingual Translation in Premodern China (Keynote speech)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Middle and Mixed Arabic in the History of the Arabic Language and Today (Fifth International Symposium of the International Association for the Study of Middle and Mixed Arabic AIMA 5)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Strasbourg; International Association for the Study of Middle and Mixed Arabic; Association internationale pour l’étude du Moyen Arabe et des variétés mixtes de l’arabe, Mar 2017, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01494309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De quelques ombres de disparues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le féminin et le religieux — Journée d’étude en l’honneur de Brigitte Baptandier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris Ouest Nanterre ; Université Paris 8 ; CNRS, CEH, LESC, Jun 2016, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01389361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diglossia, rewriting, and literary creation in premodern China</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire /Seminar "Diglossie, traduction intralinguale, réécriture, commentaire" / "Diglossia, intralingual translation, rewriting, and commentary"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01518157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’interprétation textuelle à la fondation du roman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hiéroglossie II — Les Textes fondateurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Collège de France, Jul 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01393063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Translate to Educate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd East Asian Translation Studies Conference (EATS 2)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Meiji University, Jul 2016, Tôkyô, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01389369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intralingual Translation, Diglossia, and the Rise of Vernaculars in East Asian Classical and Premodern Cultures (1/2)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 8th EST Congress: Translation Studies: Moving Boundaries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EST European Society for Translation Studies &amp; Aarhus University, Sep 2016, Aarhus, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01389372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Diglossic Culture of Premodern China and the Paradigm of Translation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Keynote speech at the conference “Current Trends in Translation &amp; Intercultural Studies — The Fourth Asia-Pacific Forum on Translation and Intercultural Studies”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Durham University, Oct 2015, Durham, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01388165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">This Fearful Object of Desire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Association for Asian Studies (AAS) 2015 Annual Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The Association for Asian Studies (AAS), Mar 2015, Chicago, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01388226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traduction intralinguale et culture vernaculaire dans la Chine classique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche et Traduction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Renmin, Institut des langues étrangères, &amp; CRCAO, Oct 2015, Beijing, Chine</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01388184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traduire l’inédit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réflexion sur les modèles de la poésie chinoise – Expériences de l’anthologie » 詩歌史·詩歌選·詩歌的經典化 </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre de recherche de la poésie chinoise, Université normale de la Capitale (Beijing) 首都師範大學中國詩歌研究中心 &amp; Collège de France, Oct 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01388194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self as Other</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intercultural Communication Between China And the Rest of the World: Beyond (Reverse) Essentialism and Culturalism? 中国与外部世界间的 跨文化交流: 超越 (反向)本质主义和文化主?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Helsinki, Jun 2014, Helsinki, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01388620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redefining Posterity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The First East-Asian Translation Studies Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of East Anglia, Faculty of Arts and Humanities, Jun 2014, Norwich, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01388619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Writing as Commentary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Intralingual Translation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bogazici University (Université du Bosphore), Faculty Of Arts And Sciences, Department Of Translation And Interpreting Studies, Nov 2014, Istanbul, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01388567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">一個女人肖像的演變 ——— 從元稹的鶯鶯到金聖嘆的鶯鶯</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">第十一屆唐代文化國際學術研討會 — The Eleventh International Academic Conference for Cultures of the Tang Dynasty</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The Graduate Institute of History and the Department of History of the Chinese Culture University中國文化大學史學研究所暨史學係 — The Chinese Society of Tang Studies中國唐代學會, Jun 2014, Taibei, Taiwan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01388596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le bon lecteur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intervention au séminaire « Antiquité au présent »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris Diderot, Ecole doctorale n° 131, CERILAC, Feb 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01389971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expression amoureuse dans les chansons et le théâtre des Yuan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude « Les voix de l’amour dans la poésie chinoise »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFEC Association Française d’Etudes Chinoises ; Collège de France, Mar 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01389352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le bon lecteur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pragmatique du commentaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universite Paris-Ouest Nanterre, Universite Paris III, Institut National d'Histoire de l'Art, Sep 2013, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01388629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fragments du message amoureux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecrire en images : les rébus dans les civilisations de l’écriture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris Diderot, UFRs LAC, LCAO ; laboratoires CERILAC, CRCAO, May 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01388792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dying together</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th EACS Congress (European Association Chinese for Studies)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INALCO &amp; Université Paris Diderot, Sep 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01388640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poésies et chansons de l'époque mongole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude « Journée de la poésie chinoise »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Denis Diderot &amp; CRCAO, Jun 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01389391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'enfermement linguistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De Wenzhou à Paris. Plurilinguisme et prise en charge pédopsychiatrique en situation de migration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 11e secteur de psychiatrie infanto-juvénile de l’EPS Maison Blanche &amp; INALCO, Jun 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01389387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur quelques signifiants intraduisibles dans la cure analytique chinoise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3e Congrès d'Espace analytique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Espace analytique, Sep 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01389380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poésie et théâtre sous la dynastie des Yuan (XIIIe-XIVe s.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Printemps des poètes 2011 : D’infinis paysages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris Diderot, Apr 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01389394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Literature as translation within the same language</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Literature and Translation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Monash University, The Literature Research Unit, The Australasian Association for Literature (AAL), The Australian Association for Literary Translation (AALITRA), Jul 2011, Melbourne, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01388836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Re-enchanting The Psyche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interculturalité et discours philosophique, rétrospectives et perspectives - ISCP International Society for Chinese Philosophy, 17th Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISCP International Society for Chinese Philosophy &amp; EHESS Ecole des hautes études en sciences sociales, Jul 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01388852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tradition’ vs./ psych.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">French American Conversations on Psychoanalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Chicago, Oct 2011, Chicago, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01388844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Néologismes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intervention au séminaire séminaire 2009-2010 « La Traduction »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris Diderot Paris 7, ED 131 Ecole doctorale Langue, littérature, image, civilisations et sciences humaines (domaines francophone, anglophone et d'Asie orientale), Mar 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01389972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shifting Practices as an Effect of Shifting Language</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Shifting Paradigms: How Translation Transforms the Humanities (Paradigmes en mutation : Du rôle transformateur de la traduction pour les sciences humaines)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Illinois at Urbana-Champaign, Oct 2010, Urbana, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01388889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Chine des psychanalystes français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assises des études chinoises — La sinologie introuvable ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFEC Association française d’études chinoises, Nov 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01388898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">精神分析的中文翻译问题</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop : L’oeuvre de Lacan et sa relation avec son enseignement oral 拉康著作及拉康传授的口头教导</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Beijing University, Institute of Mental Health, Hospital N°6, 北京大学第六医院精神卫生研究所, Dec 2005, Beijing, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01389891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysants de la diaspora chinoise de Paris – Résultats, remarques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop “Discussions on Lacan’s Psychoanalytical Theories”《精神分析拉康理论演讲》</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Beijing University, Institute of Mental Health, Hospital N°6 北京大学第六医院精神卫生研究所, Oct 2008, Beijing, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01389205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Chinois ont-il méconnu le tragique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intervention au séminaire « La psychanalyse et le mal »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Le Cercle freudien, Nov 2008, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01389973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Präsenz und Ausstreichung</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop Was gehen die chinesischen Zeichen die Psychoanalyse an? (Qu’apprend l’écriture chinoise à la psychanalyse ?)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lacan Seminar Zürich, Sep 2008, Zürich, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01389976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le sujet mutique et la métaphore de la pierre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Métaphore et genre 2003-2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris Diderot Paris, GREJA GReJa Groupe de Recherches sur le Japon en sciences sociales et humaines, EA 335, Nov 2004, Paris, France. pp.83-106</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01389977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">拉康理论演变的主要阶段</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop : L’oeuvre de Lacan et sa relation avec son enseignement oral 拉康著作及拉康传授的口头教导</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Beijing University, Institute of Mental Health, Hospital N°6, 北京大学第六医院精神卫生研究所, Dec 2005, Beijing, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01389889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prendre la parole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autour du </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dit des Heike</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> : narration épique et théâtralité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris Diderot &amp; INALCO, Jun 2008, Paris, France. pp.173‑205</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01389213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">中国镜子中的拉康 Lacan in a Chinese Mirror</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Congress for Psychotherapy 2008 (WCP2008)《第五届世界心理治疗大会》</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Department of Psychology, Beijing University; China Association for Mental Health; Chinese Psychological Society, Oct 2008, Beijing, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01389200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La résistance de la signification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intervention au séminaire « Les difficultés d’apprentissage »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Unité de Psychopathologie de l'Enfant et de l'Adolescent, Centre Hospitalier Sainte-Anne, Apr 2007, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01389975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le malentendu, comme de juste (contribution à partir de la Chine classique)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Guerre et paix des sexes. Femmes, hommes, sexes, genres : approches de la différence sexuelle (Université Européenne d’Eté)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris Diderot, École doctorale « Langue, Littérature, Image » ; Ministère de L’éducation nationale (DRIC), Sep 2006, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01389224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecriture ou langue graphique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La langue comment ça va ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Le Cercle freudien, Jun 2006, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01389397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle langue pour quel savoir ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude « Savoirs et Pratiques des Lettrés au Japon et en Chine »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris Diderot &amp; CRCAO, May 2005, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01389399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D’une écriture d’où la langue serait absente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le geste comme parole : Trace, dessin, écriture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ateliers Claude Chassagny, Oct 2005, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01389402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Sujet chinois dans la demande de la psychanalyse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Choix de la Chine actuelle : entre la tradition et l’Occident 《今日中国的选择：传统与西方》</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lyon, Ecole Normale Supérieure, LSH ; Institut d’Asie Orientale (UMR 5062) ; Laboratoire Les Discours du Politique en Europe (FRE 2683), Nov 2004, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01389230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur le mode de l'indirect : D'un art chinois de la lecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La sinologie selon François Jullien</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Charles-de-Gaulle-Lille 3, Sciences humaines, lettres et arts, DESS Asie du Sud-Est, May 2002, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01389970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment peut-on être romancier ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autour de Saikaku. Le roman en Chine et au Japon aux XVIIe et XVIIIe siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris Diderot ; CRCAO ; GReJa Groupe de Recherches sur le Japon en sciences sociales et humaines, Mar 2002, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01389405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’indirect comme source d’effet (la tradition chinoise)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Allusion en poésie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CRLMC Centre de Recherches sur les Littératures Modernes et Contemporaines, Université Blaise-Pascal, Département de Lettres, UFR Lettres, Langues et Sciences Humaines, Oct 2000, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01389408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’expression du sentiment amoureux dans le récit en langue vulgaire à l’époque classique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intervention au séminaire 1998-1999 Sentiments et émotions en Chine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INALCO, Département Chine ; Dipartimento di Studi Asiatici, Istituto Universitario Orientale (Naples) et Istituto Italiano per l’Africa e l’Oriente (Rome), Mar 1999, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01389979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les stratégies du romancier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Education et instruction en Chine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre d’Etudes Chinoises, INALCO, Jun 1999, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01389238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Langue et subjectivité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Littératures. Ecole des Hautes Etudes en Sciences Sociales (EHESS), 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00959413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (26)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IntraTexTT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Pons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02954429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">法譯中國古典小說和戲曲在法國漢學歷史上的地位</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01567290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">广东卫视《直播全球》采访：“中国传统文化面临失传或者式微的状况“</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01619064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">一個新研究方向：語內翻譯與中國古典小說文學創作的分析</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01567291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traduire le Pavillon de l'Ouest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01388252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Pavillon de l'ouest : entretien avec Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-José d'Hoop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01398547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">法國漢學的研究情形，從過去到現在</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01389422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">語言，痕跡，戀愛</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01388583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">〈西廂記〉為何稱為〝天地妙文〞</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01389446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">言语之戏</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01389437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">伧父， 忤奴与粗心人</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01389442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La dynastie des Han</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01389892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">中国文学的域外视角</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01389428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In Other Worlds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01389886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">中文助教的教學能力</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01389885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">融入拉康论中的中国传统文化一瞥</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01389888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La résistance de la signification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01398306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lexique français-chinois de psychanalyse, psychologie, psychiatrie, Jingshenfenxixue, xinlixue, jingshenbingxue Fa-Han duizhaobiao 精神分析學、心理學、精神病學法漢對照表</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01398635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">精神分析学术语汉译问题刍议</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01389966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le sujet chinois dans la demande de la psychanalyse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01398613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecriture ou langue graphique?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01397861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">中国文化与精神分析学 —— 其一</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01389969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">中国文化与精神分析学 —— 其二</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01389968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les conditions de l’écriture romanesque en Chine à l’âge des grands romans classiques (XVIe - XVIIIe s.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01389980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qin Shi huangdi, le Premier empereur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01389893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Chine 1000 ans av. J.-C.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01389894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cours (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecriture et oralité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Doctorat. France. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cel-01388650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représentations et imaginaire du suicide dans la Chine prémoderne (1)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Doctorat. France. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01518163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu sur : Ng Emily, &amp;lt;i&amp;gt;A time of lost gods: mediumship, madness, and the ghost after Mao&amp;lt;/i&amp;gt;, Oakland, University of California Press, 2020, 204 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03121849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IntraTexTT (Intralingual Textual Transformation Tool) Development of a Digital Text Comparison Tool for the Analysis of Rewriting and Intralingual Translation Processes in Pre-Modern Chinese Texts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01863346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le récit de rêve en Asie orientale : langues et genres, version intégrale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Durand-Dastès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02147258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId272"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+Rewriting and Intralingual Translation Processes in Pre-Modern Chinese Texts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EATS3 - The Third East Asian Translation Studies Conference - From the Local to the Global and Back: Translation as a Construction of Plural and Dialogic Identities of East Asia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ca’ Foscari University, Jun 2019, Venise, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02174259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classical Chinese Theatre for Different Times: French Translations and Retranslations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 4th International Eastern and Western Summit of Writers, Translators and Critics 第四届东方与西方国际作家、翻译家、评论家高峰论坛</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Guangxi University 广西大学, Dec 2019, Nanning 南宁, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02408624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La question de la subjectivité dans le processus de réécriture entre langue classique et langue vernaculaire dans la Chine prémoderne : À partir des récits de suicide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire “Groupe Langue et subjectivité”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INALCO Institut national des langues et civilisations orientales et 
+IFRAE Institut français de recherche sur l'Asie de l'Est (FRE 2025), Jun 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02150205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intralingual Translation, Language Shifting, and Interpretation in East Asian Classical and Premodern Cultures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">UCL IAS/PSL Scripta Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IAS Institute for Advanced Studies, UCL University College London, Jan 2019, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01994467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diglossia and Intralingual Translation in Yuan and Ming Times: An Attempt at a Theoretical Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Association for Asian Studies Annual Conference AAS 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association for Asian Studies, USA, Mar 2018, Washington DC, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01758869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diglossia and the Paradigm of Intralingual Translation in Premodern China (Keynote speech)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Middle and Mixed Arabic in the History of the Arabic Language and Today (Fifth International Symposium of the International Association for the Study of Middle and Mixed Arabic AIMA 5)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Strasbourg; International Association for the Study of Middle and Mixed Arabic; Association internationale pour l’étude du Moyen Arabe et des variétés mixtes de l’arabe, Mar 2017, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01494309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Language and discourse in the formation of late Ming and early Qing vernacular short story</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intralingual Translation, Diglossia, and the Rise of Vernaculars in East Asian Classical and Premodern Cultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ecole Pratique des Hautes Etudes ; CRCAO ; University of Milano-Bicocca, Jan 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01389378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diglossia, rewriting, and literary creation in premodern China</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire /Seminar "Diglossie, traduction intralinguale, réécriture, commentaire" / "Diglossia, intralingual translation, rewriting, and commentary"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01518157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’interprétation textuelle à la fondation du roman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hiéroglossie II — Les Textes fondateurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Collège de France, Jul 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01393063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Translate to Educate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd East Asian Translation Studies Conference (EATS 2)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Meiji University, Jul 2016, Tôkyô, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01389369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intralingual Translation, Diglossia, and the Rise of Vernaculars in East Asian Classical and Premodern Cultures (1/2)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 8th EST Congress: Translation Studies: Moving Boundaries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EST European Society for Translation Studies &amp; Aarhus University, Sep 2016, Aarhus, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01389372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De quelques ombres de disparues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le féminin et le religieux — Journée d’étude en l’honneur de Brigitte Baptandier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris Ouest Nanterre ; Université Paris 8 ; CNRS, CEH, LESC, Jun 2016, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01389361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traduire l’inédit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réflexion sur les modèles de la poésie chinoise – Expériences de l’anthologie » 詩歌史·詩歌選·詩歌的經典化 </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre de recherche de la poésie chinoise, Université normale de la Capitale (Beijing) 首都師範大學中國詩歌研究中心 &amp; Collège de France, Oct 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01388194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">This Fearful Object of Desire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Association for Asian Studies (AAS) 2015 Annual Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The Association for Asian Studies (AAS), Mar 2015, Chicago, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01388226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traduction intralinguale et culture vernaculaire dans la Chine classique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche et Traduction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Renmin, Institut des langues étrangères, &amp; CRCAO, Oct 2015, Beijing, Chine</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01388184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Diglossic Culture of Premodern China and the Paradigm of Translation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Keynote speech at the conference “Current Trends in Translation &amp; Intercultural Studies — The Fourth Asia-Pacific Forum on Translation and Intercultural Studies”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Durham University, Oct 2015, Durham, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01388165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Writing as Commentary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Intralingual Translation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bogazici University (Université du Bosphore), Faculty Of Arts And Sciences, Department Of Translation And Interpreting Studies, Nov 2014, Istanbul, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01388567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redefining Posterity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The First East-Asian Translation Studies Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of East Anglia, Faculty of Arts and Humanities, Jun 2014, Norwich, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01388619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self as Other</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intercultural Communication Between China And the Rest of the World: Beyond (Reverse) Essentialism and Culturalism? 中国与外部世界间的 跨文化交流: 超越 (反向)本质主义和文化主?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Helsinki, Jun 2014, Helsinki, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01388620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">一個女人肖像的演變 ——— 從元稹的鶯鶯到金聖嘆的鶯鶯</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">第十一屆唐代文化國際學術研討會 — The Eleventh International Academic Conference for Cultures of the Tang Dynasty</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The Graduate Institute of History and the Department of History of the Chinese Culture University中國文化大學史學研究所暨史學係 — The Chinese Society of Tang Studies中國唐代學會, Jun 2014, Taibei, Taiwan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01388596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expression amoureuse dans les chansons et le théâtre des Yuan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude « Les voix de l’amour dans la poésie chinoise »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFEC Association Française d’Etudes Chinoises ; Collège de France, Mar 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01389352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le bon lecteur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intervention au séminaire « Antiquité au présent »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris Diderot, Ecole doctorale n° 131, CERILAC, Feb 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01389971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le bon lecteur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pragmatique du commentaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universite Paris-Ouest Nanterre, Universite Paris III, Institut National d'Histoire de l'Art, Sep 2013, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01388629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poésies et chansons de l'époque mongole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude « Journée de la poésie chinoise »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Denis Diderot &amp; CRCAO, Jun 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01389391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'enfermement linguistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De Wenzhou à Paris. Plurilinguisme et prise en charge pédopsychiatrique en situation de migration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 11e secteur de psychiatrie infanto-juvénile de l’EPS Maison Blanche &amp; INALCO, Jun 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01389387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fragments du message amoureux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecrire en images : les rébus dans les civilisations de l’écriture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris Diderot, UFRs LAC, LCAO ; laboratoires CERILAC, CRCAO, May 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01388792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dying together</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th EACS Congress (European Association Chinese for Studies)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INALCO &amp; Université Paris Diderot, Sep 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01388640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur quelques signifiants intraduisibles dans la cure analytique chinoise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3e Congrès d'Espace analytique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Espace analytique, Sep 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01389380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Re-enchanting The Psyche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interculturalité et discours philosophique, rétrospectives et perspectives - ISCP International Society for Chinese Philosophy, 17th Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISCP International Society for Chinese Philosophy &amp; EHESS Ecole des hautes études en sciences sociales, Jul 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01388852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tradition’ vs./ psych.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">French American Conversations on Psychoanalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Chicago, Oct 2011, Chicago, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01388844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poésie et théâtre sous la dynastie des Yuan (XIIIe-XIVe s.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Printemps des poètes 2011 : D’infinis paysages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris Diderot, Apr 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01389394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Literature as translation within the same language</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Literature and Translation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Monash University, The Literature Research Unit, The Australasian Association for Literature (AAL), The Australian Association for Literary Translation (AALITRA), Jul 2011, Melbourne, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01388836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Néologismes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intervention au séminaire séminaire 2009-2010 « La Traduction »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris Diderot Paris 7, ED 131 Ecole doctorale Langue, littérature, image, civilisations et sciences humaines (domaines francophone, anglophone et d'Asie orientale), Mar 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01389972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shifting Practices as an Effect of Shifting Language</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Shifting Paradigms: How Translation Transforms the Humanities (Paradigmes en mutation : Du rôle transformateur de la traduction pour les sciences humaines)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Illinois at Urbana-Champaign, Oct 2010, Urbana, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01388889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Chine des psychanalystes français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assises des études chinoises — La sinologie introuvable ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFEC Association française d’études chinoises, Nov 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01388898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Präsenz und Ausstreichung</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop Was gehen die chinesischen Zeichen die Psychoanalyse an? (Qu’apprend l’écriture chinoise à la psychanalyse ?)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lacan Seminar Zürich, Sep 2008, Zürich, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01389976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le sujet mutique et la métaphore de la pierre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Métaphore et genre 2003-2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris Diderot Paris, GREJA GReJa Groupe de Recherches sur le Japon en sciences sociales et humaines, EA 335, Nov 2004, Paris, France. pp.83-106</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01389977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysants de la diaspora chinoise de Paris – Résultats, remarques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop “Discussions on Lacan’s Psychoanalytical Theories”《精神分析拉康理论演讲》</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Beijing University, Institute of Mental Health, Hospital N°6 北京大学第六医院精神卫生研究所, Oct 2008, Beijing, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01389205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Chinois ont-il méconnu le tragique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intervention au séminaire « La psychanalyse et le mal »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Le Cercle freudien, Nov 2008, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01389973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">拉康理论演变的主要阶段</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop : L’oeuvre de Lacan et sa relation avec son enseignement oral 拉康著作及拉康传授的口头教导</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Beijing University, Institute of Mental Health, Hospital N°6, 北京大学第六医院精神卫生研究所, Dec 2005, Beijing, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01389889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prendre la parole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autour du </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dit des Heike</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> : narration épique et théâtralité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris Diderot &amp; INALCO, Jun 2008, Paris, France. pp.173‑205</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01389213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">中国镜子中的拉康 Lacan in a Chinese Mirror</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Congress for Psychotherapy 2008 (WCP2008)《第五届世界心理治疗大会》</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Department of Psychology, Beijing University; China Association for Mental Health; Chinese Psychological Society, Oct 2008, Beijing, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01389200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">精神分析的中文翻译问题</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop : L’oeuvre de Lacan et sa relation avec son enseignement oral 拉康著作及拉康传授的口头教导</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Beijing University, Institute of Mental Health, Hospital N°6, 北京大学第六医院精神卫生研究所, Dec 2005, Beijing, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01389891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La résistance de la signification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intervention au séminaire « Les difficultés d’apprentissage »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Unité de Psychopathologie de l'Enfant et de l'Adolescent, Centre Hospitalier Sainte-Anne, Apr 2007, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01389975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le malentendu, comme de juste (contribution à partir de la Chine classique)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Guerre et paix des sexes. Femmes, hommes, sexes, genres : approches de la différence sexuelle (Université Européenne d’Eté)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris Diderot, École doctorale « Langue, Littérature, Image » ; Ministère de L’éducation nationale (DRIC), Sep 2006, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01389224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecriture ou langue graphique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La langue comment ça va ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Le Cercle freudien, Jun 2006, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01389397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D’une écriture d’où la langue serait absente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le geste comme parole : Trace, dessin, écriture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ateliers Claude Chassagny, Oct 2005, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01389402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle langue pour quel savoir ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude « Savoirs et Pratiques des Lettrés au Japon et en Chine »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris Diderot &amp; CRCAO, May 2005, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01389399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Sujet chinois dans la demande de la psychanalyse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Choix de la Chine actuelle : entre la tradition et l’Occident 《今日中国的选择：传统与西方》</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lyon, Ecole Normale Supérieure, LSH ; Institut d’Asie Orientale (UMR 5062) ; Laboratoire Les Discours du Politique en Europe (FRE 2683), Nov 2004, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01389230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment peut-on être romancier ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autour de Saikaku. Le roman en Chine et au Japon aux XVIIe et XVIIIe siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris Diderot ; CRCAO ; GReJa Groupe de Recherches sur le Japon en sciences sociales et humaines, Mar 2002, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01389405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur le mode de l'indirect : D'un art chinois de la lecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La sinologie selon François Jullien</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Charles-de-Gaulle-Lille 3, Sciences humaines, lettres et arts, DESS Asie du Sud-Est, May 2002, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01389970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’indirect comme source d’effet (la tradition chinoise)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Allusion en poésie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CRLMC Centre de Recherches sur les Littératures Modernes et Contemporaines, Université Blaise-Pascal, Département de Lettres, UFR Lettres, Langues et Sciences Humaines, Oct 2000, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01389408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les stratégies du romancier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Education et instruction en Chine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre d’Etudes Chinoises, INALCO, Jun 1999, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01389238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’expression du sentiment amoureux dans le récit en langue vulgaire à l’époque classique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intervention au séminaire 1998-1999 Sentiments et émotions en Chine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INALCO, Département Chine ; Dipartimento di Studi Asiatici, Istituto Universitario Orientale (Naples) et Istituto Italiano per l’Africa e l’Oriente (Rome), Mar 1999, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01389979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Langue et subjectivité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Littératures. Ecole des Hautes Etudes en Sciences Sociales (EHESS), 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00959413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (26)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IntraTexTT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Pons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02954429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">广东卫视《直播全球》采访：“中国传统文化面临失传或者式微的状况“</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01619064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">一個新研究方向：語內翻譯與中國古典小說文學創作的分析</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01567291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">法譯中國古典小說和戲曲在法國漢學歷史上的地位</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01567290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traduire le Pavillon de l'Ouest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01388252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Pavillon de l'ouest : entretien avec Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-José d'Hoop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01398547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">法國漢學的研究情形，從過去到現在</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01389422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">語言，痕跡，戀愛</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01388583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">伧父， 忤奴与粗心人</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01389442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La dynastie des Han</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01389892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">中国文学的域外视角</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01389428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">〈西廂記〉為何稱為〝天地妙文〞</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01389446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">言语之戏</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01389437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">中文助教的教學能力</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01389885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In Other Worlds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01389886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La résistance de la signification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01398306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">融入拉康论中的中国传统文化一瞥</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01389888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lexique français-chinois de psychanalyse, psychologie, psychiatrie, Jingshenfenxixue, xinlixue, jingshenbingxue Fa-Han duizhaobiao 精神分析學、心理學、精神病學法漢對照表</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01398635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecriture ou langue graphique?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01397861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">精神分析学术语汉译问题刍议</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01389966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le sujet chinois dans la demande de la psychanalyse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01398613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">中国文化与精神分析学 —— 其二</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01389968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">中国文化与精神分析学 —— 其一</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01389969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les conditions de l’écriture romanesque en Chine à l’âge des grands romans classiques (XVIe - XVIIIe s.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01389980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qin Shi huangdi, le Premier empereur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01389893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Chine 1000 ans av. J.-C.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01389894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cours (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecriture et oralité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Doctorat. France. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cel-01388650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représentations et imaginaire du suicide dans la Chine prémoderne (1)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Doctorat. France. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01518163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu sur : Ng Emily, &amp;lt;i&amp;gt;A time of lost gods: mediumship, madness, and the ghost after Mao&amp;lt;/i&amp;gt;, Oakland, University of California Press, 2020, 204 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03121849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IntraTexTT (Intralingual Textual Transformation Tool) Development of a Digital Text Comparison Tool for the Analysis of Rewriting and Intralingual Translation Processes in Pre-Modern Chinese Texts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01863346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le récit de rêve en Asie orientale : langues et genres, version intégrale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Durand-Dastès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02147258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId272"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -110,51 +110,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4FD2EDB1"/>
+    <w:nsid w:val="767C9EC2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -258,51 +258,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="706DD860"/>
+    <w:nsid w:val="8961E025"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -406,51 +406,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="44E58BEB"/>
+    <w:nsid w:val="7ED69CC9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -554,51 +554,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="F278D008"/>
+    <w:nsid w:val="031D6CBF"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -794,51 +794,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/rainier-lanselle" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/05221401X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ephe.fr/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.crcao.fr/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.crcao.fr/les-editions/presentation/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bit.ly/45PSMY8" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394281v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#23526;&#29995; &#29579;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rainier Lanselle" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390244v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Caz&#233;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00986140v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Graziani" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/extremeorient/202" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/extremeorient.202" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394282v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lacan" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398683v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pu Songling" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390257v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; L&#233;vy" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Cartier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hing-Ho Chan" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528232v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cairn.info/le-sujet-derriere-la-muraille--9782749203317.htm" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390249v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Feuillas" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390251v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398577v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anon. Anon." TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398488v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anon. [zhuoyuanting Zhuren &#37196;&#20803;&#20141;&#20027;&#20154;]" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398671v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398593v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390256v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398580v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05024429v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13muf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04630298v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11t4s" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639431v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11z7x" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366565v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25365/jeacs.2023.4.lanselle" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505619v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Du &#26460; Lei &#30922;" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991728v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142896v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ashp.6549" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03665800v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhang &#24352; Qiang &#34103;" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19326/j.cnki.2095-9257.2022.01.005" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05119988v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282853v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ashp.5710" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925851v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25365/jeacs.2022.3.lanselle" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03719228v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ideo.2349" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03264218v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ashp.4848" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088081v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23306343.2020.1824755" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969944v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ashp.3963" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891060v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870538v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01996484v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/extremeorient.1150" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01996502v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Durand-Dast&#232;s" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01654450v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/15685322-10345P09" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01654675v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397695v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567283v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398648v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00961529v2" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00959418v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00961574v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00961549v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01383848v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397707v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397703v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394341v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398656v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Cincotta" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397729v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Widmer" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398637v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398658v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398663v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398661v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398666v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394322v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leneide Duarte-Plon" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398701v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398305v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398647v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397881v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398303v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397873v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandor Ferenczi" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398602v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398597v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398309v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398301v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398591v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397698v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397688v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397706v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397701v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397690v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05126914v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Bruneton" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dunod.com/lettres-et-arts/hanmun-manuel-chinois-classique-lecture-sino-coreenne" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03770557v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463540v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lesbelleslettres.com/livre/4183-dictionnaire-biographique-du-haut-moyen-age-chinois" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463542v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463543v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463546v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567284v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01459387v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Poncharal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397771v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397926v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00959489v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00959509v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398616v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00959518v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398543v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398633v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397856v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394319v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397734v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394071v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398673v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397591v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394968v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397642v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398680v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397726v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398702v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397928v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398645v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398686v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397871v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398641v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398652v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398678v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398643v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398691v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397925v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398703v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397870v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394327v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398687v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398640v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394959v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397869v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394355v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bao &#24178;&#23542; Gan" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394309v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394311v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394312v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881342v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018515v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742760v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799086v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451594v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04325993v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03626076v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03689278v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03254680v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150205v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02174259v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408624v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01994467v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01758869v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389378v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01494309v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389361v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01518157v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393063v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389369v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389372v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388165v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388226v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388184v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388194v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388620v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388619v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388567v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388596v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389971v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389352v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388629v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388792v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388640v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389391v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389387v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389380v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389394v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388836v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388852v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388844v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389972v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388889v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388898v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389891v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389205v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389973v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389976v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389977v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389889v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389213v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389200v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389975v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389224v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389397v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389399v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389402v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389230v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389970v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389405v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389408v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389979v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389238v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00959413v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02954429v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pons" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567290v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01619064v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567291v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388252v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398547v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; d'Hoop" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389422v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388583v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389446v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389437v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389442v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389892v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389428v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389886v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389885v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389888v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398306v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398635v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389966v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398613v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397861v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389969v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389968v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389980v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389893v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389894v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cel-01388650v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01518163v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03121849v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863346v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02147258v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/rainier-lanselle" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/05221401X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ephe.fr/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.crcao.fr/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.crcao.fr/les-editions/presentation/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bit.ly/45PSMY8" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394281v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#23526;&#29995; &#29579;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rainier Lanselle" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390244v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Caz&#233;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00986140v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Graziani" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/extremeorient/202" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/extremeorient.202" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398683v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pu Songling" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394282v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lacan" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390257v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; L&#233;vy" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Cartier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hing-Ho Chan" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390249v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Feuillas" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528232v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cairn.info/le-sujet-derriere-la-muraille--9782749203317.htm" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390251v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398577v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anon. Anon." TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398488v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anon. [zhuoyuanting Zhuren &#37196;&#20803;&#20141;&#20027;&#20154;]" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398671v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390256v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398593v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398580v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05024429v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13muf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639431v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11z7x" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04630298v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11t4s" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505619v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Du &#26460; Lei &#30922;" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366565v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25365/jeacs.2023.4.lanselle" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991728v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142896v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ashp.6549" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05119988v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282853v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ashp.5710" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925851v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25365/jeacs.2022.3.lanselle" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03719228v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ideo.2349" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03665800v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhang &#24352; Qiang &#34103;" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19326/j.cnki.2095-9257.2022.01.005" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03264218v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ashp.4848" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088081v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23306343.2020.1824755" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969944v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ashp.3963" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870538v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891060v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01996484v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/extremeorient.1150" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01996502v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Durand-Dast&#232;s" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01654675v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01654450v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/15685322-10345P09" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397695v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567283v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398648v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00961529v2" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00959418v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00961549v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00961574v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01383848v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397703v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397707v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394341v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398656v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Cincotta" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397729v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Widmer" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398637v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398658v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398663v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394322v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leneide Duarte-Plon" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398701v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398305v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397881v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398647v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398666v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398661v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397873v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandor Ferenczi" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398303v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398597v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398309v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398602v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398301v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398591v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397706v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397701v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397690v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397698v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397688v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05126914v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Bruneton" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dunod.com/lettres-et-arts/hanmun-manuel-chinois-classique-lecture-sino-coreenne" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03770557v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463540v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lesbelleslettres.com/livre/4183-dictionnaire-biographique-du-haut-moyen-age-chinois" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463542v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463543v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463546v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567284v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01459387v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Poncharal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397771v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00959489v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397926v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00959509v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00959518v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398616v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398543v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398633v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397856v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397734v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394071v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394319v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397591v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398673v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394968v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397642v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398680v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397726v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398678v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398643v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398686v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397871v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398641v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398652v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398702v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397928v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398645v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398691v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397925v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397870v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398703v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394327v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398687v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398640v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394959v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397869v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394355v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bao &#24178;&#23542; Gan" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394311v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394312v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394309v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018515v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881342v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742760v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799086v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451594v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04325993v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03689278v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03626076v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03254680v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02174259v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408624v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150205v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01994467v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01758869v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01494309v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389378v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01518157v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393063v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389369v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389372v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389361v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388194v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388226v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388184v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388165v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388567v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388619v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388620v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388596v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389352v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389971v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388629v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389391v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389387v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388792v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388640v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389380v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388852v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388844v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389394v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388836v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389972v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388889v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388898v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389976v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389977v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389205v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389973v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389889v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389213v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389200v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389891v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389975v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389224v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389397v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389402v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389399v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389230v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389405v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389970v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389408v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389238v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389979v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00959413v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02954429v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pons" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01619064v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567291v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567290v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388252v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398547v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; d'Hoop" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389422v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388583v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389442v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389892v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389428v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389446v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389437v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389885v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389886v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398306v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389888v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398635v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397861v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389966v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398613v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389968v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389969v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389980v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389893v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389894v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cel-01388650v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01518163v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03121849v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863346v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02147258v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>