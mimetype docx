--- v2 (2026-05-06)
+++ v3 (2026-05-26)
@@ -2,54 +2,54 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:133.33333333333px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Rainier Lanselle </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">RAINIER LANSELLE 藍碁Directeur d'études&amp;quot;Histoire et philologie de la Chine classique&amp;quot;École Pratique des Hautes Études - EPHE-PSLSection des Sciences historiques et philologiques</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">rainier-lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">05221401X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Situation actuelle</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Directeur d’études à l’EPHE-PSL</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecole Pratique des Hautes Etudes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IVe Section, Sciences Historiques et Philologiques</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Direction d’études &amp;quot;Histoire et philologie de la Chine classique&amp;quot;</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">EPHE</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Les Patios Saint Jacques</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">4-14 rue Ferrus</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">75014 Paris - FRANCE</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Directeur de l’École doctorale ED 472, École pratique des hautes études EPHE-PSL et École nationale des chartes ENC-PSL</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Membre du CRCAO, ancien directeur adjoint (2014-2016) et ancien directeur (2017-2018)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Centre de Recherche sur les Civilisations de l’Asie Orientale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CRCAO - UMR 8155</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">C/o Instituts d’Extrême-Orient</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Collège de France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">52 rue du Cardinal Lemoine</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">75005 Paris - FRANCE</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Directeur de la collection “</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Civilisations de l’Asie orientale</w:t></w:r></w:hyperlink><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">”, Institut des civilisations du Collège de France, portail OpenEdition Books</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mail</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">rainier.lanselle [a] ephe.psl.edu</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Résumé synthétique</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="346099"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">Thèmes de recherche</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Littérature de fiction des Yuan aux Qing (XIII°-XVIII° s) : théâtre, conte, roman</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Expression de la subjectivité dans la littérature de fiction des Yuan aux Qing</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Langue et discours dans la littérature de fiction et la critique littéraire de la Chine prémoderne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Psychanalyse et impact sur la subjectivité de transition chinoise vers la modernité</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Langue, traduction et études sur la traduction</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Traduction intralinguale, diglossie, réécriture, commentaire</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Imaginaire du suicide dans la période prémoderne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Théâtre, conte, roman dans l’écriture et la réécriture de l'histoire au cours de la transition dynastique Ming-Qing</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Littérature vernaculaire d’actualité (roman, théâtre) au XVIIe siècle 明清時事小說/戲曲</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Principales orientations</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Mon travail de recherche est centré sur l’histoire et les problématiques de la littérature chinoise classique, spécifiquement la littérature d’imagination et de récit du classicisme tardif (dynasties Yuan, Ming et début Qing, XIIIe-XVIIIe siècles), en langue vulgaire et en langue classique : roman, conte, théâtre, recueils de récits, poésies lyrique et narrative. Dans ce domaine, j’ai effectué des travaux d’érudition, tels qu’inventaires descriptifs de sources romanesques (conte du genre </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">huaben</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> 話本, autour du XVIIesiècle), ou de recherches bibliographiques d’édition rares (au Japon et en France). L’analyse des sources et des procédés de réécriture dans le contexte de la diglossie chinoise entre langue classique et langue vernaculaire constitue l’un de mes principaux centres d’intérêt.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· A mon activité de recherche s’est ajouté la publication de traductions savantes concernant le conte en langue vulgaire, le théâtre, ainsi que la poésie. Parmi ces traductions : les </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spectacles curieux d’aujourd’hui et d’autrefois</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jingu qiguan</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ca. 1640), dans la Bibliothèque de la Pléiade ; </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Pavillon de l’oues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">t (</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Xixiang ji</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ca. 1300) ; la partie « Dynastie des Yuan (1271-1368) » dans l’</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthologie de la poésie chinoise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bibliothèque de la Pléiade. Je prépare actuellement la traduction annotée de la pièce de Kong Shangren (1648-1718), </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Eventail aux fleurs de pêchers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Taohua shan</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· A travers la littérature de récit, l’un de mes axes de recherche a trait à l’exploration des formes d’expression de la subjectivité, que ceci concerne les discours amoureux ou bien les procédés par lesquels un même thème sert des objectifs discursifs différents selon le genre littéraire dans lequel il est vectorisé (en chinois classique ou vernaculaire, en vers ou en prose, sous différents genres, tels que conte, roman ou théâtre). Dans cette optique, j’ai fait usage de moyens d’analyse issus de la psychanalyse (rapport entre subjectivité et langue) et du domaine des études de la traduction — le concept de traduction intralinguale me servant pour appréhender des mécanismes de réécriture entre des états différents de la langue chinoise ou entre des genres divers.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Je me suis également intéressé aux enjeux de la traduction interlinguale (problèmes liés à la traduction des concepts modernes entre le chinois et d’autres langues), ainsi qu’à des thématiques interculturelles, notamment autour des questions de subjectivité (compatibilités de l’héritage culturel chinois avec des concepts issus des psychologies occidentales). Ceci m’a amené à m’intéresser aux questions d’impacts sur la subjectivité de la transition chinoise vers la modernité occidentalisée, notamment autour des écrits du courant contemporain de la « psychologie indigène » (bentu xinlixue 本土心理學).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Tout en assumant la direction d’un important laboratoire, j’ai poursuivi ces dernières années des recherches dans le cadre de ma direction d’études à l’Ecole pratique des hautes études. Au cours des trois années universitaires 2015-2016, 2016-2017 et 2017-2018, j’ai consacré ma conférence hebdomadaire aux représentations et à l’imaginaire du suicide dans la Chine prémoderne (Song-Yuan-Ming-Qing). J’ai particulièrement exploré les procédés de réécriture de certains récits et thèmes narratifs, et la manière dont ils ont été réinterprétés et traduits (y compris à travers des procédés de traduction intralinguale) en passant d’un genre à l’autre (récits en langue classiques issus de traditions historiques, de mirabilia </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">[zhiguai]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, de recueils de notes diverses </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">[biji]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> ; contes en langue vulgaire </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">[huaben]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> ; pièces de théâtre de divers genres…).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">·  A partir de l’année universitaire 2018-2019, je me suis engagé pour plusieurs années dans un cycle d’enseignement où ma conférence hebdomadaire est consacrée à la réécriture théâtrale et romanesque de l’histoire de la transition Ming-Qing. Le premier volet triennal de ce cycle (2018-2019 / 2019-2020 / 2020-2021) a été consacré à la manière de réécrire l’histoire contemporaine à travers le théâtre : cette recherche et cet enseignement ont été centrés sur </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Eventail aux fleurs de pêchers (Taohua shan</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> 桃花扇*)* de Kong Shangren 孔尚任 (1648-1718). Le second volet, débutant en 2021-2022, est consacré à l’étude d’autres œuvres de fiction rendant compte ou témoignant du déclin et de la chute des Ming, et de la transition dynastique — un thème majeur de la littérature chinoise au XVIIe siècle..</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading5"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Actuellement, mes  principaux chantiers sont :</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading6"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">A titre collectif</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Un projet international autour des notions de traduction intralinguale, de réécriture et de partage du savoir dans les cultures vernaculaires, intitulé “Everyday Archives — Vernacular Literature and the Spread of Knowledge in Early Modern China”, avec pour finalité la publication d’un volume collectif.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading6"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">A titre individuel</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">La préparation d’une monographie sur les représentations et l’imaginaire du suicide dans la Chine des XIIIe-XVIIIe siècles. En explorant certains thèmes ou séquences récurrents relatifs au suicide, dans les littératures d’imagination principalement, il s’agira de mieux comprendre l’imaginaire du discours suicidaire, thème littéraire majeur de la période prémoderne, et plus généralement révélateur d’un discours contemporain sur la subjectivité. Cet axe de recherche est lié à ma conférence hebdomadaire à l’EPHE-PSL au cours des années 2015-2018.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">La traduction intégrale annotée de </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Éventail aux fleurs de pêcher</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Taohua shan</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">桃花扇) de Kong Shangren孔尚任 (1648-1718). Il s’agira de la première traduction française de cette œuvre majeure du théâtre-opéra chinois. Cet axe est lié à la conférence hebdomadaire à l’EPHE-PSL effectuée au cours des années 2018-2021.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">La préparation d'une monographie sur les littératures d'actualité dans la Chine du XVIIe siècle, sur la base de mon enseignement en cours à l'EPHE-PSL.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Enseignements actuels (2025-2026)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Conférence hebdomadaire à l’EPHE, direction d'études </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">“Histoire et philologie de la Chine classique”</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le déclin et la chute des Ming dans la littérature de fiction du XVIIe siècle (5) : Les Ming du Sud</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Romans d’actualité : culture vernaculaire et narration des événements contemporains  2. Écritures et réécritures du récit historique d’actualité : lecture de textes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poursuite du travail engagé en années 1, 2, 3 et 4 (2021-2022, 2022-2023, 2023-2024, 2024-2025) autour des narrations de fictions historiques en langue vulgaire sur les événements des derniers règnes des Ming (1620-1644). Nous poursuivons l’exploration des romans d’actualité (shishi xiaoshuo) autour des événements liés au règne de Hongguang (1644-1645), premier empereur des Ming du Sud (Nan Ming), à Nankin, alors que les Mandchous poursuivent leur conquête de la Chine. Du 12 novembre 2025 au 21 janvier 2026. EPHE, site Sorbonne, Salle D054.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les enseignements ont lieu en Sorbonne</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading5"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cliquer ici pour le CV d'activités complet hors publications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Pavillon de l'ouest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">實甫 王</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rainier Lanselle. Les Belles Lettres, pp.LXXXII + 406, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01394281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Translation in an International Perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Cazé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rainier Lanselle; Antoine Cazé. Peter Lang, 2014, Translation in an International Perspective: Cultural Interaction and Disciplinary Transformation, 978-3-0343-1433-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01390244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extrême-Orient Extrême-Occident, Hors-série, Père institué, père questionné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Graziani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de Vincennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.350, 2012, 9782842923440. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/extremeorient.202⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00986140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trois Contes étranges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pu Songling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rainier Lanselle. PUF, 120+22 p., 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01398683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Stade du miroir comme formateur de la fonction du Je</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lacan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Erik Porge; Rainier Lanselle; Qi Chong; a. Association Psychanalyse en Chine, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01394282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inventaire analytique et critique du conte chinois en langue vulgaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Lévy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Cartier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hing-Ho Chan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">André Lévy; Michel Cartier; Chan Hingho; Rainier Lanselle; &amp; al. Collège de France, Institut des Hautes Etudes Chinoises, VIII-5, pp.320, 2006, Inventaire analytique et critique du conte chinois en langue vulgaire</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01390257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la difficulté de juger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Feuillas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rainier Lanselle; Stéphane Feuillas. Presses Universitaires de Vincennes, De la difficulté de juger – Quelques ressources du mode critique en Chine et au Viêt Nam (26), pp.192, 2004, Extrême-Orient Extrême-Occident, 2-84292-154-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01390249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Sujet derrière la muraille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 9782749203317</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01528232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du Pouvoir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rainier Lanselle. Presses Universitaires de France, 1, pp.390, 2003, Cahiers du Centre Marcel Granet, (Institut de la pensée contemporaine</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01390251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le poisson de jade et l'épingle au phénix. Conte chinois du XVIIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anon. Anon.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rainier Lanselle. Gallimard, pp.105, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01398577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le cheval de jade. Quatre contes chinois du XVIIe siècle (Zhao shi bei 照世盃)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anon. [zhuoyuanting Zhuren 酌元亭主人]</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rainier Lanselle. Philippe Picquier, 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01398488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectacles curieux d’aujourd’hui et d’autrefois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anon. Anon.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rainier Lanselle. Gallimard, LXI+2104 p., 1996</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01398671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inventaire analytique et critique du conte chinois en langue vulgaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Lévy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Cartier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hing-Ho Chan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">André Lévy; Michel Cartier; Chan Hingho; Rainier Lanselle; &amp; al. Collège de France, Institut des Hautes Etudes Chinoises, VIII-4, pp.378, 1991, Inventaire analytique et critique du conte chinois en langue vulgaire</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01390256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le poisson de jade et l'épingle au phénix. Douze contes chinois du XVIIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rainier Lanselle. Gallimard, 457 p., 1991</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01398593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le poisson de jade et l'épingle au phénix. Douze contes chinois du XVIIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rainier Lanselle. Gallimard, 457 p., 1987</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01398580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (56)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire et philologie de la Chine classique : Le déclin et la chute des Ming dans la littérature de fiction du XVIIe siècle (3). — I. Le récit vernaculaire et la transmission du savoir sur les événements contemporains : histoire littéraire, approches critiques (3). — II. Écritures et réécritures du récit historique d’actualité : étude des sources, lecture de textes (3)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annuaire de l’École pratique des hautes études. Section des sciences historiques et philologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 156 (2023-2024), pp.439-458. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/13muf⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05024429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un drame politique au XVIIe siècle. Li Yu 李玉, &amp;lt;i&amp;gt;Qingzhong pu&amp;lt;/i&amp;gt; 清忠譜 (Le chant des purs et des loyaux) : Traduction de la scène 6, « Ma xiang » 罵像 : « Insultes à la statue »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Impressions d'Extrême-Orient</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Hommage au Maître hétéroclite, En souvenir de Jacques Pimpaneau (1934-2021), 16, pp.25-44. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/11z7x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04639431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire et philologie de la Chine classique : Le déclin et la chute des Ming dans la littérature de fiction du XVIIe siècle (2). I. Le récit vernaculaire et la transmission du savoir sur les événements contemporains : histoire littéraire, approches critiques (2). — II. Écritures et réécritures du récit historique d’actualité : étude des sources, lecture de textes (2).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annuaire de l’École pratique des hautes études. Section des sciences historiques et philologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 155, pp.440-451. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/11t4s⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04630298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhege yuwang de kepa duixiang — &amp;lt;i&amp;gt;Xixiang ji&amp;lt;/i&amp;gt; jingmeng xinshi 这个欲望的可怕对象 ——《西厢记》惊梦新释</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du 杜 Lei 磊</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zhongguo gudai xiaoshuo xiju yanjiu 中国古代小说戏剧研究 (Studies on Ancient Chinese Novel and Drama)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 19, pp.179-194</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04505619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diglossia, Intralingual Translation, Rewriting: Towards a New Approach to the Analysis of the Relationship between Ming-Qing Vernacular Stories and their Classical Sources (2)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of the European Association for Chinese Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 4, pp.239-288. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.25365/jeacs.2023.4.lanselle⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04366565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu sur Ng Emily, A Time of Lost Gods: Mediumship, Madness, and the Ghost after Mao, Oakland, University of California Press, 2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers d'Extrême-Asie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 2021 (30), pp.430-436</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03991728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire et philologie de la Chine classique : Le déclin et la chute des Ming dans la littérature de fiction du XVIIe siècle (1). — I. Le récit vernaculaire et la transmission du savoir sur les événements contemporains : histoire littéraire, approches critiques (1). — II. Écritures et réécritures du récit historique d’actualité : étude des sources, lecture de textes (1)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annuaire de l’École pratique des hautes études. Section des sciences historiques et philologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 2021-2022 (154), pp.413-448. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/ashp.6549⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04142896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alison Hardie, 2022, The Many Faces of Ruan Dacheng: Poet, Playwright, Politician in Seventeenth-Century China, Hong Kong University Press</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études Chinoises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 41-42 (1), pp.451-471</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05119988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire et philologie de la Chine classique : Fiction et réécriture de l'histoire sous les Ming et les Qing : autour de L'Eventail aux fleurs de pêcher. I. 1. Fictions historiques : textes, pratiques, enjeux (3). 2. Lecture du Taohua shan 桃花扇 de Kong Shangren 孔尚任 (1648-1718) (3)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annuaire de l’École pratique des hautes études. Section des sciences historiques et philologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 153, pp.427-471. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/ashp.5710⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02282853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diglossia, Intralingual Translation, Rewriting: Towards a New Approach to the Analysis of the Relationship between Ming-Qing Vernacular Stories and their Classical Sources (1)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of the European Association for Chinese Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 3, pp.207-262. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.25365/jeacs.2022.3.lanselle⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03925851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kong Shangren 孔尚任 (1648-1718), Taohua shan 桃花扇, L’Éventail aux fleurs de pêcher : Introduction ; Scène de prologue : Propos avant-coureur ;(先聲) ; Scène première : La séance de conteur (聽稗)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Impressions d'Extrême-Orient</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Hommage à André Lévy, 14, pp.290‑318. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/ideo.2349⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03719228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xixiang ji zai Faguo de yijie yu chuanbo 《西厢记》在法国的译介与传播</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhang 张 Qiang 蔷</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Guoji hanxue 国际汉学 International Sinology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 30 (1), pp.31-35. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.19326/j.cnki.2095-9257.2022.01.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03665800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire et philologie de la Chine classique : Fiction et réécriture de l'histoire sous les Ming et les Qing : autour de L'Eventail aux fleurs de pêcher. I. 1. Fictions historiques : textes, pratiques, enjeux (2). 2. Lecture du Taohua shan 桃花扇 de Kong Shangren 孔尚任 (1648-1718) (2).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annuaire. EPHE, IVe section</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Annuaire : Résumés des conférences et travaux, 152e année, 2018-2019, Ecole pratique des hautes études, Section des sciences historiques et philologiques, 152, pp.411-447. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/ashp.4848⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03264218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classical Chinese theatre for different times: French translations and retranslations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Asia Pacific Translation &amp; Intercultural Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 7 (3), pp.310-328. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/23306343.2020.1824755⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03088081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire et philologie de la Chine classique : Fiction et réécriture de l'histoire sous les Ming et les Qing : autour de L'Eventail aux fleurs de pêcher. I. 1. Fictions historiques : textes, pratiques, enjeux (1). 2. Lecture du Taohua shan 桃花扇 de Kong Shangren 孔尚任 (1648-1718) (1).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annuaire. EPHE, IVe section</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Annuaire : Résumés des conférences et travaux, 151e année, 2018-2019, Ecole pratique des hautes études, Section des sciences historiques et philologiques, 151, pp.339-377. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/ashp.3963⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02969944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">法譯中國古典小說和戲曲在法國漢學歷史上的地位</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">戲曲與俗文學研究 Xiqu yu suwenxue yanjiu (Research on Chinese Drama and Folk Literature)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 5, pp.1-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01870538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire et philologie de la Chine classique : 1. Représentations et imaginaire du suicide dans la Chine prémoderne (2); 2. Sources classiques des récits en langue vulgaire : entre traduction et réécriture (le cas des contes du genre huaben 話本, XVIIe siècle) (2)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annuaire de l'École pratique des hautes études (EPHE), Section des sciences historiques et philologiques. Résumés des conférences et travaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 149e année, pp.352-364</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01891060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">This Fearful Object of Desire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Extrême-Orient Extrême-Occident</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Récits de rêve en Asie orientale — Dream Narratives in East Asia, 42, pp.205-237. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/extremeorient.1150⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01996484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le récit de rêve en Asie orientale : langues et genres (Introduction)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Durand-Dastès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Extrême-Orient Extrême-Occident</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Récits de rêve en Asie orientale — Dream Narratives in East Asia, 42, pp.6-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01996502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire et philologie de la Chine classique : 1. Représentations et imaginaire du suicide dans la Chine prémoderne (1); 2. Sources classiques des récits en langue vulgaire : entre traduction et réécriture (le cas des contes du genre huaben 話本, XVIIe siècle) (1)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annuaire de l'École pratique des hautes études (EPHE), Section des sciences historiques et philologiques. Résumés des conférences et travaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 148e année, pp.337-350</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01654675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu sur Daria Berg (éd.), Women and the Literary World in Early Modern China, 1580-1700</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">T'oung Pao/通報 </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 103 (4-5), pp.485‑493. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/15685322-10345P09⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01654450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu sur Jiang Tao et Philip J. Ivanhoe (2012), The reception and rendition of Freud in China: China’s Freudian slip</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études Chinoises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 34 (2), pp.312-319</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01397695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu sur Benjamin A. Elman (éd.) (2014), Rethinking East Asian languages, vernaculars, and literacies, 1000-1919</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études Chinoises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 35 (2), pp.178‑182</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01567283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Psychanalyse et culture en Chine (Interview avec Emmanuel Lincot)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monde chinois nouvelle Asie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 37, pp.150-156</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01398648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecriture du message amoureux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études Chinoises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 32 (2), pp.101-140</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00961529v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La marque du père</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Extrême-Orient Extrême-Occident</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Hors série : " Père institué, père questionné " / " The father in question ", pp.83‑112</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00959418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu sur &amp;lt;i&amp;gt;Wandering Spirits: Chen Shiyuan's Encyclopedia of Dreams&amp;lt;/i&amp;gt;. Translated and edited by Richard E. Strassberg (2008)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Ecole française d'Extrême-Orient</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 97-98, pp.459‑463</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00961549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu sur Keith McMahon (2009). &amp;lt;i&amp;gt;Polygamy and Sublime Passion: Sexuality in China on the Verge of Modernity&amp;lt;/i&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études Chinoises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 29, pp.357‑362</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00961574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Chine des psychanalystes français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études Chinoises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, hors-série : "Etudier et enseigner la Chine" (Actes choisis du colloque international "Assises des études chinoises. La sinologie introuvable ?", Paris, 13-14 nov. 2009), pp.314-324</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01383848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu sur Philippe Porret (2008), La Chine de la psychanalyse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études Chinoises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 28, pp.337-342</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01397703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu sur Vincent Durand-Dastès (2008), La Conversion de l'Orient. Une pérégrination didactique de Bodhidharma dans un roman chinois du XVIIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études Chinoises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 28, pp.253-259</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01397707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les limites de la métaphore architecturale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">D'A. D'architectures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, février 2008 (170), pp.50-51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01394341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quale posto per l’analista nella modernità cinese?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Cincotta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psiche Rivista di cultura psicoanalitica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, XVI (1, « Geografie della psicoanalisi », Milan, Il Saggiatore), pp.103-116</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01398656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Das chinesische Subjekt im Anspruch der Psychoanalyse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Widmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Riss, Zitschrift für Psychoanalyse. Freud - Lacan, Zürich</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 67 (3), pp.115-144</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01397729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“L’homme de bien ne sort pas de sa place”, Langue, discours et constitution des savoirs dans la Chine classique (Xe-XIXe s.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychanalyse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 3 (10), pp.107-32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01398637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle place pour l’analyste dans la modernité chinoise ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Essaim</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 19, pp.131-146</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01398658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Schrift oder graphische Sprache?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Widmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Riss, Zitschrift für Psychoanalyse. Freud - Lacan, Zürich</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 67 (3), pp.23-60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01398663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A última muralha − A China se aproxima do divã</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leneide Duarte-Plon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mais, Folha de São Paulo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 07/05/2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01394322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuebo tingzhang zai Bejing 薛伯庭長在北京</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers pour une école, La Lettre lacanienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 13-14, pp.65-86</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01398701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La pierre et le jade. Sur un mythe chinois du langage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Essaim</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 17, pp.189-216</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01398305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Je pleure sur ce jade qu’on appelle pierre” – La voix de la plainte dans la tradition littéraire de la Chine classique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Figures de la psychanalyse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 14 (2), pp.205-221</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01397881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N.d.I. (Notes de l’Interprète)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers pour une école, La Lettre lacanienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 13-14, pp.47-63</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01398647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“S’il meurt on perdra le document”. A propos de S21, La machine de mort Khmer rouge, film de Rithy Pann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Essaim</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 16 : "Des folies et des œuvres", pp.181-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01398666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rétif de la Bretonne, ou La folie sous presse. (S’)écrire, (s’)inscrire, (s’)imprimer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Essaim</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 16 : "Des folies et des œuvres", pp.65-87</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01398661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction à La question de l'analyse profane de S. Freud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandor Ferenczi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Essaim</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 15 (2), pp.175-180</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01397873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La part d’insaisissable. A propos de la place de la littérature chinoise classique en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Infini</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 90, pp.123-33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01398303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les grands romans en langue vulgaire de la Chine classique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Magazine littéraire (Le)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, mars 2004, pp.47-50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01398597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’autre comme “imbécile” : le système clos de la critique comme opération d’inclusion/exclusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Extrême-Orient Extrême-Occident</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 26, "De la difficulté de juger – Quelques ressources du mode critique en Chine et au Viêt Nam", pp.139-161</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01398309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mots chinois de la psychanalyse. Premières observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Essaim</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 13 : "Horizons asiatiques de la psychanalyse", pp.63-103</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01398602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“La fille est forte. Ne pas l’épouser.”, ou les inconforts du désir − Notes de lecture du Rêve du Pavillon rouge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers du Centre Marcel-Granet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 1 ("Du Pouvoir"), pp.151-193</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01398301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les concours mandarinaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pour la science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 242 (déc. 1997), pp.50-57</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01398591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu sur Robert E. Hegel & Richard C. Hessney (eds) (1985), Expressions of self in Chinese literature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue bibliographique de sinologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1989, 7, pp.199-201</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01397706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu sur Patrick Hanan (1988), The invention of Li Yu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue bibliographique de sinologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1989, 7, pp.224-225</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01397701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu sur Hou Hui 侯会 (1988), « Cong “zege” yi ci de yinxian kan bufen huaben xiaoshuo de chuangzuo niandai » 从‘则个’一词的隐现看部分话本小说的创作年代</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue bibliographique de sinologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1989, 7, pp.183</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01397690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu sur McMahon, Keith (1988), Causality and containment in seventeenth-century Chinese fiction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue bibliographique de sinologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1989, 7, pp.225-226</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01397698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu sur Andrew H. Plaks (1987), The four masterworks of the Ming novel: Ssu ta ch'i-shu [Si da qishu 四大奇書]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue bibliographique de sinologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1989, 7, pp.226-227</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01397688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (48)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Bruneton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Grand Manuel de chinois classique Hanmun</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.15-18, 2025, Grands Manuels de Langues, 978-2-200-63632-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05126914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De quelques ombres de disparues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gladys Chicharro; Stéphane Gros; Adeline Herrou; Aurélie Névot. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le féminin et le religieux. Mélanges offerts à Brigitte Baptandier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Asiathèque, pp.273-318, 2022, Empreintes chinoises</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03770557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cai Yan 蔡琰 (ca. 178-215/249) (Wenji 文姬)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">François Martin; Damien Chaussende. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire biographique du haut Moyen Age chinois</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Belles Lettres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.67‑68, 2020, 978-2-251-45063-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02463540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pan Ni 潘尼 (ca. 250-311 (Zhengshu 正叔)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">François Martin; Damien Chaussende. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire biographique du haut Moyen Age chinois</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Belles Lettres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.362, 2020, 978-2-251-45063-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02463542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shen Jiong 沈炯 (503-561) (Chuming 初明)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">François Martin; Damien Chaussende. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire biographique du haut Moyen Age chinois</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Belles Lettres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.400, 2020, 978-2-251-45063-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02463543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xie Lingyun 謝靈運 (385-433) (duc de Kangle 康樂公)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">François Martin; Damien Chaussende. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire biographique du haut Moyen Age chinois</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Belles Lettres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.535-538, 2020, 978-2-251-45063-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02463546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self as Other</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fred Dervin; Régis Machart. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intercultural Communication with China: Beyond (Reverse) Essentialism and Culturalism?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.41‑58, 2017, 978-981-10-4014-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01567284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la fiction à la non-fiction : traduire les textes de sciences humaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Poncharal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Translation in an International Perspective - Cultural Interaction and Disciplinary Transformation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01459387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynastie des Yuan (Mongols, 1279-1368)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rémi Mathieu. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthologie de la poésie chinoise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Gallimard, pp.761-875 et 1392-1422, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01397771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shifting Practices as an Effect of Shifting Language: The Case of the Acclimatation of the Psychoanalytical Discourse into Chinese</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Antoine Cazé; Rainier Lanselle. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Translation in an International Perspective: Cultural Interaction and Disciplinary Transformation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Lang, pp.131‑147, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00959489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction (Bilingue français-anglais, Bilingual French-English)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Cazé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Antoine Cazé; Rainier Lanselle. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Translation in an International Perspective: Cultural Interaction and Disciplinary Transformation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Lang, pp.7-19, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01397926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prendre la parole : Le théâtre du Bord de l'eau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Claire-Akiko Brisset; Arnaud Brotons; Daniel Struve. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De l'épopée au Japon : Narration épique et théâtralité dans le Dit des Heike</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Riveneuve, pp.173‑205, 2011, Actes académiques - Série japonaise</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00959509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle langue pour quel savoir ? A propos de la prédominance de la culture lettrée en Chine dans la période postérieure aux Song</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Annick Horiuchi; Daniel Struve. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratiques lettrées au Japon et en Chine, XVIIe-XIXe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Les Indes Savantes, Université Paris-Diderot, pp.11‑43, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00959518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le sujet chinois dans la demande de la psychanalyse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Frédéric Wang. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le choix de la Chine d'aujourd'hui, entre la Tradition et l’Occident</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Les Indes Savantes, pp.17-37, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01398616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le malentendu, comme de juste (Contribution à partir de la Chine classique)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Julia Kristeva. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Guerre et paix des sexes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hachette, pp.73-80, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01398543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le sujet mutique et la métaphore de la pierre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cécile Sakai; Daniel Struve. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regards sur la métaphore, entre Orient et Occident</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Picquier, pp.83-106, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01398633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecriture ou langue graphique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Patrick Bellamich. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La langue comment ça va ? Langue et psychanalyse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elema, pp.123-154, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01397856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D’une écriture d’où la langue serait absente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Claire de Firmas. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le geste comme parole : Trace, dessin, écriture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ateliers Claude Chassagny, pp.2-23, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01397734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">12 Notices du Doupeng xianhua 豆棚閒話 (ca. 1668, par Aina jushi 艾衲居士) (12 chapitres, complet)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">AndréLévy; MichelCartier; RainierLansellerainier.lanselle@college-de-France.fr996293; Hing-hoChan; et al. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inventaire analytique et critique du conte chinois en langue vulgaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, VIII-5, Collège de France, Institut des Hautes Etudes Chinoises, pp.197-242, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01394071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">12 Notices du Wushengxi yiji 無聲戲一集 (1654-1655, par Li Yu 李漁, 1611-1680) (12 chapitres, complet)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">André Lévy; Michel Cartier; Rainier Lanselle; Chan Hing-ho; et al. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inventaire analytique et critique du conte chinois en langue vulgaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, VIII-5, Collège de France, Institut des Hautes Etudes Chinoises, pp.127-167, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01394319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chine : l’hospitalité comme impensé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alain Montandon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hospitalités : hier, aujourd’hui, ailleurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires Blaise-Pascal, Centre de Recherches sur les Littératures Modernes et Contemporaines, Université Blaise-Pascal, pp.143-187, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01397591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratégies romanesques ? Des difficultés du discours édifiant dans les récits en langue vulgaire au XVIIième siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Catherine Despeux; Christine Nguyen-Tri. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Education et instruction en Chine, III : Aux marges de l’orthodoxie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peeters, pp.99-123, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01398673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chine : l’hospitalité comme impensé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">AlainMontandon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Livre de l’Hospitalité. Accueil de l’étranger dans l’histoire et les cultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bayard, pp.275-312, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01394968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment peut-on être romancier ? A propos des conditions de l’écriture romanesque en Chine aux alentours du XVIIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Daniel Struve. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autour de Saikaku, le roman en Chine et au Japon aux XVIIe et XVIIIe siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Les Indes savantes, Université Paris 7 Denis-Diderot / Groupe de Recherches sur le Japon en sciences sociales et humaines (GReJa), pp.95-111, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01397642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur le mode de l’indirect : d’un art chinois de la lecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thierry Marchaisse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dépayser la pensée, Dialogues hétérotopiques avec François Jullien sur son usage philosophique de la Chine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Les Empêcheurs de penser en rond, pp.171-210, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01398680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’indirect comme source d’effet (la tradition chinoise)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christian Moncelet; Jacques Lajarrige. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Allusion en poésie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires Blaise-Pascal, CRLMC Centre de Recherches sur les Littératures Modernes et Contemporaines, pp.17-49, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01397726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sui Tang yanyi 隋唐演義 (Histoire romancée des Sui et des Tang)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">André Lévy. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire de littérature chinoise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de France, pp.288-289, 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01398678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Li Yu (李漁) (1611-1680)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">André Lévy. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire de littérature chinoise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de France, pp.178-181, 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01398643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wu Woyao (吳沃堯) (1866-1910)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">André Lévy. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire de littérature chinoise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de France, pp.330-331, 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01398686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haoqiu zhuan 好逑傳 (Histoire de la bonne compagne)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">André Lévy. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire de littérature chinoise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de France, pp.109, 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01397871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Li Ruzhen (李汝珍) (ca. 1763-1830)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">André Lévy. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire de littérature chinoise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de France, pp.172-174, 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01398641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qilu deng (歧路燈) (La Lampe à la croisée des chemins)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">André Lévy. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire de littérature chinoise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de France, pp.251-252, 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01398652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu Jiao Li (玉嬌梨) (Shuang mei qiyuan 雙美奇緣) (La singulière union de deux beautés)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">André Lévy. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire de littérature chinoise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de France, pp.387-388, 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01398702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jin Shengtan (金聖歎) (1610-1661)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">André Lévy. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire de littérature chinoise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de France, pp.137-138, 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01397928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Li Zhi (李贄) (1527-1602)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">André Lévy. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire de littérature chinoise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de France, pp.180-181, 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01398645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiyou bu (西遊補) (Complément à la Pérégrination vers l'Ouest)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">André Lévy. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire de littérature chinoise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de France, pp.350-351, 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01398691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jingju 京劇 (Jingxi 京戲, Théâtre de Pékin)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">André Lévy. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire de littérature chinoise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de France, pp.139-140, 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01397925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erotique (littérature chinoise)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">André Lévy. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire de littérature chinoise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de France, pp.72-75, 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01397870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zaju (雜劇) (Théâtre varié)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">André Lévy. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire de littérature chinoise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de France, pp.391-393, 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01398703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caizi jiaren xiaoshuo (才子佳人小說) (Romans de la belle et du lettré)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">AndréLévy. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire de littérature chinoise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de France, pp.23-24, 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01394327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xingshi yiyuan zhuan (醒世姻緣傳) (Destins matrimoniaux propres à éveiller le monde)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">André Lévy. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire de littérature chinoise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de France, pp.349-350, 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01398687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Li Kaixian (李開先) (1502-1568)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">André Lévy. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire de littérature chinoise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de France, pp.169-170, 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01398640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chine. Arts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Grande Encyclopédie Bordas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, Bordas, pp.327-332, 1994</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01394959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extrême-Orient</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Grande Encyclopédie Bordas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 4, Bordas, pp.248, 1994</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01397869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chap. III & IX du Sou shen ji 搜神記 (Traduction annotée)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bao 干寶 Gan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">RémiMathieu. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A la recherche des esprits. Récits tirés du Sou shen ji</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Gallimard, pp.59-70 ; 119-123 ; 238-244 ; 268-270, 1992</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01394355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3 Notices du Xihu erji 西湖二集 (Anon., 1645 ?), chap. 27, 29, 30</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">AndréLévy; MichelCartier; RainierLansellerainier.lanselle@college-de-France.fr996293. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inventaire analytique et critique du conte chinois en langue vulgaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, VIII-4, Collège de France, Institut des Hautes Etudes Chinoises, pp.164-169, 173-190, 1991</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01394311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">7 Notices du Qingye zhong 清夜鐘 (1645 ?), chap. 1-2 & 6-14</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">AndréLévy; MichelCartier; RainierLansellerainier.lanselle@college-de-France.fr996293. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inventaire analytique et critique du conte chinois en langue vulgaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, VIII-4, Collège de France, Institut des Hautes Etudes Chinoises, pp.329-339, 354-378, 1991</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01394312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">1 Notice du Huanxi yuanjia 歡喜冤家 (Anon., 1640), chap. 8</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">AndréLévy; MichelCartier; RainierLansellerainier.lanselle@college-de-France.fr996293. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inventaire analytique et critique du conte chinois en langue vulgaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, VIII-4, Collège de France, Institut des Hautes Etudes Chinoises, pp.230-235, 1991</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01394309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (63)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultimes échos. Chants de la fin d’un monde dans L’Éventail aux fleurs de pêcher de Kong Shangren</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Figures de l’errance dans les arts et la littérature asiatiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Asie-Sorbonne, Apr 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05018515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The tradition of poetic interpretation of the Peach Blossom Fan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modern Language Association MLA 2025 Convention</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Modern Language Association MLA, Jan 2025, New-Orleans, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04881342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réécritures et registres linguistiques dans la Chine prémoderne : quelle approche conceptuelle ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diaglossie littéraire en Asie orientale moderne et contemporaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INALCO; IFRAE, Oct 2024, Paris INALCO, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04742760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rewriting history as storytelling: official life and its image in fictions of the Ming-Qing transition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Illustration as a Mode of Commentary in Chinese Textual Traditions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CRCAO; EPHE, Nov 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04799086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Littérature d’actualité dans la Chine du XVIIème siècle : ce que la langue fait au récit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séances de la Société Asiatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Asiatique, Feb 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04451594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Between translating and commenting. Accounting for complexity in the chains of transmission of textual knowledge (Keynote speech)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 14th International Conference on Digital Archives and Digital Humanities 第十四屆「數位典藏與數位人文國際研討會」</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Taiwan Digital Humanities Association 臺灣數位人文學會; Digital Humanities Research Centre, National Taiwan University 臺灣大學數位人文研究中心; Department of Chinese Literature, National Cheng Kung University 成功大學中國文學系, Dec 2023, Tainan, Taiwan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04325993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ethics and the discourse on vernacular in Peach Blossom Fan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Premodern Chinese Literature as an Archive of Vernacular Knowledge and Everyday Life Culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Rainier Lanselle (Ecole Pratique des Hautes Etudes (EPHE-PSL) and Research Center on East Asian Civilizations (CRCAO), Paris (France)); Roland Altenburger (Institute of East and South Asian Cultural Studies, Julius Maximilian University of Würzburg (Germany)); Barbara Bisetto (Department of Foreign Languages and Literatures, University of Verona (Italy)), Jun 2022, (Online), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03689278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kong Shangren, le récit historique et l'éthique vernaculaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cycle de conférences “Confucianism in the Context of Globalization”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INALCO, Mar 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03626076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intralingual translation from literary Chinese to literary Chinese in late Ming/early Qing vernacular stories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dynamics of knowledge transmission and linguistic transformation in Chinese textual cultures (Online International Workshop)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CRCAO, Centre de recherches sur les civilisations de l'Asie orientale, Paris (France); EPHE-PSL, Paris, France; Department of Foreign Languages and Literatures, University of Verona (Italy), Jun 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03254680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">‘IntraTexTT’ : Presentation of a
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:133.33333333333px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Rainier Lanselle </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">RAINIER LANSELLE 藍碁Directeur d'études&amp;quot;Histoire et philologie de la Chine classique&amp;quot;École Pratique des Hautes Études - EPHE-PSLSection des Sciences historiques et philologiques</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">rainier-lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">05221401X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Situation actuelle</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Directeur d’études à l’EPHE-PSL</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecole Pratique des Hautes Etudes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IVe Section, Sciences Historiques et Philologiques</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Direction d’études &amp;quot;Histoire et philologie de la Chine classique&amp;quot;</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">EPHE</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Les Patios Saint Jacques</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">4-14 rue Ferrus</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">75014 Paris - FRANCE</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Directeur de l’École doctorale ED 472, École pratique des hautes études EPHE-PSL et École nationale des chartes ENC-PSL</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Membre du CRCAO, ancien directeur adjoint (2014-2016) et ancien directeur (2017-2018)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Centre de Recherche sur les Civilisations de l’Asie Orientale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CRCAO - UMR 8155</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">C/o Instituts d’Extrême-Orient</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Collège de France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">52 rue du Cardinal Lemoine</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">75005 Paris - FRANCE</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Directeur de la collection “</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Civilisations de l’Asie orientale</w:t></w:r></w:hyperlink><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">”, Institut des civilisations du Collège de France, portail OpenEdition Books</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mail</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">rainier.lanselle [a] ephe.psl.edu</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Résumé synthétique</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="346099"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">Thèmes de recherche</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Littérature de fiction des Yuan aux Qing (XIII°-XVIII° s) : théâtre, conte, roman</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Expression de la subjectivité dans la littérature de fiction des Yuan aux Qing</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Langue et discours dans la littérature de fiction et la critique littéraire de la Chine prémoderne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Psychanalyse et impact sur la subjectivité de transition chinoise vers la modernité</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Langue, traduction et études sur la traduction</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Traduction intralinguale, diglossie, réécriture, commentaire</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Imaginaire du suicide dans la période prémoderne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Théâtre, conte, roman dans l’écriture et la réécriture de l'histoire au cours de la transition dynastique Ming-Qing</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Littérature vernaculaire d’actualité (roman, théâtre) au XVIIe siècle 明清時事小說/戲曲</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Principales orientations</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Mon travail de recherche est centré sur l’histoire et les problématiques de la littérature chinoise classique, spécifiquement la littérature d’imagination et de récit du classicisme tardif (dynasties Yuan, Ming et début Qing, XIIIe-XVIIIe siècles), en langue vulgaire et en langue classique : roman, conte, théâtre, recueils de récits, poésies lyrique et narrative. Dans ce domaine, j’ai effectué des travaux d’érudition, tels qu’inventaires descriptifs de sources romanesques (conte du genre </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">huaben</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> 話本, autour du XVIIesiècle), ou de recherches bibliographiques d’édition rares (au Japon et en France). L’analyse des sources et des procédés de réécriture dans le contexte de la diglossie chinoise entre langue classique et langue vernaculaire constitue l’un de mes principaux centres d’intérêt.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· A mon activité de recherche s’est ajouté la publication de traductions savantes concernant le conte en langue vulgaire, le théâtre, ainsi que la poésie. Parmi ces traductions : les </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spectacles curieux d’aujourd’hui et d’autrefois</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jingu qiguan</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ca. 1640), dans la Bibliothèque de la Pléiade ; </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Pavillon de l’oues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">t (</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Xixiang ji</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ca. 1300) ; la partie « Dynastie des Yuan (1271-1368) » dans l’</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthologie de la poésie chinoise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bibliothèque de la Pléiade. Je prépare actuellement la traduction annotée de la pièce de Kong Shangren (1648-1718), </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Eventail aux fleurs de pêchers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Taohua shan</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· A travers la littérature de récit, l’un de mes axes de recherche a trait à l’exploration des formes d’expression de la subjectivité, que ceci concerne les discours amoureux ou bien les procédés par lesquels un même thème sert des objectifs discursifs différents selon le genre littéraire dans lequel il est vectorisé (en chinois classique ou vernaculaire, en vers ou en prose, sous différents genres, tels que conte, roman ou théâtre). Dans cette optique, j’ai fait usage de moyens d’analyse issus de la psychanalyse (rapport entre subjectivité et langue) et du domaine des études de la traduction — le concept de traduction intralinguale me servant pour appréhender des mécanismes de réécriture entre des états différents de la langue chinoise ou entre des genres divers.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Je me suis également intéressé aux enjeux de la traduction interlinguale (problèmes liés à la traduction des concepts modernes entre le chinois et d’autres langues), ainsi qu’à des thématiques interculturelles, notamment autour des questions de subjectivité (compatibilités de l’héritage culturel chinois avec des concepts issus des psychologies occidentales). Ceci m’a amené à m’intéresser aux questions d’impacts sur la subjectivité de la transition chinoise vers la modernité occidentalisée, notamment autour des écrits du courant contemporain de la « psychologie indigène » (bentu xinlixue 本土心理學).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Tout en assumant la direction d’un important laboratoire, j’ai poursuivi ces dernières années des recherches dans le cadre de ma direction d’études à l’Ecole pratique des hautes études. Au cours des trois années universitaires 2015-2016, 2016-2017 et 2017-2018, j’ai consacré ma conférence hebdomadaire aux représentations et à l’imaginaire du suicide dans la Chine prémoderne (Song-Yuan-Ming-Qing). J’ai particulièrement exploré les procédés de réécriture de certains récits et thèmes narratifs, et la manière dont ils ont été réinterprétés et traduits (y compris à travers des procédés de traduction intralinguale) en passant d’un genre à l’autre (récits en langue classiques issus de traditions historiques, de mirabilia </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">[zhiguai]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, de recueils de notes diverses </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">[biji]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> ; contes en langue vulgaire </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">[huaben]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> ; pièces de théâtre de divers genres…).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">·  A partir de l’année universitaire 2018-2019, je me suis engagé pour plusieurs années dans un cycle d’enseignement où ma conférence hebdomadaire est consacrée à la réécriture théâtrale et romanesque de l’histoire de la transition Ming-Qing. Le premier volet triennal de ce cycle (2018-2019 / 2019-2020 / 2020-2021) a été consacré à la manière de réécrire l’histoire contemporaine à travers le théâtre : cette recherche et cet enseignement ont été centrés sur </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Eventail aux fleurs de pêchers (Taohua shan</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> 桃花扇*)* de Kong Shangren 孔尚任 (1648-1718). Le second volet, débutant en 2021-2022, est consacré à l’étude d’autres œuvres de fiction rendant compte ou témoignant du déclin et de la chute des Ming, et de la transition dynastique — un thème majeur de la littérature chinoise au XVIIe siècle..</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading5"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Actuellement, mes  principaux chantiers sont :</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading6"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">A titre collectif</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Un projet international autour des notions de traduction intralinguale, de réécriture et de partage du savoir dans les cultures vernaculaires, intitulé “Everyday Archives — Vernacular Literature and the Spread of Knowledge in Early Modern China”, avec pour finalité la publication d’un volume collectif.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading6"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">A titre individuel</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">La préparation d’une monographie sur les représentations et l’imaginaire du suicide dans la Chine des XIIIe-XVIIIe siècles. En explorant certains thèmes ou séquences récurrents relatifs au suicide, dans les littératures d’imagination principalement, il s’agira de mieux comprendre l’imaginaire du discours suicidaire, thème littéraire majeur de la période prémoderne, et plus généralement révélateur d’un discours contemporain sur la subjectivité. Cet axe de recherche est lié à ma conférence hebdomadaire à l’EPHE-PSL au cours des années 2015-2018.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">La traduction intégrale annotée de </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Éventail aux fleurs de pêcher</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Taohua shan</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">桃花扇) de Kong Shangren孔尚任 (1648-1718). Il s’agira de la première traduction française de cette œuvre majeure du théâtre-opéra chinois. Cet axe est lié à la conférence hebdomadaire à l’EPHE-PSL effectuée au cours des années 2018-2021.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">La préparation d'une monographie sur les littératures d'actualité dans la Chine du XVIIe siècle, sur la base de mon enseignement en cours à l'EPHE-PSL.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Enseignements actuels (2025-2026)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Conférence hebdomadaire à l’EPHE, direction d'études </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">“Histoire et philologie de la Chine classique”</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le déclin et la chute des Ming dans la littérature de fiction du XVIIe siècle (5) : Les Ming du Sud</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Romans d’actualité : culture vernaculaire et narration des événements contemporains  2. Écritures et réécritures du récit historique d’actualité : lecture de textes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poursuite du travail engagé en années 1, 2, 3 et 4 (2021-2022, 2022-2023, 2023-2024, 2024-2025) autour des narrations de fictions historiques en langue vulgaire sur les événements des derniers règnes des Ming (1620-1644). Nous poursuivons l’exploration des romans d’actualité (shishi xiaoshuo) autour des événements liés au règne de Hongguang (1644-1645), premier empereur des Ming du Sud (Nan Ming), à Nankin, alors que les Mandchous poursuivent leur conquête de la Chine. Du 12 novembre 2025 au 21 janvier 2026. EPHE, site Sorbonne, Salle D054.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les enseignements ont lieu en Sorbonne</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading5"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cliquer ici pour le CV d'activités complet hors publications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Pavillon de l'ouest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">實甫 王</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rainier Lanselle. Les Belles Lettres, pp.LXXXII + 406, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01394281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Translation in an International Perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Cazé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rainier Lanselle; Antoine Cazé. Peter Lang, 2014, Translation in an International Perspective: Cultural Interaction and Disciplinary Transformation, 978-3-0343-1433-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01390244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extrême-Orient Extrême-Occident, Hors-série, Père institué, père questionné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Graziani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de Vincennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.350, 2012, 9782842923440. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/extremeorient.202⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00986140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trois Contes étranges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pu Songling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rainier Lanselle. PUF, 120+22 p., 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01398683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Stade du miroir comme formateur de la fonction du Je</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lacan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Erik Porge; Rainier Lanselle; Qi Chong; a. Association Psychanalyse en Chine, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01394282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inventaire analytique et critique du conte chinois en langue vulgaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Lévy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Cartier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hing-Ho Chan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">André Lévy; Michel Cartier; Chan Hingho; Rainier Lanselle; &amp; al. Collège de France, Institut des Hautes Etudes Chinoises, VIII-5, pp.320, 2006, Inventaire analytique et critique du conte chinois en langue vulgaire</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01390257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la difficulté de juger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Feuillas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rainier Lanselle; Stéphane Feuillas. Presses Universitaires de Vincennes, De la difficulté de juger – Quelques ressources du mode critique en Chine et au Viêt Nam (26), pp.192, 2004, Extrême-Orient Extrême-Occident, 2-84292-154-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01390249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Sujet derrière la muraille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 9782749203317</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01528232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du Pouvoir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rainier Lanselle. Presses Universitaires de France, 1, pp.390, 2003, Cahiers du Centre Marcel Granet, (Institut de la pensée contemporaine</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01390251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le poisson de jade et l'épingle au phénix. Conte chinois du XVIIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anon. Anon.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rainier Lanselle. Gallimard, pp.105, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01398577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le cheval de jade. Quatre contes chinois du XVIIe siècle (Zhao shi bei 照世盃)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anon. [zhuoyuanting Zhuren 酌元亭主人]</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rainier Lanselle. Philippe Picquier, 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01398488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectacles curieux d’aujourd’hui et d’autrefois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anon. Anon.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rainier Lanselle. Gallimard, LXI+2104 p., 1996</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01398671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inventaire analytique et critique du conte chinois en langue vulgaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Lévy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Cartier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hing-Ho Chan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">André Lévy; Michel Cartier; Chan Hingho; Rainier Lanselle; &amp; al. Collège de France, Institut des Hautes Etudes Chinoises, VIII-4, pp.378, 1991, Inventaire analytique et critique du conte chinois en langue vulgaire</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01390256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le poisson de jade et l'épingle au phénix. Douze contes chinois du XVIIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rainier Lanselle. Gallimard, 457 p., 1991</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01398593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le poisson de jade et l'épingle au phénix. Douze contes chinois du XVIIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rainier Lanselle. Gallimard, 457 p., 1987</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01398580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (56)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire et philologie de la Chine classique : Le déclin et la chute des Ming dans la littérature de fiction du XVIIe siècle (3). — I. Le récit vernaculaire et la transmission du savoir sur les événements contemporains : histoire littéraire, approches critiques (3). — II. Écritures et réécritures du récit historique d’actualité : étude des sources, lecture de textes (3)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annuaire de l’École pratique des hautes études. Section des sciences historiques et philologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 156 (2023-2024), pp.439-458. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/13muf⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05024429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un drame politique au XVIIe siècle. Li Yu 李玉, &amp;lt;i&amp;gt;Qingzhong pu&amp;lt;/i&amp;gt; 清忠譜 (Le chant des purs et des loyaux) : Traduction de la scène 6, « Ma xiang » 罵像 : « Insultes à la statue »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Impressions d'Extrême-Orient</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Hommage au Maître hétéroclite, En souvenir de Jacques Pimpaneau (1934-2021), 16, pp.25-44. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/11z7x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04639431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire et philologie de la Chine classique : Le déclin et la chute des Ming dans la littérature de fiction du XVIIe siècle (2). I. Le récit vernaculaire et la transmission du savoir sur les événements contemporains : histoire littéraire, approches critiques (2). — II. Écritures et réécritures du récit historique d’actualité : étude des sources, lecture de textes (2).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annuaire de l’École pratique des hautes études. Section des sciences historiques et philologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 155, pp.440-451. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/11t4s⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04630298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhege yuwang de kepa duixiang — &amp;lt;i&amp;gt;Xixiang ji&amp;lt;/i&amp;gt; jingmeng xinshi 这个欲望的可怕对象 ——《西厢记》惊梦新释</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du 杜 Lei 磊</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zhongguo gudai xiaoshuo xiju yanjiu 中国古代小说戏剧研究 (Studies on Ancient Chinese Novel and Drama)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 19, pp.179-194</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04505619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diglossia, Intralingual Translation, Rewriting: Towards a New Approach to the Analysis of the Relationship between Ming-Qing Vernacular Stories and their Classical Sources (2)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of the European Association for Chinese Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 4, pp.239-288. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.25365/jeacs.2023.4.lanselle⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04366565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire et philologie de la Chine classique : Le déclin et la chute des Ming dans la littérature de fiction du XVIIe siècle (1). — I. Le récit vernaculaire et la transmission du savoir sur les événements contemporains : histoire littéraire, approches critiques (1). — II. Écritures et réécritures du récit historique d’actualité : étude des sources, lecture de textes (1)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annuaire de l’École pratique des hautes études. Section des sciences historiques et philologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 2021-2022 (154), pp.413-448. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/ashp.6549⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04142896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu sur Ng Emily, A Time of Lost Gods: Mediumship, Madness, and the Ghost after Mao, Oakland, University of California Press, 2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers d'Extrême-Asie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 2021 (30), pp.430-436</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03991728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alison Hardie, 2022, The Many Faces of Ruan Dacheng: Poet, Playwright, Politician in Seventeenth-Century China, Hong Kong University Press</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études Chinoises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 41-42 (1), pp.451-471</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05119988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire et philologie de la Chine classique : Fiction et réécriture de l'histoire sous les Ming et les Qing : autour de L'Eventail aux fleurs de pêcher. I. 1. Fictions historiques : textes, pratiques, enjeux (3). 2. Lecture du Taohua shan 桃花扇 de Kong Shangren 孔尚任 (1648-1718) (3)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annuaire de l’École pratique des hautes études. Section des sciences historiques et philologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 153, pp.427-471. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/ashp.5710⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02282853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diglossia, Intralingual Translation, Rewriting: Towards a New Approach to the Analysis of the Relationship between Ming-Qing Vernacular Stories and their Classical Sources (1)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of the European Association for Chinese Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 3, pp.207-262. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.25365/jeacs.2022.3.lanselle⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03925851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kong Shangren 孔尚任 (1648-1718), Taohua shan 桃花扇, L’Éventail aux fleurs de pêcher : Introduction ; Scène de prologue : Propos avant-coureur ;(先聲) ; Scène première : La séance de conteur (聽稗)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Impressions d'Extrême-Orient</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Hommage à André Lévy, 14, pp.290‑318. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/ideo.2349⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03719228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xixiang ji zai Faguo de yijie yu chuanbo 《西厢记》在法国的译介与传播</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhang 张 Qiang 蔷</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Guoji hanxue 国际汉学 International Sinology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 30 (1), pp.31-35. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.19326/j.cnki.2095-9257.2022.01.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03665800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire et philologie de la Chine classique : Fiction et réécriture de l'histoire sous les Ming et les Qing : autour de L'Eventail aux fleurs de pêcher. I. 1. Fictions historiques : textes, pratiques, enjeux (2). 2. Lecture du Taohua shan 桃花扇 de Kong Shangren 孔尚任 (1648-1718) (2).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annuaire. EPHE, IVe section</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Annuaire : Résumés des conférences et travaux, 152e année, 2018-2019, Ecole pratique des hautes études, Section des sciences historiques et philologiques, 152, pp.411-447. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/ashp.4848⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03264218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classical Chinese theatre for different times: French translations and retranslations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Asia Pacific Translation &amp; Intercultural Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 7 (3), pp.310-328. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/23306343.2020.1824755⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03088081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire et philologie de la Chine classique : Fiction et réécriture de l'histoire sous les Ming et les Qing : autour de L'Eventail aux fleurs de pêcher. I. 1. Fictions historiques : textes, pratiques, enjeux (1). 2. Lecture du Taohua shan 桃花扇 de Kong Shangren 孔尚任 (1648-1718) (1).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annuaire. EPHE, IVe section</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Annuaire : Résumés des conférences et travaux, 151e année, 2018-2019, Ecole pratique des hautes études, Section des sciences historiques et philologiques, 151, pp.339-377. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/ashp.3963⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02969944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">法譯中國古典小說和戲曲在法國漢學歷史上的地位</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">戲曲與俗文學研究 Xiqu yu suwenxue yanjiu (Research on Chinese Drama and Folk Literature)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 5, pp.1-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01870538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire et philologie de la Chine classique : 1. Représentations et imaginaire du suicide dans la Chine prémoderne (2); 2. Sources classiques des récits en langue vulgaire : entre traduction et réécriture (le cas des contes du genre huaben 話本, XVIIe siècle) (2)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annuaire de l'École pratique des hautes études (EPHE), Section des sciences historiques et philologiques. Résumés des conférences et travaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 149e année, pp.352-364</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01891060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">This Fearful Object of Desire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Extrême-Orient Extrême-Occident</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Récits de rêve en Asie orientale — Dream Narratives in East Asia, 42, pp.205-237. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/extremeorient.1150⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01996484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le récit de rêve en Asie orientale : langues et genres (Introduction)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Durand-Dastès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Extrême-Orient Extrême-Occident</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Récits de rêve en Asie orientale — Dream Narratives in East Asia, 42, pp.6-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01996502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire et philologie de la Chine classique : 1. Représentations et imaginaire du suicide dans la Chine prémoderne (1); 2. Sources classiques des récits en langue vulgaire : entre traduction et réécriture (le cas des contes du genre huaben 話本, XVIIe siècle) (1)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annuaire de l'École pratique des hautes études (EPHE), Section des sciences historiques et philologiques. Résumés des conférences et travaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 148e année, pp.337-350</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01654675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu sur Daria Berg (éd.), Women and the Literary World in Early Modern China, 1580-1700</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">T'oung Pao/通報 </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 103 (4-5), pp.485‑493. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/15685322-10345P09⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01654450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu sur Jiang Tao et Philip J. Ivanhoe (2012), The reception and rendition of Freud in China: China’s Freudian slip</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études Chinoises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 34 (2), pp.312-319</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01397695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu sur Benjamin A. Elman (éd.) (2014), Rethinking East Asian languages, vernaculars, and literacies, 1000-1919</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études Chinoises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 35 (2), pp.178‑182</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01567283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Psychanalyse et culture en Chine (Interview avec Emmanuel Lincot)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monde chinois nouvelle Asie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 37, pp.150-156</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01398648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecriture du message amoureux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études Chinoises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 32 (2), pp.101-140</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00961529v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La marque du père</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Extrême-Orient Extrême-Occident</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Hors série : " Père institué, père questionné " / " The father in question ", pp.83‑112</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00959418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu sur &amp;lt;i&amp;gt;Wandering Spirits: Chen Shiyuan's Encyclopedia of Dreams&amp;lt;/i&amp;gt;. Translated and edited by Richard E. Strassberg (2008)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Ecole française d'Extrême-Orient</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 97-98, pp.459‑463</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00961549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu sur Keith McMahon (2009). &amp;lt;i&amp;gt;Polygamy and Sublime Passion: Sexuality in China on the Verge of Modernity&amp;lt;/i&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études Chinoises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 29, pp.357‑362</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00961574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Chine des psychanalystes français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études Chinoises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, hors-série : "Etudier et enseigner la Chine" (Actes choisis du colloque international "Assises des études chinoises. La sinologie introuvable ?", Paris, 13-14 nov. 2009), pp.314-324</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01383848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu sur Philippe Porret (2008), La Chine de la psychanalyse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études Chinoises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 28, pp.337-342</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01397703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu sur Vincent Durand-Dastès (2008), La Conversion de l'Orient. Une pérégrination didactique de Bodhidharma dans un roman chinois du XVIIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études Chinoises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 28, pp.253-259</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01397707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les limites de la métaphore architecturale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">D'A. D'architectures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, février 2008 (170), pp.50-51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01394341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quale posto per l’analista nella modernità cinese?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Cincotta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psiche Rivista di cultura psicoanalitica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, XVI (1, « Geografie della psicoanalisi », Milan, Il Saggiatore), pp.103-116</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01398656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Das chinesische Subjekt im Anspruch der Psychoanalyse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Widmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Riss, Zitschrift für Psychoanalyse. Freud - Lacan, Zürich</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 67 (3), pp.115-144</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01397729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“L’homme de bien ne sort pas de sa place”, Langue, discours et constitution des savoirs dans la Chine classique (Xe-XIXe s.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychanalyse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 3 (10), pp.107-32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01398637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle place pour l’analyste dans la modernité chinoise ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Essaim</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 19, pp.131-146</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01398658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Schrift oder graphische Sprache?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Widmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Riss, Zitschrift für Psychoanalyse. Freud - Lacan, Zürich</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 67 (3), pp.23-60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01398663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A última muralha − A China se aproxima do divã</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leneide Duarte-Plon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mais, Folha de São Paulo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 07/05/2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01394322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuebo tingzhang zai Bejing 薛伯庭長在北京</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers pour une école, La Lettre lacanienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 13-14, pp.65-86</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01398701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La pierre et le jade. Sur un mythe chinois du langage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Essaim</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 17, pp.189-216</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01398305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Je pleure sur ce jade qu’on appelle pierre” – La voix de la plainte dans la tradition littéraire de la Chine classique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Figures de la psychanalyse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 14 (2), pp.205-221</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01397881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N.d.I. (Notes de l’Interprète)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers pour une école, La Lettre lacanienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 13-14, pp.47-63</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01398647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“S’il meurt on perdra le document”. A propos de S21, La machine de mort Khmer rouge, film de Rithy Pann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Essaim</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 16 : "Des folies et des œuvres", pp.181-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01398666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rétif de la Bretonne, ou La folie sous presse. (S’)écrire, (s’)inscrire, (s’)imprimer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Essaim</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 16 : "Des folies et des œuvres", pp.65-87</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01398661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction à La question de l'analyse profane de S. Freud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandor Ferenczi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Essaim</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 15 (2), pp.175-180</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01397873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La part d’insaisissable. A propos de la place de la littérature chinoise classique en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Infini</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 90, pp.123-33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01398303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les grands romans en langue vulgaire de la Chine classique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Magazine littéraire (Le)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, mars 2004, pp.47-50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01398597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’autre comme “imbécile” : le système clos de la critique comme opération d’inclusion/exclusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Extrême-Orient Extrême-Occident</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 26, "De la difficulté de juger – Quelques ressources du mode critique en Chine et au Viêt Nam", pp.139-161</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01398309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mots chinois de la psychanalyse. Premières observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Essaim</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 13 : "Horizons asiatiques de la psychanalyse", pp.63-103</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01398602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“La fille est forte. Ne pas l’épouser.”, ou les inconforts du désir − Notes de lecture du Rêve du Pavillon rouge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers du Centre Marcel-Granet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 1 ("Du Pouvoir"), pp.151-193</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01398301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les concours mandarinaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pour la science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 242 (déc. 1997), pp.50-57</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01398591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu sur Robert E. Hegel & Richard C. Hessney (eds) (1985), Expressions of self in Chinese literature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue bibliographique de sinologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1989, 7, pp.199-201</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01397706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu sur Patrick Hanan (1988), The invention of Li Yu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue bibliographique de sinologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1989, 7, pp.224-225</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01397701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu sur Hou Hui 侯会 (1988), « Cong “zege” yi ci de yinxian kan bufen huaben xiaoshuo de chuangzuo niandai » 从‘则个’一词的隐现看部分话本小说的创作年代</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue bibliographique de sinologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1989, 7, pp.183</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01397690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu sur McMahon, Keith (1988), Causality and containment in seventeenth-century Chinese fiction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue bibliographique de sinologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1989, 7, pp.225-226</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01397698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu sur Andrew H. Plaks (1987), The four masterworks of the Ming novel: Ssu ta ch'i-shu [Si da qishu 四大奇書]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue bibliographique de sinologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1989, 7, pp.226-227</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01397688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (48)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Bruneton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Grand Manuel de chinois classique Hanmun</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.15-18, 2025, Grands Manuels de Langues, 978-2-200-63632-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05126914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De quelques ombres de disparues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gladys Chicharro; Stéphane Gros; Adeline Herrou; Aurélie Névot. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le féminin et le religieux. Mélanges offerts à Brigitte Baptandier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Asiathèque, pp.273-318, 2022, Empreintes chinoises</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03770557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cai Yan 蔡琰 (ca. 178-215/249) (Wenji 文姬)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">François Martin; Damien Chaussende. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire biographique du haut Moyen Age chinois</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Belles Lettres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.67‑68, 2020, 978-2-251-45063-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02463540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pan Ni 潘尼 (ca. 250-311 (Zhengshu 正叔)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">François Martin; Damien Chaussende. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire biographique du haut Moyen Age chinois</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Belles Lettres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.362, 2020, 978-2-251-45063-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02463542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shen Jiong 沈炯 (503-561) (Chuming 初明)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">François Martin; Damien Chaussende. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire biographique du haut Moyen Age chinois</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Belles Lettres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.400, 2020, 978-2-251-45063-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02463543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xie Lingyun 謝靈運 (385-433) (duc de Kangle 康樂公)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">François Martin; Damien Chaussende. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire biographique du haut Moyen Age chinois</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Belles Lettres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.535-538, 2020, 978-2-251-45063-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02463546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self as Other</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fred Dervin; Régis Machart. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intercultural Communication with China: Beyond (Reverse) Essentialism and Culturalism?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.41‑58, 2017, 978-981-10-4014-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01567284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la fiction à la non-fiction : traduire les textes de sciences humaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Poncharal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Translation in an International Perspective - Cultural Interaction and Disciplinary Transformation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01459387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynastie des Yuan (Mongols, 1279-1368)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rémi Mathieu. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthologie de la poésie chinoise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Gallimard, pp.761-875 et 1392-1422, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01397771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shifting Practices as an Effect of Shifting Language: The Case of the Acclimatation of the Psychoanalytical Discourse into Chinese</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Antoine Cazé; Rainier Lanselle. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Translation in an International Perspective: Cultural Interaction and Disciplinary Transformation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Lang, pp.131‑147, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00959489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction (Bilingue français-anglais, Bilingual French-English)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Cazé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Antoine Cazé; Rainier Lanselle. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Translation in an International Perspective: Cultural Interaction and Disciplinary Transformation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Lang, pp.7-19, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01397926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prendre la parole : Le théâtre du Bord de l'eau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Claire-Akiko Brisset; Arnaud Brotons; Daniel Struve. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De l'épopée au Japon : Narration épique et théâtralité dans le Dit des Heike</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Riveneuve, pp.173‑205, 2011, Actes académiques - Série japonaise</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00959509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle langue pour quel savoir ? A propos de la prédominance de la culture lettrée en Chine dans la période postérieure aux Song</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Annick Horiuchi; Daniel Struve. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratiques lettrées au Japon et en Chine, XVIIe-XIXe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Les Indes Savantes, Université Paris-Diderot, pp.11‑43, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00959518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le sujet chinois dans la demande de la psychanalyse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Frédéric Wang. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le choix de la Chine d'aujourd'hui, entre la Tradition et l’Occident</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Les Indes Savantes, pp.17-37, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01398616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le malentendu, comme de juste (Contribution à partir de la Chine classique)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Julia Kristeva. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Guerre et paix des sexes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hachette, pp.73-80, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01398543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le sujet mutique et la métaphore de la pierre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cécile Sakai; Daniel Struve. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regards sur la métaphore, entre Orient et Occident</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Picquier, pp.83-106, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01398633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecriture ou langue graphique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Patrick Bellamich. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La langue comment ça va ? Langue et psychanalyse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elema, pp.123-154, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01397856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D’une écriture d’où la langue serait absente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Claire de Firmas. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le geste comme parole : Trace, dessin, écriture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ateliers Claude Chassagny, pp.2-23, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01397734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">12 Notices du Doupeng xianhua 豆棚閒話 (ca. 1668, par Aina jushi 艾衲居士) (12 chapitres, complet)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">AndréLévy; MichelCartier; RainierLansellerainier.lanselle@college-de-France.fr996293; Hing-hoChan; et al. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inventaire analytique et critique du conte chinois en langue vulgaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, VIII-5, Collège de France, Institut des Hautes Etudes Chinoises, pp.197-242, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01394071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">12 Notices du Wushengxi yiji 無聲戲一集 (1654-1655, par Li Yu 李漁, 1611-1680) (12 chapitres, complet)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">André Lévy; Michel Cartier; Rainier Lanselle; Chan Hing-ho; et al. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inventaire analytique et critique du conte chinois en langue vulgaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, VIII-5, Collège de France, Institut des Hautes Etudes Chinoises, pp.127-167, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01394319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chine : l’hospitalité comme impensé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alain Montandon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hospitalités : hier, aujourd’hui, ailleurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires Blaise-Pascal, Centre de Recherches sur les Littératures Modernes et Contemporaines, Université Blaise-Pascal, pp.143-187, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01397591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratégies romanesques ? Des difficultés du discours édifiant dans les récits en langue vulgaire au XVIIième siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Catherine Despeux; Christine Nguyen-Tri. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Education et instruction en Chine, III : Aux marges de l’orthodoxie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peeters, pp.99-123, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01398673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chine : l’hospitalité comme impensé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">AlainMontandon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Livre de l’Hospitalité. Accueil de l’étranger dans l’histoire et les cultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bayard, pp.275-312, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01394968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment peut-on être romancier ? A propos des conditions de l’écriture romanesque en Chine aux alentours du XVIIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Daniel Struve. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autour de Saikaku, le roman en Chine et au Japon aux XVIIe et XVIIIe siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Les Indes savantes, Université Paris 7 Denis-Diderot / Groupe de Recherches sur le Japon en sciences sociales et humaines (GReJa), pp.95-111, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01397642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur le mode de l’indirect : d’un art chinois de la lecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thierry Marchaisse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dépayser la pensée, Dialogues hétérotopiques avec François Jullien sur son usage philosophique de la Chine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Les Empêcheurs de penser en rond, pp.171-210, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01398680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’indirect comme source d’effet (la tradition chinoise)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christian Moncelet; Jacques Lajarrige. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Allusion en poésie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires Blaise-Pascal, CRLMC Centre de Recherches sur les Littératures Modernes et Contemporaines, pp.17-49, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01397726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sui Tang yanyi 隋唐演義 (Histoire romancée des Sui et des Tang)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">André Lévy. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire de littérature chinoise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de France, pp.288-289, 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01398678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Li Yu (李漁) (1611-1680)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">André Lévy. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire de littérature chinoise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de France, pp.178-181, 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01398643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wu Woyao (吳沃堯) (1866-1910)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">André Lévy. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire de littérature chinoise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de France, pp.330-331, 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01398686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haoqiu zhuan 好逑傳 (Histoire de la bonne compagne)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">André Lévy. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire de littérature chinoise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de France, pp.109, 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01397871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Li Ruzhen (李汝珍) (ca. 1763-1830)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">André Lévy. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire de littérature chinoise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de France, pp.172-174, 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01398641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qilu deng (歧路燈) (La Lampe à la croisée des chemins)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">André Lévy. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire de littérature chinoise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de France, pp.251-252, 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01398652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu Jiao Li (玉嬌梨) (Shuang mei qiyuan 雙美奇緣) (La singulière union de deux beautés)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">André Lévy. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire de littérature chinoise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de France, pp.387-388, 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01398702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jin Shengtan (金聖歎) (1610-1661)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">André Lévy. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire de littérature chinoise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de France, pp.137-138, 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01397928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Li Zhi (李贄) (1527-1602)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">André Lévy. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire de littérature chinoise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de France, pp.180-181, 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01398645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiyou bu (西遊補) (Complément à la Pérégrination vers l'Ouest)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">André Lévy. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire de littérature chinoise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de France, pp.350-351, 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01398691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jingju 京劇 (Jingxi 京戲, Théâtre de Pékin)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">André Lévy. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire de littérature chinoise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de France, pp.139-140, 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01397925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erotique (littérature chinoise)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">André Lévy. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire de littérature chinoise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de France, pp.72-75, 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01397870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zaju (雜劇) (Théâtre varié)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">André Lévy. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire de littérature chinoise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de France, pp.391-393, 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01398703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caizi jiaren xiaoshuo (才子佳人小說) (Romans de la belle et du lettré)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">AndréLévy. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire de littérature chinoise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de France, pp.23-24, 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01394327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Li Kaixian (李開先) (1502-1568)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">André Lévy. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire de littérature chinoise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de France, pp.169-170, 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01398640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xingshi yiyuan zhuan (醒世姻緣傳) (Destins matrimoniaux propres à éveiller le monde)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">André Lévy. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire de littérature chinoise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de France, pp.349-350, 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01398687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chine. Arts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Grande Encyclopédie Bordas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, Bordas, pp.327-332, 1994</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01394959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extrême-Orient</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Grande Encyclopédie Bordas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 4, Bordas, pp.248, 1994</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01397869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chap. III & IX du Sou shen ji 搜神記 (Traduction annotée)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bao 干寶 Gan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">RémiMathieu. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A la recherche des esprits. Récits tirés du Sou shen ji</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Gallimard, pp.59-70 ; 119-123 ; 238-244 ; 268-270, 1992</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01394355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3 Notices du Xihu erji 西湖二集 (Anon., 1645 ?), chap. 27, 29, 30</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">AndréLévy; MichelCartier; RainierLansellerainier.lanselle@college-de-France.fr996293. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inventaire analytique et critique du conte chinois en langue vulgaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, VIII-4, Collège de France, Institut des Hautes Etudes Chinoises, pp.164-169, 173-190, 1991</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01394311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">7 Notices du Qingye zhong 清夜鐘 (1645 ?), chap. 1-2 & 6-14</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">AndréLévy; MichelCartier; RainierLansellerainier.lanselle@college-de-France.fr996293. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inventaire analytique et critique du conte chinois en langue vulgaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, VIII-4, Collège de France, Institut des Hautes Etudes Chinoises, pp.329-339, 354-378, 1991</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01394312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">1 Notice du Huanxi yuanjia 歡喜冤家 (Anon., 1640), chap. 8</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">AndréLévy; MichelCartier; RainierLansellerainier.lanselle@college-de-France.fr996293. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inventaire analytique et critique du conte chinois en langue vulgaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, VIII-4, Collège de France, Institut des Hautes Etudes Chinoises, pp.230-235, 1991</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01394309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (63)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultimes échos. Chants de la fin d’un monde dans L’Éventail aux fleurs de pêcher de Kong Shangren</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Figures de l’errance dans les arts et la littérature asiatiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Asie-Sorbonne, Apr 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05018515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The tradition of poetic interpretation of the Peach Blossom Fan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modern Language Association MLA 2025 Convention</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Modern Language Association MLA, Jan 2025, New-Orleans, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04881342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réécritures et registres linguistiques dans la Chine prémoderne : quelle approche conceptuelle ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diaglossie littéraire en Asie orientale moderne et contemporaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INALCO; IFRAE, Oct 2024, Paris INALCO, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04742760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rewriting history as storytelling: official life and its image in fictions of the Ming-Qing transition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Illustration as a Mode of Commentary in Chinese Textual Traditions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CRCAO; EPHE, Nov 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04799086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Littérature d’actualité dans la Chine du XVIIème siècle : ce que la langue fait au récit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séances de la Société Asiatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Asiatique, Feb 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04451594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Between translating and commenting. Accounting for complexity in the chains of transmission of textual knowledge (Keynote speech)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 14th International Conference on Digital Archives and Digital Humanities 第十四屆「數位典藏與數位人文國際研討會」</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Taiwan Digital Humanities Association 臺灣數位人文學會; Digital Humanities Research Centre, National Taiwan University 臺灣大學數位人文研究中心; Department of Chinese Literature, National Cheng Kung University 成功大學中國文學系, Dec 2023, Tainan, Taiwan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04325993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ethics and the discourse on vernacular in Peach Blossom Fan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Premodern Chinese Literature as an Archive of Vernacular Knowledge and Everyday Life Culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Rainier Lanselle (Ecole Pratique des Hautes Etudes (EPHE-PSL) and Research Center on East Asian Civilizations (CRCAO), Paris (France)); Roland Altenburger (Institute of East and South Asian Cultural Studies, Julius Maximilian University of Würzburg (Germany)); Barbara Bisetto (Department of Foreign Languages and Literatures, University of Verona (Italy)), Jun 2022, (Online), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03689278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kong Shangren, le récit historique et l'éthique vernaculaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cycle de conférences “Confucianism in the Context of Globalization”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INALCO, Mar 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03626076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intralingual translation from literary Chinese to literary Chinese in late Ming/early Qing vernacular stories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dynamics of knowledge transmission and linguistic transformation in Chinese textual cultures (Online International Workshop)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CRCAO, Centre de recherches sur les civilisations de l'Asie orientale, Paris (France); EPHE-PSL, Paris, France; Department of Foreign Languages and Literatures, University of Verona (Italy), Jun 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03254680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">‘IntraTexTT’ : Presentation of a
 Digital Textual Comparison Tool for the Analysis of
 Rewriting and Intralingual Translation Processes in Pre-Modern Chinese Texts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EATS3 - The Third East Asian Translation Studies Conference - From the Local to the Global and Back: Translation as a Construction of Plural and Dialogic Identities of East Asia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ca’ Foscari University, Jun 2019, Venise, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02174259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classical Chinese Theatre for Different Times: French Translations and Retranslations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 4th International Eastern and Western Summit of Writers, Translators and Critics 第四届东方与西方国际作家、翻译家、评论家高峰论坛</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Guangxi University 广西大学, Dec 2019, Nanning 南宁, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02408624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La question de la subjectivité dans le processus de réécriture entre langue classique et langue vernaculaire dans la Chine prémoderne : À partir des récits de suicide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire “Groupe Langue et subjectivité”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INALCO Institut national des langues et civilisations orientales et 
-IFRAE Institut français de recherche sur l'Asie de l'Est (FRE 2025), Jun 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02150205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intralingual Translation, Language Shifting, and Interpretation in East Asian Classical and Premodern Cultures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">UCL IAS/PSL Scripta Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IAS Institute for Advanced Studies, UCL University College London, Jan 2019, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01994467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diglossia and Intralingual Translation in Yuan and Ming Times: An Attempt at a Theoretical Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Association for Asian Studies Annual Conference AAS 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association for Asian Studies, USA, Mar 2018, Washington DC, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01758869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diglossia and the Paradigm of Intralingual Translation in Premodern China (Keynote speech)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Middle and Mixed Arabic in the History of the Arabic Language and Today (Fifth International Symposium of the International Association for the Study of Middle and Mixed Arabic AIMA 5)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Strasbourg; International Association for the Study of Middle and Mixed Arabic; Association internationale pour l’étude du Moyen Arabe et des variétés mixtes de l’arabe, Mar 2017, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01494309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Language and discourse in the formation of late Ming and early Qing vernacular short story</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intralingual Translation, Diglossia, and the Rise of Vernaculars in East Asian Classical and Premodern Cultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ecole Pratique des Hautes Etudes ; CRCAO ; University of Milano-Bicocca, Jan 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01389378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diglossia, rewriting, and literary creation in premodern China</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire /Seminar "Diglossie, traduction intralinguale, réécriture, commentaire" / "Diglossia, intralingual translation, rewriting, and commentary"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01518157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’interprétation textuelle à la fondation du roman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hiéroglossie II — Les Textes fondateurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Collège de France, Jul 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01393063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Translate to Educate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd East Asian Translation Studies Conference (EATS 2)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Meiji University, Jul 2016, Tôkyô, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01389369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intralingual Translation, Diglossia, and the Rise of Vernaculars in East Asian Classical and Premodern Cultures (1/2)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 8th EST Congress: Translation Studies: Moving Boundaries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EST European Society for Translation Studies &amp; Aarhus University, Sep 2016, Aarhus, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01389372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De quelques ombres de disparues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le féminin et le religieux — Journée d’étude en l’honneur de Brigitte Baptandier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris Ouest Nanterre ; Université Paris 8 ; CNRS, CEH, LESC, Jun 2016, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01389361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traduire l’inédit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réflexion sur les modèles de la poésie chinoise – Expériences de l’anthologie » 詩歌史·詩歌選·詩歌的經典化 </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre de recherche de la poésie chinoise, Université normale de la Capitale (Beijing) 首都師範大學中國詩歌研究中心 &amp; Collège de France, Oct 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01388194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">This Fearful Object of Desire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Association for Asian Studies (AAS) 2015 Annual Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The Association for Asian Studies (AAS), Mar 2015, Chicago, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01388226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traduction intralinguale et culture vernaculaire dans la Chine classique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche et Traduction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Renmin, Institut des langues étrangères, &amp; CRCAO, Oct 2015, Beijing, Chine</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01388184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Diglossic Culture of Premodern China and the Paradigm of Translation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Keynote speech at the conference “Current Trends in Translation &amp; Intercultural Studies — The Fourth Asia-Pacific Forum on Translation and Intercultural Studies”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Durham University, Oct 2015, Durham, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01388165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Writing as Commentary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Intralingual Translation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bogazici University (Université du Bosphore), Faculty Of Arts And Sciences, Department Of Translation And Interpreting Studies, Nov 2014, Istanbul, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01388567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redefining Posterity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The First East-Asian Translation Studies Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of East Anglia, Faculty of Arts and Humanities, Jun 2014, Norwich, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01388619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self as Other</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intercultural Communication Between China And the Rest of the World: Beyond (Reverse) Essentialism and Culturalism? 中国与外部世界间的 跨文化交流: 超越 (反向)本质主义和文化主?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Helsinki, Jun 2014, Helsinki, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01388620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">一個女人肖像的演變 ——— 從元稹的鶯鶯到金聖嘆的鶯鶯</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">第十一屆唐代文化國際學術研討會 — The Eleventh International Academic Conference for Cultures of the Tang Dynasty</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The Graduate Institute of History and the Department of History of the Chinese Culture University中國文化大學史學研究所暨史學係 — The Chinese Society of Tang Studies中國唐代學會, Jun 2014, Taibei, Taiwan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01388596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expression amoureuse dans les chansons et le théâtre des Yuan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude « Les voix de l’amour dans la poésie chinoise »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFEC Association Française d’Etudes Chinoises ; Collège de France, Mar 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01389352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le bon lecteur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intervention au séminaire « Antiquité au présent »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris Diderot, Ecole doctorale n° 131, CERILAC, Feb 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01389971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le bon lecteur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pragmatique du commentaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universite Paris-Ouest Nanterre, Universite Paris III, Institut National d'Histoire de l'Art, Sep 2013, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01388629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poésies et chansons de l'époque mongole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude « Journée de la poésie chinoise »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Denis Diderot &amp; CRCAO, Jun 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01389391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'enfermement linguistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De Wenzhou à Paris. Plurilinguisme et prise en charge pédopsychiatrique en situation de migration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 11e secteur de psychiatrie infanto-juvénile de l’EPS Maison Blanche &amp; INALCO, Jun 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01389387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fragments du message amoureux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecrire en images : les rébus dans les civilisations de l’écriture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris Diderot, UFRs LAC, LCAO ; laboratoires CERILAC, CRCAO, May 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01388792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dying together</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th EACS Congress (European Association Chinese for Studies)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INALCO &amp; Université Paris Diderot, Sep 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01388640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur quelques signifiants intraduisibles dans la cure analytique chinoise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3e Congrès d'Espace analytique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Espace analytique, Sep 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01389380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Re-enchanting The Psyche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interculturalité et discours philosophique, rétrospectives et perspectives - ISCP International Society for Chinese Philosophy, 17th Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISCP International Society for Chinese Philosophy &amp; EHESS Ecole des hautes études en sciences sociales, Jul 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01388852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tradition’ vs./ psych.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">French American Conversations on Psychoanalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Chicago, Oct 2011, Chicago, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01388844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poésie et théâtre sous la dynastie des Yuan (XIIIe-XIVe s.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Printemps des poètes 2011 : D’infinis paysages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris Diderot, Apr 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01389394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Literature as translation within the same language</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Literature and Translation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Monash University, The Literature Research Unit, The Australasian Association for Literature (AAL), The Australian Association for Literary Translation (AALITRA), Jul 2011, Melbourne, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01388836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Néologismes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intervention au séminaire séminaire 2009-2010 « La Traduction »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris Diderot Paris 7, ED 131 Ecole doctorale Langue, littérature, image, civilisations et sciences humaines (domaines francophone, anglophone et d'Asie orientale), Mar 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01389972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shifting Practices as an Effect of Shifting Language</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Shifting Paradigms: How Translation Transforms the Humanities (Paradigmes en mutation : Du rôle transformateur de la traduction pour les sciences humaines)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Illinois at Urbana-Champaign, Oct 2010, Urbana, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01388889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Chine des psychanalystes français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assises des études chinoises — La sinologie introuvable ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFEC Association française d’études chinoises, Nov 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01388898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Präsenz und Ausstreichung</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop Was gehen die chinesischen Zeichen die Psychoanalyse an? (Qu’apprend l’écriture chinoise à la psychanalyse ?)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lacan Seminar Zürich, Sep 2008, Zürich, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01389976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le sujet mutique et la métaphore de la pierre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Métaphore et genre 2003-2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris Diderot Paris, GREJA GReJa Groupe de Recherches sur le Japon en sciences sociales et humaines, EA 335, Nov 2004, Paris, France. pp.83-106</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01389977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysants de la diaspora chinoise de Paris – Résultats, remarques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop “Discussions on Lacan’s Psychoanalytical Theories”《精神分析拉康理论演讲》</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Beijing University, Institute of Mental Health, Hospital N°6 北京大学第六医院精神卫生研究所, Oct 2008, Beijing, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01389205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Chinois ont-il méconnu le tragique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intervention au séminaire « La psychanalyse et le mal »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Le Cercle freudien, Nov 2008, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01389973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">拉康理论演变的主要阶段</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop : L’oeuvre de Lacan et sa relation avec son enseignement oral 拉康著作及拉康传授的口头教导</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Beijing University, Institute of Mental Health, Hospital N°6, 北京大学第六医院精神卫生研究所, Dec 2005, Beijing, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01389889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prendre la parole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autour du </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dit des Heike</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> : narration épique et théâtralité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris Diderot &amp; INALCO, Jun 2008, Paris, France. pp.173‑205</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01389213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">中国镜子中的拉康 Lacan in a Chinese Mirror</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Congress for Psychotherapy 2008 (WCP2008)《第五届世界心理治疗大会》</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Department of Psychology, Beijing University; China Association for Mental Health; Chinese Psychological Society, Oct 2008, Beijing, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01389200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">精神分析的中文翻译问题</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop : L’oeuvre de Lacan et sa relation avec son enseignement oral 拉康著作及拉康传授的口头教导</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Beijing University, Institute of Mental Health, Hospital N°6, 北京大学第六医院精神卫生研究所, Dec 2005, Beijing, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01389891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La résistance de la signification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intervention au séminaire « Les difficultés d’apprentissage »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Unité de Psychopathologie de l'Enfant et de l'Adolescent, Centre Hospitalier Sainte-Anne, Apr 2007, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01389975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le malentendu, comme de juste (contribution à partir de la Chine classique)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Guerre et paix des sexes. Femmes, hommes, sexes, genres : approches de la différence sexuelle (Université Européenne d’Eté)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris Diderot, École doctorale « Langue, Littérature, Image » ; Ministère de L’éducation nationale (DRIC), Sep 2006, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01389224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecriture ou langue graphique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La langue comment ça va ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Le Cercle freudien, Jun 2006, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01389397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D’une écriture d’où la langue serait absente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le geste comme parole : Trace, dessin, écriture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ateliers Claude Chassagny, Oct 2005, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01389402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle langue pour quel savoir ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude « Savoirs et Pratiques des Lettrés au Japon et en Chine »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris Diderot &amp; CRCAO, May 2005, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01389399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Sujet chinois dans la demande de la psychanalyse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Choix de la Chine actuelle : entre la tradition et l’Occident 《今日中国的选择：传统与西方》</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lyon, Ecole Normale Supérieure, LSH ; Institut d’Asie Orientale (UMR 5062) ; Laboratoire Les Discours du Politique en Europe (FRE 2683), Nov 2004, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01389230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment peut-on être romancier ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autour de Saikaku. Le roman en Chine et au Japon aux XVIIe et XVIIIe siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris Diderot ; CRCAO ; GReJa Groupe de Recherches sur le Japon en sciences sociales et humaines, Mar 2002, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01389405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur le mode de l'indirect : D'un art chinois de la lecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La sinologie selon François Jullien</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Charles-de-Gaulle-Lille 3, Sciences humaines, lettres et arts, DESS Asie du Sud-Est, May 2002, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01389970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’indirect comme source d’effet (la tradition chinoise)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Allusion en poésie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CRLMC Centre de Recherches sur les Littératures Modernes et Contemporaines, Université Blaise-Pascal, Département de Lettres, UFR Lettres, Langues et Sciences Humaines, Oct 2000, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01389408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les stratégies du romancier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Education et instruction en Chine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre d’Etudes Chinoises, INALCO, Jun 1999, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01389238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’expression du sentiment amoureux dans le récit en langue vulgaire à l’époque classique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intervention au séminaire 1998-1999 Sentiments et émotions en Chine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INALCO, Département Chine ; Dipartimento di Studi Asiatici, Istituto Universitario Orientale (Naples) et Istituto Italiano per l’Africa e l’Oriente (Rome), Mar 1999, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01389979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Langue et subjectivité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Littératures. Ecole des Hautes Etudes en Sciences Sociales (EHESS), 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00959413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (26)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IntraTexTT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Pons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02954429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">广东卫视《直播全球》采访：“中国传统文化面临失传或者式微的状况“</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01619064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">一個新研究方向：語內翻譯與中國古典小說文學創作的分析</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01567291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">法譯中國古典小說和戲曲在法國漢學歷史上的地位</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01567290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traduire le Pavillon de l'Ouest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01388252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Pavillon de l'ouest : entretien avec Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-José d'Hoop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01398547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">法國漢學的研究情形，從過去到現在</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01389422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">語言，痕跡，戀愛</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01388583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">伧父， 忤奴与粗心人</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01389442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La dynastie des Han</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01389892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">中国文学的域外视角</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01389428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">〈西廂記〉為何稱為〝天地妙文〞</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01389446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">言语之戏</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01389437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">中文助教的教學能力</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01389885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In Other Worlds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01389886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La résistance de la signification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01398306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">融入拉康论中的中国传统文化一瞥</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01389888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lexique français-chinois de psychanalyse, psychologie, psychiatrie, Jingshenfenxixue, xinlixue, jingshenbingxue Fa-Han duizhaobiao 精神分析學、心理學、精神病學法漢對照表</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01398635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecriture ou langue graphique?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01397861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">精神分析学术语汉译问题刍议</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01389966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le sujet chinois dans la demande de la psychanalyse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01398613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">中国文化与精神分析学 —— 其二</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01389968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">中国文化与精神分析学 —— 其一</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01389969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les conditions de l’écriture romanesque en Chine à l’âge des grands romans classiques (XVIe - XVIIIe s.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01389980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qin Shi huangdi, le Premier empereur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01389893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Chine 1000 ans av. J.-C.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01389894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cours (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecriture et oralité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Doctorat. France. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cel-01388650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représentations et imaginaire du suicide dans la Chine prémoderne (1)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Doctorat. France. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01518163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu sur : Ng Emily, &amp;lt;i&amp;gt;A time of lost gods: mediumship, madness, and the ghost after Mao&amp;lt;/i&amp;gt;, Oakland, University of California Press, 2020, 204 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03121849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IntraTexTT (Intralingual Textual Transformation Tool) Development of a Digital Text Comparison Tool for the Analysis of Rewriting and Intralingual Translation Processes in Pre-Modern Chinese Texts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01863346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le récit de rêve en Asie orientale : langues et genres, version intégrale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Durand-Dastès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02147258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId272"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+IFRAE Institut français de recherche sur l'Asie de l'Est (FRE 2025), Jun 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02150205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intralingual Translation, Language Shifting, and Interpretation in East Asian Classical and Premodern Cultures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">UCL IAS/PSL Scripta Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IAS Institute for Advanced Studies, UCL University College London, Jan 2019, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01994467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diglossia and Intralingual Translation in Yuan and Ming Times: An Attempt at a Theoretical Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Association for Asian Studies Annual Conference AAS 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association for Asian Studies, USA, Mar 2018, Washington DC, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01758869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diglossia and the Paradigm of Intralingual Translation in Premodern China (Keynote speech)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Middle and Mixed Arabic in the History of the Arabic Language and Today (Fifth International Symposium of the International Association for the Study of Middle and Mixed Arabic AIMA 5)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Strasbourg; International Association for the Study of Middle and Mixed Arabic; Association internationale pour l’étude du Moyen Arabe et des variétés mixtes de l’arabe, Mar 2017, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01494309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Language and discourse in the formation of late Ming and early Qing vernacular short story</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intralingual Translation, Diglossia, and the Rise of Vernaculars in East Asian Classical and Premodern Cultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ecole Pratique des Hautes Etudes ; CRCAO ; University of Milano-Bicocca, Jan 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01389378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diglossia, rewriting, and literary creation in premodern China</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire /Seminar "Diglossie, traduction intralinguale, réécriture, commentaire" / "Diglossia, intralingual translation, rewriting, and commentary"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01518157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’interprétation textuelle à la fondation du roman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hiéroglossie II — Les Textes fondateurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Collège de France, Jul 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01393063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Translate to Educate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd East Asian Translation Studies Conference (EATS 2)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Meiji University, Jul 2016, Tôkyô, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01389369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intralingual Translation, Diglossia, and the Rise of Vernaculars in East Asian Classical and Premodern Cultures (1/2)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 8th EST Congress: Translation Studies: Moving Boundaries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EST European Society for Translation Studies &amp; Aarhus University, Sep 2016, Aarhus, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01389372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De quelques ombres de disparues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le féminin et le religieux — Journée d’étude en l’honneur de Brigitte Baptandier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris Ouest Nanterre ; Université Paris 8 ; CNRS, CEH, LESC, Jun 2016, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01389361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traduire l’inédit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réflexion sur les modèles de la poésie chinoise – Expériences de l’anthologie » 詩歌史·詩歌選·詩歌的經典化 </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre de recherche de la poésie chinoise, Université normale de la Capitale (Beijing) 首都師範大學中國詩歌研究中心 &amp; Collège de France, Oct 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01388194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">This Fearful Object of Desire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Association for Asian Studies (AAS) 2015 Annual Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The Association for Asian Studies (AAS), Mar 2015, Chicago, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01388226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traduction intralinguale et culture vernaculaire dans la Chine classique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche et Traduction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Renmin, Institut des langues étrangères, &amp; CRCAO, Oct 2015, Beijing, Chine</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01388184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Diglossic Culture of Premodern China and the Paradigm of Translation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Keynote speech at the conference “Current Trends in Translation &amp; Intercultural Studies — The Fourth Asia-Pacific Forum on Translation and Intercultural Studies”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Durham University, Oct 2015, Durham, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01388165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Writing as Commentary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Intralingual Translation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bogazici University (Université du Bosphore), Faculty Of Arts And Sciences, Department Of Translation And Interpreting Studies, Nov 2014, Istanbul, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01388567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redefining Posterity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The First East-Asian Translation Studies Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of East Anglia, Faculty of Arts and Humanities, Jun 2014, Norwich, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01388619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self as Other</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intercultural Communication Between China And the Rest of the World: Beyond (Reverse) Essentialism and Culturalism? 中国与外部世界间的 跨文化交流: 超越 (反向)本质主义和文化主?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Helsinki, Jun 2014, Helsinki, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01388620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">一個女人肖像的演變 ——— 從元稹的鶯鶯到金聖嘆的鶯鶯</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">第十一屆唐代文化國際學術研討會 — The Eleventh International Academic Conference for Cultures of the Tang Dynasty</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The Graduate Institute of History and the Department of History of the Chinese Culture University中國文化大學史學研究所暨史學係 — The Chinese Society of Tang Studies中國唐代學會, Jun 2014, Taibei, Taiwan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01388596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expression amoureuse dans les chansons et le théâtre des Yuan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude « Les voix de l’amour dans la poésie chinoise »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFEC Association Française d’Etudes Chinoises ; Collège de France, Mar 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01389352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le bon lecteur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intervention au séminaire « Antiquité au présent »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris Diderot, Ecole doctorale n° 131, CERILAC, Feb 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01389971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le bon lecteur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pragmatique du commentaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universite Paris-Ouest Nanterre, Universite Paris III, Institut National d'Histoire de l'Art, Sep 2013, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01388629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poésies et chansons de l'époque mongole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude « Journée de la poésie chinoise »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Denis Diderot &amp; CRCAO, Jun 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01389391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'enfermement linguistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De Wenzhou à Paris. Plurilinguisme et prise en charge pédopsychiatrique en situation de migration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 11e secteur de psychiatrie infanto-juvénile de l’EPS Maison Blanche &amp; INALCO, Jun 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01389387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fragments du message amoureux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecrire en images : les rébus dans les civilisations de l’écriture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris Diderot, UFRs LAC, LCAO ; laboratoires CERILAC, CRCAO, May 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01388792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dying together</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th EACS Congress (European Association Chinese for Studies)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INALCO &amp; Université Paris Diderot, Sep 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01388640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur quelques signifiants intraduisibles dans la cure analytique chinoise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3e Congrès d'Espace analytique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Espace analytique, Sep 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01389380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Re-enchanting The Psyche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interculturalité et discours philosophique, rétrospectives et perspectives - ISCP International Society for Chinese Philosophy, 17th Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISCP International Society for Chinese Philosophy &amp; EHESS Ecole des hautes études en sciences sociales, Jul 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01388852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tradition’ vs./ psych.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">French American Conversations on Psychoanalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Chicago, Oct 2011, Chicago, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01388844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poésie et théâtre sous la dynastie des Yuan (XIIIe-XIVe s.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Printemps des poètes 2011 : D’infinis paysages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris Diderot, Apr 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01389394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Literature as translation within the same language</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Literature and Translation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Monash University, The Literature Research Unit, The Australasian Association for Literature (AAL), The Australian Association for Literary Translation (AALITRA), Jul 2011, Melbourne, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01388836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Néologismes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intervention au séminaire séminaire 2009-2010 « La Traduction »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris Diderot Paris 7, ED 131 Ecole doctorale Langue, littérature, image, civilisations et sciences humaines (domaines francophone, anglophone et d'Asie orientale), Mar 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01389972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shifting Practices as an Effect of Shifting Language</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Shifting Paradigms: How Translation Transforms the Humanities (Paradigmes en mutation : Du rôle transformateur de la traduction pour les sciences humaines)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Illinois at Urbana-Champaign, Oct 2010, Urbana, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01388889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Chine des psychanalystes français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assises des études chinoises — La sinologie introuvable ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFEC Association française d’études chinoises, Nov 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01388898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Präsenz und Ausstreichung</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop Was gehen die chinesischen Zeichen die Psychoanalyse an? (Qu’apprend l’écriture chinoise à la psychanalyse ?)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lacan Seminar Zürich, Sep 2008, Zürich, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01389976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le sujet mutique et la métaphore de la pierre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Métaphore et genre 2003-2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris Diderot Paris, GREJA GReJa Groupe de Recherches sur le Japon en sciences sociales et humaines, EA 335, Nov 2004, Paris, France. pp.83-106</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01389977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysants de la diaspora chinoise de Paris – Résultats, remarques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop “Discussions on Lacan’s Psychoanalytical Theories”《精神分析拉康理论演讲》</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Beijing University, Institute of Mental Health, Hospital N°6 北京大学第六医院精神卫生研究所, Oct 2008, Beijing, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01389205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Chinois ont-il méconnu le tragique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intervention au séminaire « La psychanalyse et le mal »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Le Cercle freudien, Nov 2008, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01389973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">拉康理论演变的主要阶段</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop : L’oeuvre de Lacan et sa relation avec son enseignement oral 拉康著作及拉康传授的口头教导</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Beijing University, Institute of Mental Health, Hospital N°6, 北京大学第六医院精神卫生研究所, Dec 2005, Beijing, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01389889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">中国镜子中的拉康 Lacan in a Chinese Mirror</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Congress for Psychotherapy 2008 (WCP2008)《第五届世界心理治疗大会》</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Department of Psychology, Beijing University; China Association for Mental Health; Chinese Psychological Society, Oct 2008, Beijing, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01389200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prendre la parole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autour du </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dit des Heike</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> : narration épique et théâtralité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris Diderot &amp; INALCO, Jun 2008, Paris, France. pp.173‑205</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01389213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">精神分析的中文翻译问题</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop : L’oeuvre de Lacan et sa relation avec son enseignement oral 拉康著作及拉康传授的口头教导</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Beijing University, Institute of Mental Health, Hospital N°6, 北京大学第六医院精神卫生研究所, Dec 2005, Beijing, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01389891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La résistance de la signification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intervention au séminaire « Les difficultés d’apprentissage »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Unité de Psychopathologie de l'Enfant et de l'Adolescent, Centre Hospitalier Sainte-Anne, Apr 2007, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01389975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le malentendu, comme de juste (contribution à partir de la Chine classique)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Guerre et paix des sexes. Femmes, hommes, sexes, genres : approches de la différence sexuelle (Université Européenne d’Eté)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris Diderot, École doctorale « Langue, Littérature, Image » ; Ministère de L’éducation nationale (DRIC), Sep 2006, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01389224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecriture ou langue graphique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La langue comment ça va ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Le Cercle freudien, Jun 2006, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01389397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D’une écriture d’où la langue serait absente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le geste comme parole : Trace, dessin, écriture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ateliers Claude Chassagny, Oct 2005, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01389402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle langue pour quel savoir ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude « Savoirs et Pratiques des Lettrés au Japon et en Chine »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris Diderot &amp; CRCAO, May 2005, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01389399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Sujet chinois dans la demande de la psychanalyse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Choix de la Chine actuelle : entre la tradition et l’Occident 《今日中国的选择：传统与西方》</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lyon, Ecole Normale Supérieure, LSH ; Institut d’Asie Orientale (UMR 5062) ; Laboratoire Les Discours du Politique en Europe (FRE 2683), Nov 2004, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01389230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment peut-on être romancier ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autour de Saikaku. Le roman en Chine et au Japon aux XVIIe et XVIIIe siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris Diderot ; CRCAO ; GReJa Groupe de Recherches sur le Japon en sciences sociales et humaines, Mar 2002, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01389405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur le mode de l'indirect : D'un art chinois de la lecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La sinologie selon François Jullien</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Charles-de-Gaulle-Lille 3, Sciences humaines, lettres et arts, DESS Asie du Sud-Est, May 2002, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01389970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’indirect comme source d’effet (la tradition chinoise)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Allusion en poésie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CRLMC Centre de Recherches sur les Littératures Modernes et Contemporaines, Université Blaise-Pascal, Département de Lettres, UFR Lettres, Langues et Sciences Humaines, Oct 2000, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01389408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les stratégies du romancier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Education et instruction en Chine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre d’Etudes Chinoises, INALCO, Jun 1999, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01389238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’expression du sentiment amoureux dans le récit en langue vulgaire à l’époque classique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intervention au séminaire 1998-1999 Sentiments et émotions en Chine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INALCO, Département Chine ; Dipartimento di Studi Asiatici, Istituto Universitario Orientale (Naples) et Istituto Italiano per l’Africa e l’Oriente (Rome), Mar 1999, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01389979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Langue et subjectivité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Littératures. Ecole des Hautes Etudes en Sciences Sociales (EHESS), 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00959413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (26)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IntraTexTT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Pons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02954429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">广东卫视《直播全球》采访：“中国传统文化面临失传或者式微的状况“</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01619064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">一個新研究方向：語內翻譯與中國古典小說文學創作的分析</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01567291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">法譯中國古典小說和戲曲在法國漢學歷史上的地位</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01567290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traduire le Pavillon de l'Ouest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01388252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Pavillon de l'ouest : entretien avec Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-José d'Hoop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01398547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">法國漢學的研究情形，從過去到現在</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01389422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">語言，痕跡，戀愛</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01388583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">伧父， 忤奴与粗心人</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01389442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La dynastie des Han</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01389892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">中国文学的域外视角</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01389428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">〈西廂記〉為何稱為〝天地妙文〞</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01389446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">言语之戏</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01389437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">中文助教的教學能力</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01389885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In Other Worlds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01389886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La résistance de la signification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01398306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">融入拉康论中的中国传统文化一瞥</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01389888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lexique français-chinois de psychanalyse, psychologie, psychiatrie, Jingshenfenxixue, xinlixue, jingshenbingxue Fa-Han duizhaobiao 精神分析學、心理學、精神病學法漢對照表</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01398635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecriture ou langue graphique?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01397861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">精神分析学术语汉译问题刍议</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01389966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le sujet chinois dans la demande de la psychanalyse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01398613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">中国文化与精神分析学 —— 其二</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01389968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">中国文化与精神分析学 —— 其一</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01389969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les conditions de l’écriture romanesque en Chine à l’âge des grands romans classiques (XVIe - XVIIIe s.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01389980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qin Shi huangdi, le Premier empereur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01389893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Chine 1000 ans av. J.-C.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01389894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cours (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecriture et oralité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Doctorat. France. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cel-01388650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représentations et imaginaire du suicide dans la Chine prémoderne (1)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Doctorat. France. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01518163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu sur : Ng Emily, &amp;lt;i&amp;gt;A time of lost gods: mediumship, madness, and the ghost after Mao&amp;lt;/i&amp;gt;, Oakland, University of California Press, 2020, 204 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03121849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IntraTexTT (Intralingual Textual Transformation Tool) Development of a Digital Text Comparison Tool for the Analysis of Rewriting and Intralingual Translation Processes in Pre-Modern Chinese Texts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01863346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le récit de rêve en Asie orientale : langues et genres, version intégrale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Durand-Dastès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Lanselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02147258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId272"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -110,51 +110,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="767C9EC2"/>
+    <w:nsid w:val="5A7D3AD4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -258,51 +258,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="8961E025"/>
+    <w:nsid w:val="AA4E5FD7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -406,51 +406,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="7ED69CC9"/>
+    <w:nsid w:val="AA91CF0D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -554,51 +554,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="031D6CBF"/>
+    <w:nsid w:val="7641C068"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -794,51 +794,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/rainier-lanselle" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/05221401X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ephe.fr/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.crcao.fr/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.crcao.fr/les-editions/presentation/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bit.ly/45PSMY8" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394281v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#23526;&#29995; &#29579;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rainier Lanselle" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390244v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Caz&#233;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00986140v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Graziani" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/extremeorient/202" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/extremeorient.202" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398683v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pu Songling" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394282v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lacan" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390257v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; L&#233;vy" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Cartier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hing-Ho Chan" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390249v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Feuillas" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528232v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cairn.info/le-sujet-derriere-la-muraille--9782749203317.htm" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390251v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398577v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anon. Anon." TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398488v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anon. [zhuoyuanting Zhuren &#37196;&#20803;&#20141;&#20027;&#20154;]" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398671v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390256v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398593v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398580v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05024429v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13muf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639431v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11z7x" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04630298v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11t4s" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505619v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Du &#26460; Lei &#30922;" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366565v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25365/jeacs.2023.4.lanselle" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991728v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142896v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ashp.6549" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05119988v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282853v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ashp.5710" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925851v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25365/jeacs.2022.3.lanselle" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03719228v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ideo.2349" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03665800v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhang &#24352; Qiang &#34103;" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19326/j.cnki.2095-9257.2022.01.005" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03264218v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ashp.4848" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088081v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23306343.2020.1824755" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969944v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ashp.3963" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870538v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891060v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01996484v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/extremeorient.1150" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01996502v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Durand-Dast&#232;s" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01654675v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01654450v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/15685322-10345P09" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397695v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567283v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398648v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00961529v2" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00959418v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00961549v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00961574v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01383848v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397703v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397707v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394341v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398656v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Cincotta" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397729v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Widmer" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398637v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398658v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398663v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394322v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leneide Duarte-Plon" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398701v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398305v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397881v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398647v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398666v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398661v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397873v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandor Ferenczi" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398303v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398597v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398309v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398602v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398301v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398591v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397706v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397701v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397690v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397698v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397688v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05126914v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Bruneton" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dunod.com/lettres-et-arts/hanmun-manuel-chinois-classique-lecture-sino-coreenne" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03770557v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463540v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lesbelleslettres.com/livre/4183-dictionnaire-biographique-du-haut-moyen-age-chinois" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463542v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463543v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463546v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567284v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01459387v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Poncharal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397771v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00959489v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397926v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00959509v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00959518v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398616v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398543v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398633v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397856v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397734v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394071v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394319v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397591v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398673v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394968v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397642v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398680v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397726v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398678v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398643v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398686v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397871v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398641v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398652v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398702v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397928v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398645v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398691v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397925v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397870v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398703v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394327v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398687v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398640v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394959v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397869v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394355v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bao &#24178;&#23542; Gan" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394311v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394312v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394309v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018515v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881342v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742760v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799086v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451594v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04325993v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03689278v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03626076v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03254680v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02174259v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408624v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150205v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01994467v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01758869v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01494309v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389378v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01518157v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393063v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389369v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389372v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389361v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388194v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388226v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388184v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388165v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388567v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388619v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388620v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388596v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389352v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389971v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388629v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389391v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389387v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388792v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388640v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389380v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388852v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388844v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389394v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388836v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389972v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388889v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388898v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389976v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389977v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389205v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389973v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389889v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389213v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389200v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389891v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389975v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389224v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389397v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389402v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389399v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389230v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389405v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389970v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389408v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389238v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389979v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00959413v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02954429v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pons" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01619064v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567291v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567290v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388252v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398547v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; d'Hoop" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389422v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388583v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389442v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389892v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389428v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389446v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389437v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389885v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389886v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398306v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389888v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398635v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397861v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389966v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398613v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389968v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389969v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389980v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389893v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389894v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cel-01388650v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01518163v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03121849v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863346v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02147258v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/rainier-lanselle" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/05221401X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ephe.fr/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.crcao.fr/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.crcao.fr/les-editions/presentation/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bit.ly/45PSMY8" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394281v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#23526;&#29995; &#29579;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rainier Lanselle" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390244v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Caz&#233;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00986140v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Graziani" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/extremeorient/202" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/extremeorient.202" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398683v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pu Songling" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394282v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lacan" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390257v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; L&#233;vy" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Cartier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hing-Ho Chan" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390249v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Feuillas" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528232v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cairn.info/le-sujet-derriere-la-muraille--9782749203317.htm" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390251v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398577v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anon. Anon." TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398488v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anon. [zhuoyuanting Zhuren &#37196;&#20803;&#20141;&#20027;&#20154;]" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398671v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390256v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398593v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398580v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05024429v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13muf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639431v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11z7x" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04630298v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11t4s" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505619v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Du &#26460; Lei &#30922;" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366565v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25365/jeacs.2023.4.lanselle" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142896v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ashp.6549" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991728v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05119988v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282853v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ashp.5710" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925851v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25365/jeacs.2022.3.lanselle" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03719228v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ideo.2349" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03665800v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhang &#24352; Qiang &#34103;" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19326/j.cnki.2095-9257.2022.01.005" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03264218v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ashp.4848" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088081v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23306343.2020.1824755" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969944v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ashp.3963" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870538v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891060v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01996484v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/extremeorient.1150" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01996502v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Durand-Dast&#232;s" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01654675v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01654450v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/15685322-10345P09" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397695v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567283v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398648v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00961529v2" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00959418v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00961549v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00961574v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01383848v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397703v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397707v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394341v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398656v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Cincotta" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397729v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Widmer" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398637v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398658v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398663v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394322v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leneide Duarte-Plon" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398701v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398305v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397881v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398647v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398666v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398661v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397873v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandor Ferenczi" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398303v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398597v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398309v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398602v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398301v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398591v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397706v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397701v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397690v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397698v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397688v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05126914v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Bruneton" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dunod.com/lettres-et-arts/hanmun-manuel-chinois-classique-lecture-sino-coreenne" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03770557v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463540v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lesbelleslettres.com/livre/4183-dictionnaire-biographique-du-haut-moyen-age-chinois" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463542v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463543v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463546v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567284v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01459387v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Poncharal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397771v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00959489v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397926v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00959509v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00959518v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398616v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398543v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398633v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397856v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397734v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394071v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394319v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397591v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398673v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394968v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397642v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398680v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397726v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398678v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398643v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398686v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397871v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398641v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398652v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398702v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397928v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398645v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398691v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397925v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397870v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398703v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394327v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398640v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398687v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394959v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397869v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394355v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bao &#24178;&#23542; Gan" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394311v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394312v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394309v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018515v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881342v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742760v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799086v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451594v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04325993v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03689278v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03626076v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03254680v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02174259v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408624v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150205v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01994467v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01758869v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01494309v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389378v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01518157v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393063v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389369v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389372v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389361v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388194v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388226v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388184v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388165v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388567v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388619v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388620v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388596v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389352v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389971v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388629v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389391v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389387v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388792v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388640v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389380v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388852v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388844v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389394v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388836v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389972v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388889v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388898v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389976v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389977v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389205v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389973v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389889v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389200v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389213v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389891v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389975v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389224v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389397v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389402v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389399v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389230v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389405v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389970v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389408v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389238v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389979v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00959413v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02954429v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pons" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01619064v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567291v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567290v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388252v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398547v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; d'Hoop" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389422v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388583v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389442v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389892v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389428v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389446v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389437v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389885v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389886v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398306v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389888v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398635v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397861v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389966v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398613v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389968v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389969v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389980v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389893v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389894v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cel-01388650v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01518163v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03121849v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863346v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02147258v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>