--- v0 (2026-03-19)
+++ v1 (2026-04-11)
@@ -1849,248 +1849,248 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01526260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prédiction de l’usage des sols sur un zonage régulier à différentes résolutions et à partir de covariables facilement accessibles</w:t>
+                <w:t xml:space="preserve">Agricultural rent in land-use models: comparison of frequently used proxies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raja Chakir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Céline Vignes</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Lungarska</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Economique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 68 (3), pp.435-469. </w:t>
+              <w:t xml:space="preserve">Spatial Economic Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 12 (2-3), pp.279-303. </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/reco.683.0435⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/17421772.2017.1273542⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01525341v1</w:t>
+                <w:t xml:space="preserve">hal-01526265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agricultural rent in land-use models: comparison of frequently used proxies</w:t>
+                <w:t xml:space="preserve">Prédiction de l’usage des sols sur un zonage régulier à différentes résolutions et à partir de covariables facilement accessibles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raja Chakir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Anna Lungarska</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Ruiz-Gazen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Thomas-Agnan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Vignes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Spatial Economic Analysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 12 (2-3), pp.279-303. </w:t>
+              <w:t xml:space="preserve">Revue Economique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 68 (3), pp.435-469. </w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/17421772.2017.1273542⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/reco.683.0435⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01526265v1</w:t>
+                <w:t xml:space="preserve">hal-01525341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aggregated Versus Individual Land-Use Models: Modeling Spatial Autocorrelation to Increase Predictive Accuracy</w:t>
               </w:r>
@@ -2369,274 +2369,274 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01330042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valuing the Impacts of An Invasive Biological Control Agent: A Choice Experiment on the Asian Ladybird in France</w:t>
+                <w:t xml:space="preserve">Spatial scale in land use models: Application to the Teruti-Lucas survey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raja Chakir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Aminata Sangare</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Ruiz-Gazen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Thomas-Agnan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Vignes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Agricultural Economics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/1477-9552.12160⟩</w:t>
+              <w:t xml:space="preserve">Spatial Statistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 18 (Part A), 17 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.spasta.2016.06.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01535818v1</w:t>
+                <w:t xml:space="preserve">hal-01371099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial scale in land use models: Application to the Teruti-Lucas survey</w:t>
+                <w:t xml:space="preserve">Valuing the Impacts of An Invasive Biological Control Agent: A Choice Experiment on the Asian Ladybird in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raja Chakir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Céline Vignes</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maia David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Gozlan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aminata Sangare</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Spatial Statistics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 18 (Part A), 17 p. </w:t>
+              <w:t xml:space="preserve">Journal of Agricultural Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 67 (3), pp.619-638. </w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.spasta.2016.06.009⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/1477-9552.12160⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01371099v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01535818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'espace dans les modèles économétriques d'utilisation des sols : enjeux méthodologiques et applications empiriques</w:t>
               </w:r>
@@ -4009,51 +4009,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maia M. David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raja R. Chakir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Gozlan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1. Conférence annuelle de la FAERE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, French Association of Environmental and Resource Economists (FAERE). FRA., Sep 2014, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4875,178 +4875,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01172874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determinants of land use changes: a spatial multinomial probit approach</w:t>
+                <w:t xml:space="preserve">Déprise agricole et dépendances spatiales en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raja Chakir</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Parent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">54. Annual North American meetings of the Regional Science Association International</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2007, Savannah, United States. 22 p</w:t>
+              <w:t xml:space="preserve">Séminaire du Laboratoire d'Economie Forestière</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2007, Nancy, France. 31 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01172821v1</w:t>
+                <w:t xml:space="preserve">hal-01072393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Déprise agricole et dépendances spatiales en France</w:t>
+                <w:t xml:space="preserve">Determinants of land use changes: a spatial multinomial probit approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raja Chakir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Parent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire du Laboratoire d'Economie Forestière</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2007, Nancy, France. 31 p</w:t>
+              <w:t xml:space="preserve">54. Annual North American meetings of the Regional Science Association International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2007, Savannah, United States. 22 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01072393v1</w:t>
+                <w:t xml:space="preserve">hal-01172821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial disaggregation of agricultural production data: an econometric approach using minimum cross entropy</w:t>
               </w:r>
@@ -6918,436 +6918,680 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02818755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Rapport (4)</w:t>
+        <w:t xml:space="preserve">Rapport (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unintended consequences of environmental policies: the case of set-aside and agricultural intensification</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Organic farming as a driver of climate-resilient and sustainable EU agriculture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Addo Felicity</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raja Chakir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">[University works] Inconnu. 2020, 38 p</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Havlík Petr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Krisztin Tamás</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mittenzwei Klaus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Policy Brief 003, Union Européenne. 2025, 7 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02482207v1</w:t>
+                <w:t xml:space="preserve">hal-05587748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La santé, moteur des transitions agricole, alimentaire et environnementale</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">D4.1 LUM models atcountry, regional, and local résolutions: Report accompanying open-source code of ex-post models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raja Chakir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Addo Felicity</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbosa Ana-Luisa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bareille François</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bokusheva Raushan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">D4. 1, Union Européenne. 2024, 84 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grégori Akermann</w:t>
-[...33 lines deleted...]
-                <w:t xml:space="preserve">hal-02864749v2</w:t>
+                <w:t xml:space="preserve">hal-05587701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving the estimates of agricultural land valuation: report to the World Bank</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Unintended consequences of environmental policies: the case of set-aside and agricultural intensification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raja Chakir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">[0] World Bank Groupe - Banque Mondiale. 2015, pp.62</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alban Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[University works] Inconnu. 2020, 38 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-01462707v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02482207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La santé, moteur des transitions agricole, alimentaire et environnementale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Axelos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis-Georges Soler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Dallongeville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alban Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégori Akermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[0] 63 p., INRAE. 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02864749v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Improving the estimates of agricultural land valuation: report to the World Bank</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bontems</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Sauveur Ay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raja Chakir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Latruffe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[0] World Bank Groupe - Banque Mondiale. 2015, pp.62</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01462707v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Etude complémentaire à l'analyse rétrospective des interactions du développement des biocarburants en France avec l’évolution des marchés français et mondiaux et les changements d’affectation des sols</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raja Chakir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Vermont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Contrat] Agence de l'Environnement et de la Maîtrise de l'Energie. 2013, 69 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01173008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7357,105 +7601,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Économétrie spatiale appliquée aux usages des sols et leurs effets sur l'environnement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raja R. Chakir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences de l'Homme et Société. Université de Franche Comté, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02810130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId195"/>
+      <w:footerReference w:type="default" r:id="rId204"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -7602,51 +7846,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04658788v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Cocco" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raja Chakir" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Mouysset" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeem.2025.103196" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04692723v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Lungarska" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indic.2024.100369" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04644219v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Brunelle" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Carpentier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Dorin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Goll" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43247-024-01533-1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04634488v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alpha Ly" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Creti" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eneco.2024.107717" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04502178v3" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Bareille" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Derya Keles" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/erae/jbae008" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04160898v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bareille" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ajae.12420" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04092374v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Amouzay" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dabo-Niang" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed El Ghini" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41748-023-00344-2" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03550528v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Thomas" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10666-021-09815-0" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03881919v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Devaraju" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Prudhomme" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuhui Wang" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zun Yin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-24794-2" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03755481v2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narayanappa Devaraju" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41130-022-00173-3" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03890135v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issam-Ali Moindji&#233;" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Pinsard" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Accatino" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fenvs.2022.954655" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619251v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basak Bayramoglu" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10666-019-09673-x" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619019v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaune Vaitkeviciute" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven van Passel" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reco.703.0375" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628936v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2017.12.030" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05135972v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Laurent" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ruiz-Gazen" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Thomas-Agnan" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Vignes" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01526260v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane de Cara" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Vermont" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reco.683.0471" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01525341v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reco.683.0435" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01526265v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17421772.2017.1273542" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01496823v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Sauveur Ay" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Le Gallo" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10666-016-9523-5" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578227v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Marette" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10640-016-0057-8" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330042v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landusepol.2016.03.027" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535818v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maia David" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Gozlan" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aminata Sangare" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1477-9552.12160" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01371099v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spasta.2016.06.009" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536437v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173053v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Doyen" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jiguet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Leadley" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10584-014-1202-4" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173024v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Hardelin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4074/S1966960714011035" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000658v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raja R. Chakir" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2012.04.009" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VHFQNLZH-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01018982v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172899v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172892v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Parent" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1435-5957.2009.00239.x" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172864v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Beaumais" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Laroutis" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172839v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Bureau" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Gallezot" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1477-9552.2007.00097.x" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C69B08F541FBA10EF5632C0509B92CFFB11C5631/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656951v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Madignier" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05136151v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bousquet" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Ladoux" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00181-003-0194-0" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05136019v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/redp.136.0773" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/B18-9SJLHK7Q-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789282v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800000v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741054v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maia M. David" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173045v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173048v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809673v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000707v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien J. Hardelin" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001161v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane S. de Cara" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno B. Vermont" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172934v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172914v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172911v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172874v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172821v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072393v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816293v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. European Economic Association" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Econometric Society" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830972v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Debove" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain P.-A. Jayet" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642300v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.deboecksuperieur.com/collection/lmd-economie" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03247387v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi-Huong-An Nguyen" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-3-030-71175-7" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03350490v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-73249-3_18" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05135699v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05136496v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Favrot" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajar Guejjoud" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Saade" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05136467v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Derya Kele&#351;" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04937985v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03159271v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03161714v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nosra Ben Fradj" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Alain Jayet" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Bami&#232;re" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/gf1x-8623" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05354423v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Veron" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04297032v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04296984v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03582719v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03763653v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03613463v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naomi Delille" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00753733v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818755v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe J.-C. Bureau" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Umr Inra / Ina Pg : Economie Publique" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482207v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02864749v2" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Axelos" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Georges Soler" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dallongeville" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gori Akermann" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462707v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bontems" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Latruffe" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173008v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02810130v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04658788v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Cocco" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raja Chakir" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Mouysset" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeem.2025.103196" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04692723v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Lungarska" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indic.2024.100369" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04644219v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Brunelle" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Carpentier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Dorin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Goll" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43247-024-01533-1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04634488v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alpha Ly" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Creti" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eneco.2024.107717" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04502178v3" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Bareille" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Derya Keles" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/erae/jbae008" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04160898v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bareille" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ajae.12420" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04092374v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Amouzay" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dabo-Niang" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed El Ghini" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41748-023-00344-2" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03550528v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Thomas" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10666-021-09815-0" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03881919v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Devaraju" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Prudhomme" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuhui Wang" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zun Yin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-24794-2" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03755481v2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narayanappa Devaraju" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41130-022-00173-3" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03890135v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issam-Ali Moindji&#233;" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Pinsard" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Accatino" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fenvs.2022.954655" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619251v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basak Bayramoglu" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10666-019-09673-x" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619019v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaune Vaitkeviciute" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven van Passel" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reco.703.0375" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628936v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2017.12.030" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05135972v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Laurent" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ruiz-Gazen" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Thomas-Agnan" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Vignes" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01526260v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane de Cara" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Vermont" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reco.683.0471" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01526265v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17421772.2017.1273542" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01525341v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reco.683.0435" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01496823v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Sauveur Ay" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Le Gallo" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10666-016-9523-5" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578227v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Marette" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10640-016-0057-8" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330042v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landusepol.2016.03.027" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01371099v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spasta.2016.06.009" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535818v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maia David" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Gozlan" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aminata Sangare" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1477-9552.12160" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536437v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173053v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Doyen" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jiguet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Leadley" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10584-014-1202-4" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173024v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Hardelin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4074/S1966960714011035" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000658v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raja R. Chakir" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2012.04.009" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VHFQNLZH-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01018982v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172899v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172892v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Parent" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1435-5957.2009.00239.x" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172864v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Beaumais" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Laroutis" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172839v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Bureau" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Gallezot" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1477-9552.2007.00097.x" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C69B08F541FBA10EF5632C0509B92CFFB11C5631/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656951v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Madignier" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05136151v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bousquet" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Ladoux" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00181-003-0194-0" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05136019v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/redp.136.0773" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/B18-9SJLHK7Q-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789282v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800000v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741054v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maia M. David" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173045v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173048v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809673v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000707v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien J. Hardelin" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001161v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane S. de Cara" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno B. Vermont" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172934v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172914v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172911v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172874v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072393v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172821v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816293v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. European Economic Association" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Econometric Society" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830972v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Debove" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain P.-A. Jayet" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642300v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.deboecksuperieur.com/collection/lmd-economie" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03247387v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi-Huong-An Nguyen" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-3-030-71175-7" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03350490v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-73249-3_18" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05135699v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05136496v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Favrot" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajar Guejjoud" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Saade" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05136467v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Derya Kele&#351;" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04937985v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03159271v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03161714v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nosra Ben Fradj" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Alain Jayet" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Bami&#232;re" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/gf1x-8623" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05354423v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Veron" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04297032v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04296984v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03582719v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03763653v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03613463v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naomi Delille" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00753733v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818755v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe J.-C. Bureau" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Umr Inra / Ina Pg : Economie Publique" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05587748v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Addo Felicity" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Havl&#237;k Petr" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krisztin Tam&#225;s" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mittenzwei Klaus" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05587701v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbosa Ana-Luisa" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bareille Fran&#231;ois" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bokusheva Raushan" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482207v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02864749v2" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Axelos" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Georges Soler" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dallongeville" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gori Akermann" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462707v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bontems" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Latruffe" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173008v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02810130v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>