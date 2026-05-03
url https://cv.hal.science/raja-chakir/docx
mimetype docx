--- v1 (2026-04-11)
+++ v2 (2026-05-03)
@@ -66,51 +66,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (35)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (36)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -204,118 +204,118 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04658788v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Projections of climate change impacts on ecosystem services and the role of land use adaptation in France</w:t>
+                <w:t xml:space="preserve">Structural identification of weather impacts on crop yields: Disentangling agronomic from adaptation effects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anna Lungarska</w:t>
+                <w:t xml:space="preserve">François Bareille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raja Chakir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental and Sustainability Indicators</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 22, pp.100369. </w:t>
+              <w:t xml:space="preserve">American Journal of Agricultural Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 106 (3), pp.989-1019. </w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.indic.2024.100369⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/ajae.12420⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04692723v1</w:t>
+                <w:t xml:space="preserve">hal-04160898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reducing chemical inputs in agriculture requires a system change</w:t>
               </w:r>
@@ -433,326 +433,326 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04644219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrification or deforestation? Evidence from household practices in Côte d’Ivoire</w:t>
+                <w:t xml:space="preserve">Projections of climate change impacts on ecosystem services and the role of land use adaptation in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alpha Ly</w:t>
+                <w:t xml:space="preserve">Anna Lungarska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raja Chakir</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anna Creti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy Economics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.eneco.2024.107717⟩</w:t>
+              <w:t xml:space="preserve">Environmental and Sustainability Indicators</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 22, pp.100369. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.indic.2024.100369⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04634488v1</w:t>
+                <w:t xml:space="preserve">hal-04692723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Weather shocks and pesticide purchases</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Electrification or deforestation? Evidence from household practices in Côte d’Ivoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alpha Ly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raja Chakir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francois Bareille</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Derya Keles</w:t>
+                <w:t xml:space="preserve">Anna Creti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Review of Agricultural Economics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/erae/jbae008⟩</w:t>
+              <w:t xml:space="preserve">Energy Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 136, pp.107717. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.eneco.2024.107717⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04502178v3</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04634488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural identification of weather impacts on crop yields: Disentangling agronomic from adaptation effects</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Weather shocks and pesticide purchases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Bareille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raja Chakir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Bareille</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Raja Chakir</w:t>
+                <w:t xml:space="preserve">Derya Keles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Agricultural Economics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 106 (3), pp.989-1019. </w:t>
+              <w:t xml:space="preserve">European Review of Agricultural Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 51 (2), pp.30ç-353. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/ajae.12420⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/erae/jbae008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04160898v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04502178v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural Changes in Temperature and Precipitation in MENA Countries</w:t>
               </w:r>
@@ -849,308 +849,308 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04092374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unintended Consequences of Environmental Policies: the Case of Set-aside and Agricultural Intensification</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Quantifying the benefits of reducing synthetic nitrogen application policy on ecosystem carbon sequestration and biodiversity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alban Thomas</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">N. Devaraju</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Prudhomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Lungarska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xuhui Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zun Yin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Modeling &amp; Assessment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10666-021-09815-0⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (1), pp.20715. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-022-24794-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03550528v1</w:t>
+                <w:t xml:space="preserve">hal-03881919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantifying the benefits of reducing synthetic nitrogen application policy on ecosystem carbon sequestration and biodiversity</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Xuhui Wang</w:t>
+                <w:t xml:space="preserve">Unintended Consequences of Environmental Policies: the Case of Set-aside and Agricultural Intensification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raja Chakir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zun Yin</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Alban Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 12 (1), pp.20715. </w:t>
+              <w:t xml:space="preserve">Environmental Modeling &amp; Assessment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 27 (2), pp.363-384. </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-022-24794-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10666-021-09815-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03881919v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03550528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Food, climate and biodiversity: A trilemma of mineral nitrogen use in European agriculture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Prudhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raja Chakir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Lungarska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Brunelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1357,51 +1357,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basak Bayramoglu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raja Chakir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Lungarska</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Modeling &amp; Assessment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 25 (2), pp.147-172. </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1533,239 +1533,239 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02619019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Climate induced land use change in France: impacts of agricultural adaptation and climate change mitigation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Exploring land use prediction errors from area frame survey data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raja Chakir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Ruiz-Gazen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Thomas-Agnan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Vignes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Economics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Case Studies in Business, Industry and Government Statistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 7 (1), pp.33-48</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02628936v1</w:t>
+                <w:t xml:space="preserve">hal-05135972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring land use prediction errors from area frame survey data</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Climate induced land use change in France: impacts of agricultural adaptation and climate change mitigation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Lungarska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raja Chakir</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Céline Vignes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Case Studies in Business, Industry and Government Statistics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Ecological Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 147, pp.134-154. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolecon.2017.12.030⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05135972v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02628936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Price-induced changes in greenhouse gas emissions from agriculture, forestry, and other land use: a spatial panel econometric analysis</w:t>
               </w:r>
@@ -1849,248 +1849,248 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01526260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agricultural rent in land-use models: comparison of frequently used proxies</w:t>
+                <w:t xml:space="preserve">Prédiction de l’usage des sols sur un zonage régulier à différentes résolutions et à partir de covariables facilement accessibles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raja Chakir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Anna Lungarska</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Ruiz-Gazen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Thomas-Agnan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Vignes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Spatial Economic Analysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 12 (2-3), pp.279-303. </w:t>
+              <w:t xml:space="preserve">Revue Economique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 68 (3), pp.435-469. </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/17421772.2017.1273542⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/reco.683.0435⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01526265v1</w:t>
+                <w:t xml:space="preserve">hal-01525341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prédiction de l’usage des sols sur un zonage régulier à différentes résolutions et à partir de covariables facilement accessibles</w:t>
+                <w:t xml:space="preserve">Agricultural rent in land-use models: comparison of frequently used proxies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raja Chakir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Céline Vignes</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Lungarska</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Economique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 68 (3), pp.435-469. </w:t>
+              <w:t xml:space="preserve">Spatial Economic Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 12 (2-3), pp.279-303. </w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/reco.683.0435⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/17421772.2017.1273542⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01525341v1</w:t>
+                <w:t xml:space="preserve">hal-01526265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aggregated Versus Individual Land-Use Models: Modeling Spatial Autocorrelation to Increase Predictive Accuracy</w:t>
               </w:r>
@@ -2174,469 +2174,469 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01496823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distance Decay in the Willingness to Pay for Wine: Disentangling Local and Organic Attributes</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Valuing the Impacts of An Invasive Biological Control Agent: A Choice Experiment on the Asian Ladybird in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raja Chakir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephan Marette</w:t>
+                <w:t xml:space="preserve">Maia David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Gozlan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aminata Sangare</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental and Resource Economics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10640-016-0057-8⟩</w:t>
+              <w:t xml:space="preserve">Journal of Agricultural Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 67 (3), pp.619-638. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1477-9552.12160⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01578227v1</w:t>
+                <w:t xml:space="preserve">hal-01535818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The impact of high crop prices on the use of agro-chemical inputs in France: a structural econometric analysis</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Spatial scale in land use models: Application to the Teruti-Lucas survey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raja Chakir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Ruiz-Gazen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Thomas-Agnan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Vignes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Land Use Policy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.landusepol.2016.03.027⟩</w:t>
+              <w:t xml:space="preserve">Spatial Statistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 18 (Part A), 17 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.spasta.2016.06.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01330042v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01371099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial scale in land use models: Application to the Teruti-Lucas survey</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Distance Decay in the Willingness to Pay for Wine: Disentangling Local and Organic Attributes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Sauveur Ay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raja Chakir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Céline Vignes</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephan Marette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Spatial Statistics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.spasta.2016.06.009⟩</w:t>
+              <w:t xml:space="preserve">Environmental and Resource Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 68 (online), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10640-016-0057-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01371099v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01578227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valuing the Impacts of An Invasive Biological Control Agent: A Choice Experiment on the Asian Ladybird in France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The impact of high crop prices on the use of agro-chemical inputs in France: a structural econometric analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Basak Bayramoglu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raja Chakir</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Aminata Sangare</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Agricultural Economics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 67 (3), pp.619-638. </w:t>
+              <w:t xml:space="preserve">Land Use Policy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 55, pp.204-211. </w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/1477-9552.12160⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.landusepol.2016.03.027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01535818v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01330042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'espace dans les modèles économétriques d'utilisation des sols : enjeux méthodologiques et applications empiriques</w:t>
               </w:r>
@@ -3108,681 +3108,785 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01018982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial downscaling of agricultural land use data: an econometric approach using cross-entropy</w:t>
+                <w:t xml:space="preserve">Émissions de gaz à effet de serre dues à l'agriculture et aux usages des sols en France : une analyse spatiale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raja Chakir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane De Cara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Vermont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Land Economics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Economie et Statistique / Economics and Statistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, N° 444-445, pp.201-221. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/estat.2011.9651⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01172899v1</w:t>
+                <w:t xml:space="preserve">hal-05599827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determinants of land use changes: a spatial multinomial probit approach</w:t>
+                <w:t xml:space="preserve">Spatial downscaling of agricultural land use data: an econometric approach using cross-entropy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raja Chakir</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Parent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Papers in Regional Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Land Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 85 (2), pp.238-251</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1435-5957.2009.00239.x⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01172892v1</w:t>
+                <w:t xml:space="preserve">hal-01172899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conservation versus conversion des zones humides : une analyse comparative appliquée à l'estuaire de la Seine</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Determinants of land use changes: a spatial multinomial probit approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raja Chakir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Beaumais</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Raja Chakir</w:t>
+                <w:t xml:space="preserve">Olivier Parent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue d'économie régionale et urbaine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Papers in Regional Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 88 (2), pp.327-344. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1435-5957.2009.00239.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01172864v1</w:t>
+                <w:t xml:space="preserve">hal-01172892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The utilization of trade preferences for developing countries in the agri-food sector</w:t>
+                <w:t xml:space="preserve">Conservation versus conversion des zones humides : une analyse comparative appliquée à l'estuaire de la Seine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Christophe Bureau</w:t>
+                <w:t xml:space="preserve">Olivier Beaumais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Laroutis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raja Chakir</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jacques Gallezot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Agricultural Economics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue d'économie régionale et urbaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 2008 (4), pp.565-590</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01172839v1</w:t>
+                <w:t xml:space="preserve">hal-01172864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse des changements d'occupation des sols en France entre 1992 et 2003</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anne-Claire Madignier</w:t>
+                <w:t xml:space="preserve">The utilization of trade preferences for developing countries in the agri-food sector</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Bureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raja Chakir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Gallezot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Économie rurale</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Agricultural Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 58 (2), pp.175-198. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1477-9552.2007.00097.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02656951v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01172839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling corner solutions with panel data: Application to the industrial energy demand in France</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alain Bousquet</w:t>
+                <w:t xml:space="preserve">Analyse des changements d'occupation des sols en France entre 1992 et 2003</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raja R. Chakir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Norbert Ladoux</w:t>
+                <w:t xml:space="preserve">Anne-Claire Madignier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Empirical Economics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Économie rurale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 296, pp.59-68</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05136151v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02656951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Modeling corner solutions with panel data: Application to the industrial energy demand in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raja Chakir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Bousquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Norbert Ladoux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Empirical Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 29 (1), pp.193-208. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00181-003-0194-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05136151v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Simulated maximum likelihood estimation of demand systems with corner solutions and panel data application to industrial energy demand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raja Chakir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue d'économie politique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, Vol. 113 (6), pp.773-799. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/redp.136.0773⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05136019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3792,418 +3896,418 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Land use and freshwater ecosystems in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basak Bayramoglu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raja Chakir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Lungarska</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23. Annual Conference of the European Association of Environmental and Resource Economists (EAERE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Association of Environmental and Resource Economists (EAERE). INT., Jun 2017, Athènes, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02789282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agricultural rents in econometric Land use models: a spatial analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raja R. Chakir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Lungarska</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">150 th EAAE Seminar</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Association of Agricultural Economists (EAAE). INT., Oct 2015, Edinburgh, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02800000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A choice experiment assessment of the impacts of an invasive biological control agent: the case of the Asian ladybird in France</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Estelle Gozlan</w:t>
+                <w:t xml:space="preserve">Climate change, agriculture, and land use in France: mitigation and adaptation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane de Cara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raja Chakir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Sauveur Ay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1. Conférence annuelle de la FAERE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, French Association of Environmental and Resource Economists (FAERE). FRA., Sep 2014, Montpellier, France</w:t>
+              <w:t xml:space="preserve">AES - SFER meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française d'Economie Rurale (SFER). FRA., Apr 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02741054v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01173045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Climate change, agriculture, and land use in France: mitigation and adaptation</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Sauveur Ay</w:t>
+                <w:t xml:space="preserve">A choice experiment assessment of the impacts of an invasive biological control agent: the case of the Asian ladybird in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maia M. David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raja R. Chakir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Gozlan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AES - SFER meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française d'Economie Rurale (SFER). FRA., Apr 2014, Paris, France</w:t>
+              <w:t xml:space="preserve">1. Conférence annuelle de la FAERE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, French Association of Environmental and Resource Economists (FAERE). FRA., Sep 2014, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01173045v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02741054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Price-induced changes in greenhouse gas emissions from agriculture, forestry, and other land use: a spatial panel econometric analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raja Chakir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4232,73 +4336,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14. EAAE Congress: "Agri-Food and Rural Innovations for Healthier Societies"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2014, Ljubljana, Slovenia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01173048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integrated models and scenarios of climate, land use and common birds dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Sauveur Ay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4353,250 +4457,250 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Global Environmental Change and Human Security Conference (GECS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Global Environmental Change and Human Security (GECS)., Nov 2012, Marrakech, Morocco. pp.35</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02809673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hail insurance and pesticide use in French agriculture: an empirical analysis of multiple risk management</w:t>
+                <w:t xml:space="preserve">Price-induced changes in greenhouse gas emissions from agriculture, forestry, and other land use: a spatial panel econometric analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raja R. Chakir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Julien J. Hardelin</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane S. de Cara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno B. Vermont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13. Congrès de l'European Association of Agricultural Economists : "Change and Uncertainty - Challenges for Agriculture, Food and Natural Resources"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2011, Zurich, Switzerland. 14 p</w:t>
+              <w:t xml:space="preserve">5. World Conference of the Spatial Econometric Association</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2011, Toulouse, France. 20 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01000707v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01001161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Price-induced changes in greenhouse gas emissions from agriculture, forestry, and other land use: a spatial panel econometric analysis</w:t>
+                <w:t xml:space="preserve">Hail insurance and pesticide use in French agriculture: an empirical analysis of multiple risk management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raja R. Chakir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Bruno B. Vermont</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien J. Hardelin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5. World Conference of the Spatial Econometric Association</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2011, Toulouse, France. 20 p</w:t>
+              <w:t xml:space="preserve">13. Congrès de l'European Association of Agricultural Economists : "Change and Uncertainty - Challenges for Agriculture, Food and Natural Resources"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2011, Zurich, Switzerland. 14 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01001161v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01000707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Indirect effects of French biofuel policies on pesticide demand: an econometric analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basak Bayramoglu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4612,73 +4716,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4. World congress of environmental and resource economists</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association of Environmental and Resource Economists (AERE). USA., Jun 2010, Montréal, Canada. 11 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01172934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crop insurance and pesticide use in french agriculture: an empirical analysis of integrated risk management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raja Chakir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4694,73 +4798,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire EcoProd : Micro-économie et micro-économétrie de la production agricole</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UAR Département Sciences Sociales, Agriculture et Alimentation, Espace et Environnement (0519)., Nov 2009, Rennes, France. 33 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01172914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A spatial econometric analysis of the determinants of land use allocation in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raja Chakir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4776,461 +4880,461 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">56. Conference of North American Regional Science Association</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, North American Regional Science Council (NARSC). USA., Nov 2009, San Francisco, United States. 13 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01172911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agricultural land-use changes in France: a spatial econometric analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raja Chakir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12. Congress of European Association of Agricultural Economists : "People, food and environments: global trends and european strategie"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Association of Agricultural Economists (EAAE). INT., Aug 2008, Gand, Belgium. 15 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01172874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Déprise agricole et dépendances spatiales en France</w:t>
+                <w:t xml:space="preserve">Determinants of land use changes: a spatial multinomial probit approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raja Chakir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Parent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire du Laboratoire d'Economie Forestière</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2007, Nancy, France. 31 p</w:t>
+              <w:t xml:space="preserve">54. Annual North American meetings of the Regional Science Association International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2007, Savannah, United States. 22 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01072393v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01172821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determinants of land use changes: a spatial multinomial probit approach</w:t>
+                <w:t xml:space="preserve">Déprise agricole et dépendances spatiales en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raja Chakir</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Parent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">54. Annual North American meetings of the Regional Science Association International</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2007, Savannah, United States. 22 p</w:t>
+              <w:t xml:space="preserve">Séminaire du Laboratoire d'Economie Forestière</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2007, Nancy, France. 31 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01172821v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01072393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial disaggregation of agricultural production data: an econometric approach using minimum cross entropy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raja R. Chakir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">. European Economic Association</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">. Econometric Society</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21. Congress of the European Economic Association and 6. Econometric Society European Meetings (EEA-ESEM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2006, Vienne, Austria. 28 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02816293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Decoupling of direct payments : expected regionally differentiated impacts on the EU-15 farming sector. An application of the AROPAj model (preliminary results)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raja Chakir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Debove</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain P.-A. Jayet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Enlargement and integration workshop : Implementing the CAP reform in the new member States : impact on the sustainability of farming systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2005, Séville, Spain. 22 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02830972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5240,288 +5344,288 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Révéler la valeur des externalités environnementales : la méthode des prix hédoniques appliquée au marché immobilier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Bareille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raja Chakir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Carmen Cantuarias-Villessuzanne; Benjamin Fragny. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Economie urbaine et environnementale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De Boeck Supérieur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.239-258, 2023, LMD Economie, 9782807345997</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04642300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial Simultaneous Autoregressive Models for Compositional Data: Application to Land Use</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Thomas-Agnan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Ruiz-Gazen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thi-Huong-An Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raja Chakir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Compositional Data Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Springer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 404 p., 2021, 978-3-030-71177-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03247387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial Autocorrelation in Econometric Land Use Models: An Overview</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raja Chakir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5531,169 +5635,169 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Le Gallo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Abdelaati Daouia; Anne Ruiz-Gazen. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Contemporary Statistics and Econometrics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer International Publishing, pp.339-362, 2021, 978-3-030-73251-6. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-73249-3_18⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03350490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling Corner Solutions with Panel Data : Application to the Industrial Energy Demand in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raja Chakir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bousquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norbert Ladoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Badi H. Baltagi. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Panel Data: Theory and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Physica-Verlag, 380 p., 2004, Studies in Empirical Economics, 978-3-7908-0142-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05135699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5703,1080 +5807,1080 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ces pays qui ont réussi à réduire pesticides et engrais chimiques en accompagnant les agriculteurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raja Chakir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armand Favrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hajar Guejjoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Brunelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tom Saade</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05136496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le changement climatique contribue à augmenter l’utilisation des pesticides en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raja Chakir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Derya Keleş</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Bareille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05136467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PSAE Brief n°5 - Impacts du changement climatique sur l'agriculture : des avancées méthodologiques pour une meilleure prise en compte du rôle de l'adaptation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bareille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raja Chakir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023, 8 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04937985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le rôle des usages des sols dans la lutte contre le changement climatique et la préservation de la biodiversité en France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Approche intégrée des productions animales et végétales dans un modèle économique pour l’analyse des interactions agriculture – environnement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Lungarska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raja Chakir</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...5 lines deleted...]
-            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nosra Ben Fradj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Alain Jayet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Bamière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020, pp.69-85. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15454/gf1x-8623⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03159271v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03161714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approche intégrée des productions animales et végétales dans un modèle économique pour l’analyse des interactions agriculture – environnement</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le rôle des usages des sols dans la lutte contre le changement climatique et la préservation de la biodiversité en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raja Chakir</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...57 lines deleted...]
-            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020, pp.1-4</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03161714v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03159271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (8)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Role of Organic Farming in Landscape Conservation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilien Veron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raja Chakir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05354423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrification and Deforestation in Cote d’Ivoire: a spatial econometric analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alpha Ly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raja R. Chakir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Creti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04297032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrification and forest loss in Cote d’Ivoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alpha Ly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raja R. Chakir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Creti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04296984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimating Ricardian Models with Repeat-Sales of Farmlands</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Bareille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raja Chakir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (working paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03582719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How reducing synthetic nitrogen in Europe affects ecosystem carbon and biodiversity: two perspectives of the same policy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Devaraju</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Prudhomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Lungarska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xuhui Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Devaraju</w:t>
-[...50 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Zun Yin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (working paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03763653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse de l'impact de la compensation écologique sur le prix du foncier agricole en France entre 2010 et 2016</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naomi Delille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raja Chakir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (working paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03613463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crop Insurance and Pesticides in French agriculture: an empirical analysis of multiple risks management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raja Chakir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6785,156 +6889,156 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Hardelin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00753733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The utilization of EU and US trade preferences for developing countries in the agri-food sector</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe J.-C. Bureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raja R. Chakir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Gallezot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">. Umr Inra / Ina Pg : Economie Publique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (working paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02818755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6944,597 +7048,597 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Organic farming as a driver of climate-resilient and sustainable EU agriculture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Addo Felicity</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raja Chakir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Havlík Petr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Krisztin Tamás</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mittenzwei Klaus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Policy Brief 003, Union Européenne. 2025, 7 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
-              <w:r>
-[...45 lines deleted...]
-            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05587748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D4.1 LUM models atcountry, regional, and local résolutions: Report accompanying open-source code of ex-post models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raja Chakir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Addo Felicity</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbosa Ana-Luisa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bareille François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bokusheva Raushan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">D4. 1, Union Européenne. 2024, 84 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
-              <w:r>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05587701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unintended consequences of environmental policies: the case of set-aside and agricultural intensification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raja Chakir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[University works] Inconnu. 2020, 38 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02482207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La santé, moteur des transitions agricole, alimentaire et environnementale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Axelos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis-Georges Soler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Dallongeville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alban Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégori Akermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[0] 63 p., INRAE. 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
-              <w:r>
-[...58 lines deleted...]
-            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02864749v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improving the estimates of agricultural land valuation: report to the World Bank</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bontems</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Sauveur Ay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raja Chakir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Latruffe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[0] World Bank Groupe - Banque Mondiale. 2015, pp.62</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01462707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude complémentaire à l'analyse rétrospective des interactions du développement des biocarburants en France avec l’évolution des marchés français et mondiaux et les changements d’affectation des sols</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raja Chakir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7547,51 +7651,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Vermont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Contrat] Agence de l'Environnement et de la Maîtrise de l'Energie. 2013, 69 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01173008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7601,105 +7705,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Économétrie spatiale appliquée aux usages des sols et leurs effets sur l'environnement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raja R. Chakir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences de l'Homme et Société. Université de Franche Comté, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02810130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId204"/>
+      <w:footerReference w:type="default" r:id="rId207"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -7846,51 +7950,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04658788v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Cocco" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raja Chakir" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Mouysset" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeem.2025.103196" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04692723v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Lungarska" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indic.2024.100369" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04644219v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Brunelle" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Carpentier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Dorin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Goll" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43247-024-01533-1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04634488v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alpha Ly" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Creti" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eneco.2024.107717" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04502178v3" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Bareille" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Derya Keles" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/erae/jbae008" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04160898v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bareille" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ajae.12420" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04092374v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Amouzay" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dabo-Niang" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed El Ghini" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41748-023-00344-2" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03550528v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Thomas" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10666-021-09815-0" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03881919v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Devaraju" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Prudhomme" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuhui Wang" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zun Yin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-24794-2" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03755481v2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narayanappa Devaraju" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41130-022-00173-3" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03890135v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issam-Ali Moindji&#233;" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Pinsard" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Accatino" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fenvs.2022.954655" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619251v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basak Bayramoglu" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10666-019-09673-x" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619019v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaune Vaitkeviciute" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven van Passel" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reco.703.0375" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628936v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2017.12.030" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05135972v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Laurent" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ruiz-Gazen" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Thomas-Agnan" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Vignes" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01526260v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane de Cara" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Vermont" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reco.683.0471" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01526265v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17421772.2017.1273542" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01525341v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reco.683.0435" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01496823v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Sauveur Ay" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Le Gallo" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10666-016-9523-5" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578227v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Marette" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10640-016-0057-8" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330042v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landusepol.2016.03.027" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01371099v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spasta.2016.06.009" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535818v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maia David" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Gozlan" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aminata Sangare" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1477-9552.12160" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536437v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173053v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Doyen" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jiguet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Leadley" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10584-014-1202-4" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173024v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Hardelin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4074/S1966960714011035" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000658v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raja R. Chakir" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2012.04.009" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VHFQNLZH-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01018982v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172899v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172892v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Parent" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1435-5957.2009.00239.x" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172864v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Beaumais" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Laroutis" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172839v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Bureau" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Gallezot" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1477-9552.2007.00097.x" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C69B08F541FBA10EF5632C0509B92CFFB11C5631/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656951v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Madignier" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05136151v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bousquet" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Ladoux" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00181-003-0194-0" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05136019v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/redp.136.0773" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/B18-9SJLHK7Q-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789282v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800000v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741054v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maia M. David" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173045v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173048v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809673v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000707v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien J. Hardelin" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001161v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane S. de Cara" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno B. Vermont" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172934v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172914v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172911v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172874v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072393v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172821v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816293v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. European Economic Association" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Econometric Society" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830972v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Debove" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain P.-A. Jayet" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642300v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.deboecksuperieur.com/collection/lmd-economie" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03247387v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi-Huong-An Nguyen" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-3-030-71175-7" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03350490v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-73249-3_18" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05135699v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05136496v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Favrot" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajar Guejjoud" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Saade" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05136467v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Derya Kele&#351;" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04937985v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03159271v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03161714v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nosra Ben Fradj" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Alain Jayet" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Bami&#232;re" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/gf1x-8623" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05354423v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Veron" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04297032v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04296984v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03582719v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03763653v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03613463v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naomi Delille" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00753733v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818755v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe J.-C. Bureau" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Umr Inra / Ina Pg : Economie Publique" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05587748v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Addo Felicity" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Havl&#237;k Petr" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krisztin Tam&#225;s" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mittenzwei Klaus" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05587701v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbosa Ana-Luisa" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bareille Fran&#231;ois" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bokusheva Raushan" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482207v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02864749v2" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Axelos" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Georges Soler" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dallongeville" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gori Akermann" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462707v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bontems" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Latruffe" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173008v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02810130v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04658788v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Cocco" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raja Chakir" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Mouysset" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeem.2025.103196" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04160898v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bareille" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ajae.12420" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04644219v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Brunelle" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Carpentier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Dorin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Goll" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43247-024-01533-1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04692723v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Lungarska" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indic.2024.100369" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04634488v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alpha Ly" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Creti" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eneco.2024.107717" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04502178v3" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Bareille" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Derya Keles" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/erae/jbae008" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04092374v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Amouzay" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dabo-Niang" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed El Ghini" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41748-023-00344-2" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03881919v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Devaraju" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Prudhomme" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuhui Wang" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zun Yin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-24794-2" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03550528v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Thomas" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10666-021-09815-0" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03755481v2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narayanappa Devaraju" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41130-022-00173-3" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03890135v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issam-Ali Moindji&#233;" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Pinsard" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Accatino" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fenvs.2022.954655" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619251v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basak Bayramoglu" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10666-019-09673-x" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619019v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaune Vaitkeviciute" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven van Passel" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reco.703.0375" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05135972v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Laurent" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ruiz-Gazen" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Thomas-Agnan" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Vignes" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628936v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2017.12.030" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01526260v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane de Cara" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Vermont" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reco.683.0471" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01525341v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reco.683.0435" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01526265v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17421772.2017.1273542" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01496823v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Sauveur Ay" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Le Gallo" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10666-016-9523-5" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535818v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maia David" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Gozlan" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aminata Sangare" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1477-9552.12160" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01371099v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spasta.2016.06.009" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578227v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Marette" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10640-016-0057-8" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330042v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landusepol.2016.03.027" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536437v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173053v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Doyen" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jiguet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Leadley" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10584-014-1202-4" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173024v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Hardelin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4074/S1966960714011035" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000658v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raja R. Chakir" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2012.04.009" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VHFQNLZH-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01018982v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insee.hal.science/hal-05599827v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane De Cara" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/estat.2011.9651" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172899v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172892v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Parent" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1435-5957.2009.00239.x" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172864v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Beaumais" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Laroutis" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172839v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Bureau" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Gallezot" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1477-9552.2007.00097.x" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C69B08F541FBA10EF5632C0509B92CFFB11C5631/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656951v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Madignier" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05136151v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bousquet" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Ladoux" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00181-003-0194-0" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05136019v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/redp.136.0773" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/B18-9SJLHK7Q-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789282v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800000v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173045v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741054v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maia M. David" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173048v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809673v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001161v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane S. de Cara" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno B. Vermont" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000707v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien J. Hardelin" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172934v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172914v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172911v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172874v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172821v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072393v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816293v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. European Economic Association" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Econometric Society" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830972v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Debove" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain P.-A. Jayet" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642300v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.deboecksuperieur.com/collection/lmd-economie" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03247387v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi-Huong-An Nguyen" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-3-030-71175-7" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03350490v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-73249-3_18" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05135699v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05136496v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Favrot" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajar Guejjoud" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Saade" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05136467v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Derya Kele&#351;" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04937985v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03161714v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nosra Ben Fradj" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Alain Jayet" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Bami&#232;re" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/gf1x-8623" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03159271v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05354423v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Veron" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04297032v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04296984v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03582719v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03763653v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03613463v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naomi Delille" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00753733v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818755v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe J.-C. Bureau" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Umr Inra / Ina Pg : Economie Publique" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05587748v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Addo Felicity" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Havl&#237;k Petr" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krisztin Tam&#225;s" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mittenzwei Klaus" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05587701v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbosa Ana-Luisa" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bareille Fran&#231;ois" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bokusheva Raushan" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482207v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02864749v2" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Axelos" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Georges Soler" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dallongeville" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gori Akermann" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462707v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bontems" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Latruffe" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173008v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02810130v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>