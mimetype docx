--- v2 (2026-05-03)
+++ v3 (2026-05-23)
@@ -204,118 +204,118 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04658788v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural identification of weather impacts on crop yields: Disentangling agronomic from adaptation effects</w:t>
+                <w:t xml:space="preserve">Projections of climate change impacts on ecosystem services and the role of land use adaptation in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Bareille</w:t>
+                <w:t xml:space="preserve">Anna Lungarska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raja Chakir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Agricultural Economics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 106 (3), pp.989-1019. </w:t>
+              <w:t xml:space="preserve">Environmental and Sustainability Indicators</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 22, pp.100369. </w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/ajae.12420⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.indic.2024.100369⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04160898v1</w:t>
+                <w:t xml:space="preserve">hal-04692723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reducing chemical inputs in agriculture requires a system change</w:t>
               </w:r>
@@ -433,326 +433,326 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04644219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Projections of climate change impacts on ecosystem services and the role of land use adaptation in France</w:t>
+                <w:t xml:space="preserve">Electrification or deforestation? Evidence from household practices in Côte d’Ivoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anna Lungarska</w:t>
+                <w:t xml:space="preserve">Alpha Ly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raja Chakir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Creti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental and Sustainability Indicators</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.indic.2024.100369⟩</w:t>
+              <w:t xml:space="preserve">Energy Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 136, pp.107717. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.eneco.2024.107717⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04692723v1</w:t>
+                <w:t xml:space="preserve">hal-04634488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrification or deforestation? Evidence from household practices in Côte d’Ivoire</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alpha Ly</w:t>
+                <w:t xml:space="preserve">Weather shocks and pesticide purchases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Bareille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raja Chakir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Anna Creti</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Derya Keles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy Economics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.eneco.2024.107717⟩</w:t>
+              <w:t xml:space="preserve">European Review of Agricultural Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 51 (2), pp.30ç-353. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/erae/jbae008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04634488v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04502178v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Weather shocks and pesticide purchases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Francois Bareille</w:t>
+                <w:t xml:space="preserve">Structural identification of weather impacts on crop yields: Disentangling agronomic from adaptation effects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bareille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raja Chakir</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Derya Keles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Review of Agricultural Economics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 51 (2), pp.30ç-353. </w:t>
+              <w:t xml:space="preserve">American Journal of Agricultural Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 106 (3), pp.989-1019. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/erae/jbae008⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/ajae.12420⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04502178v3</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04160898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural Changes in Temperature and Precipitation in MENA Countries</w:t>
               </w:r>
@@ -849,308 +849,308 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04092374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantifying the benefits of reducing synthetic nitrogen application policy on ecosystem carbon sequestration and biodiversity</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Unintended Consequences of Environmental Policies: the Case of Set-aside and Agricultural Intensification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raja Chakir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Devaraju</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Alban Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-022-24794-2⟩</w:t>
+              <w:t xml:space="preserve">Environmental Modeling &amp; Assessment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 27 (2), pp.363-384. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10666-021-09815-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03881919v1</w:t>
+                <w:t xml:space="preserve">hal-03550528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unintended Consequences of Environmental Policies: the Case of Set-aside and Agricultural Intensification</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Raja Chakir</w:t>
+                <w:t xml:space="preserve">Quantifying the benefits of reducing synthetic nitrogen application policy on ecosystem carbon sequestration and biodiversity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Devaraju</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Prudhomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Lungarska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xuhui Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alban Thomas</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Zun Yin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Modeling &amp; Assessment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 27 (2), pp.363-384. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (1), pp.20715. </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10666-021-09815-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-022-24794-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03550528v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03881919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Food, climate and biodiversity: A trilemma of mineral nitrogen use in European agriculture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Prudhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raja Chakir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Lungarska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Brunelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1357,51 +1357,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basak Bayramoglu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raja Chakir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Lungarska</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Modeling &amp; Assessment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 25 (2), pp.147-172. </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1533,239 +1533,239 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02619019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring land use prediction errors from area frame survey data</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Climate induced land use change in France: impacts of agricultural adaptation and climate change mitigation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Lungarska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raja Chakir</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Céline Vignes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Case Studies in Business, Industry and Government Statistics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Ecological Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 147, pp.134-154. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolecon.2017.12.030⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05135972v1</w:t>
+                <w:t xml:space="preserve">hal-02628936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Climate induced land use change in France: impacts of agricultural adaptation and climate change mitigation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Exploring land use prediction errors from area frame survey data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raja Chakir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Ruiz-Gazen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Thomas-Agnan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Vignes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Economics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Case Studies in Business, Industry and Government Statistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 7 (1), pp.33-48</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02628936v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05135972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Price-induced changes in greenhouse gas emissions from agriculture, forestry, and other land use: a spatial panel econometric analysis</w:t>
               </w:r>
@@ -1849,248 +1849,248 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01526260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prédiction de l’usage des sols sur un zonage régulier à différentes résolutions et à partir de covariables facilement accessibles</w:t>
+                <w:t xml:space="preserve">Agricultural rent in land-use models: comparison of frequently used proxies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raja Chakir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Céline Vignes</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Lungarska</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Economique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 68 (3), pp.435-469. </w:t>
+              <w:t xml:space="preserve">Spatial Economic Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 12 (2-3), pp.279-303. </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/reco.683.0435⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/17421772.2017.1273542⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01525341v1</w:t>
+                <w:t xml:space="preserve">hal-01526265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agricultural rent in land-use models: comparison of frequently used proxies</w:t>
+                <w:t xml:space="preserve">Prédiction de l’usage des sols sur un zonage régulier à différentes résolutions et à partir de covariables facilement accessibles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raja Chakir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Anna Lungarska</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Ruiz-Gazen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Thomas-Agnan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Vignes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Spatial Economic Analysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 12 (2-3), pp.279-303. </w:t>
+              <w:t xml:space="preserve">Revue Economique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 68 (3), pp.435-469. </w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/17421772.2017.1273542⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/reco.683.0435⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01526265v1</w:t>
+                <w:t xml:space="preserve">hal-01525341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aggregated Versus Individual Land-Use Models: Modeling Spatial Autocorrelation to Increase Predictive Accuracy</w:t>
               </w:r>
@@ -2174,469 +2174,469 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01496823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valuing the Impacts of An Invasive Biological Control Agent: A Choice Experiment on the Asian Ladybird in France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Distance Decay in the Willingness to Pay for Wine: Disentangling Local and Organic Attributes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Sauveur Ay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raja Chakir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maia David</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Aminata Sangare</w:t>
+                <w:t xml:space="preserve">Stephan Marette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Agricultural Economics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/1477-9552.12160⟩</w:t>
+              <w:t xml:space="preserve">Environmental and Resource Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 68 (online), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10640-016-0057-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01535818v1</w:t>
+                <w:t xml:space="preserve">hal-01578227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial scale in land use models: Application to the Teruti-Lucas survey</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The impact of high crop prices on the use of agro-chemical inputs in France: a structural econometric analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Basak Bayramoglu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raja Chakir</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Céline Vignes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Spatial Statistics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.spasta.2016.06.009⟩</w:t>
+              <w:t xml:space="preserve">Land Use Policy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 55, pp.204-211. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.landusepol.2016.03.027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01371099v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01330042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distance Decay in the Willingness to Pay for Wine: Disentangling Local and Organic Attributes</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Spatial scale in land use models: Application to the Teruti-Lucas survey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raja Chakir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Stephan Marette</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Ruiz-Gazen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Thomas-Agnan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Vignes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental and Resource Economics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10640-016-0057-8⟩</w:t>
+              <w:t xml:space="preserve">Spatial Statistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 18 (Part A), 17 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.spasta.2016.06.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01578227v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01371099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The impact of high crop prices on the use of agro-chemical inputs in France: a structural econometric analysis</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Valuing the Impacts of An Invasive Biological Control Agent: A Choice Experiment on the Asian Ladybird in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raja Chakir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maia David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Gozlan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aminata Sangare</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Land Use Policy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 55, pp.204-211. </w:t>
+              <w:t xml:space="preserve">Journal of Agricultural Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 67 (3), pp.619-638. </w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.landusepol.2016.03.027⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/1477-9552.12160⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01330042v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01535818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'espace dans les modèles économétriques d'utilisation des sols : enjeux méthodologiques et applications empiriques</w:t>
               </w:r>
@@ -3788,51 +3788,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulated maximum likelihood estimation of demand systems with corner solutions and panel data application to industrial energy demand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raja Chakir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue d'économie politique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, Vol. 113 (6), pp.773-799. </w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3936,51 +3936,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basak Bayramoglu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raja Chakir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Lungarska</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23. Annual Conference of the European Association of Environmental and Resource Economists (EAERE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Association of Environmental and Resource Economists (EAERE). INT., Jun 2017, Athènes, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4018,51 +4018,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agricultural rents in econometric Land use models: a spatial analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raja R. Chakir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Lungarska</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">150 th EAAE Seminar</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Association of Agricultural Economists (EAAE). INT., Oct 2015, Edinburgh, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4081,217 +4081,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02800000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Climate change, agriculture, and land use in France: mitigation and adaptation</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Sauveur Ay</w:t>
+                <w:t xml:space="preserve">A choice experiment assessment of the impacts of an invasive biological control agent: the case of the Asian ladybird in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maia M. David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raja R. Chakir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Gozlan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AES - SFER meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française d'Economie Rurale (SFER). FRA., Apr 2014, Paris, France</w:t>
+              <w:t xml:space="preserve">1. Conférence annuelle de la FAERE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, French Association of Environmental and Resource Economists (FAERE). FRA., Sep 2014, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01173045v1</w:t>
+                <w:t xml:space="preserve">hal-02741054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A choice experiment assessment of the impacts of an invasive biological control agent: the case of the Asian ladybird in France</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Estelle Gozlan</w:t>
+                <w:t xml:space="preserve">Climate change, agriculture, and land use in France: mitigation and adaptation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane de Cara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raja Chakir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Sauveur Ay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1. Conférence annuelle de la FAERE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, French Association of Environmental and Resource Economists (FAERE). FRA., Sep 2014, Montpellier, France</w:t>
+              <w:t xml:space="preserve">AES - SFER meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française d'Economie Rurale (SFER). FRA., Apr 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02741054v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01173045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Price-induced changes in greenhouse gas emissions from agriculture, forestry, and other land use: a spatial panel econometric analysis</w:t>
               </w:r>
@@ -4487,204 +4487,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02809673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Price-induced changes in greenhouse gas emissions from agriculture, forestry, and other land use: a spatial panel econometric analysis</w:t>
+                <w:t xml:space="preserve">Hail insurance and pesticide use in French agriculture: an empirical analysis of multiple risk management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raja R. Chakir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephane S. de Cara</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bruno B. Vermont</w:t>
+                <w:t xml:space="preserve">Julien J. Hardelin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5. World Conference of the Spatial Econometric Association</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2011, Toulouse, France. 20 p</w:t>
+              <w:t xml:space="preserve">13. Congrès de l'European Association of Agricultural Economists : "Change and Uncertainty - Challenges for Agriculture, Food and Natural Resources"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2011, Zurich, Switzerland. 14 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01001161v1</w:t>
+                <w:t xml:space="preserve">hal-01000707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hail insurance and pesticide use in French agriculture: an empirical analysis of multiple risk management</w:t>
+                <w:t xml:space="preserve">Price-induced changes in greenhouse gas emissions from agriculture, forestry, and other land use: a spatial panel econometric analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raja R. Chakir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane S. de Cara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien J. Hardelin</w:t>
+                <w:t xml:space="preserve">Bruno B. Vermont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13. Congrès de l'European Association of Agricultural Economists : "Change and Uncertainty - Challenges for Agriculture, Food and Natural Resources"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2011, Zurich, Switzerland. 14 p</w:t>
+              <w:t xml:space="preserve">5. World Conference of the Spatial Econometric Association</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2011, Toulouse, France. 20 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01000707v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01001161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Indirect effects of French biofuel policies on pesticide demand: an econometric analysis</w:t>
               </w:r>
@@ -4979,178 +4979,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01172874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determinants of land use changes: a spatial multinomial probit approach</w:t>
+                <w:t xml:space="preserve">Déprise agricole et dépendances spatiales en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raja Chakir</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Parent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">54. Annual North American meetings of the Regional Science Association International</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2007, Savannah, United States. 22 p</w:t>
+              <w:t xml:space="preserve">Séminaire du Laboratoire d'Economie Forestière</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2007, Nancy, France. 31 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01172821v1</w:t>
+                <w:t xml:space="preserve">hal-01072393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Déprise agricole et dépendances spatiales en France</w:t>
+                <w:t xml:space="preserve">Determinants of land use changes: a spatial multinomial probit approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raja Chakir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Parent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire du Laboratoire d'Economie Forestière</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2007, Nancy, France. 31 p</w:t>
+              <w:t xml:space="preserve">54. Annual North American meetings of the Regional Science Association International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2007, Savannah, United States. 22 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01072393v1</w:t>
+                <w:t xml:space="preserve">hal-01172821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial disaggregation of agricultural production data: an econometric approach using minimum cross entropy</w:t>
               </w:r>
@@ -5358,51 +5358,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Révéler la valeur des externalités environnementales : la méthode des prix hédoniques appliquée au marché immobilier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Bareille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raja Chakir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5457,77 +5457,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial Simultaneous Autoregressive Models for Compositional Data: Application to Land Use</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Thomas-Agnan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Thomas-Agnan</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Thibault Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Ruiz-Gazen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thi-Huong-An Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5961,51 +5961,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raja Chakir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Derya Keleş</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Bareille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6023,51 +6023,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PSAE Brief n°5 - Impacts du changement climatique sur l'agriculture : des avancées méthodologiques pour une meilleure prise en compte du rôle de l'adaptation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bareille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raja Chakir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6092,216 +6092,216 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04937985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approche intégrée des productions animales et végétales dans un modèle économique pour l’analyse des interactions agriculture – environnement</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le rôle des usages des sols dans la lutte contre le changement climatique et la préservation de la biodiversité en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raja Chakir</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...57 lines deleted...]
-            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020, pp.1-4</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03161714v1</w:t>
+                <w:t xml:space="preserve">hal-03159271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le rôle des usages des sols dans la lutte contre le changement climatique et la préservation de la biodiversité en France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Approche intégrée des productions animales et végétales dans un modèle économique pour l’analyse des interactions agriculture – environnement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Lungarska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raja Chakir</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...5 lines deleted...]
-            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nosra Ben Fradj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Alain Jayet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Bamière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020, pp.69-85. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15454/gf1x-8623⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03159271v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03161714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (8)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -6394,77 +6394,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrification and Deforestation in Cote d’Ivoire: a spatial econometric analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alpha Ly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raja R. Chakir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Creti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6482,77 +6482,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrification and forest loss in Cote d’Ivoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alpha Ly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raja R. Chakir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Creti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6570,51 +6570,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimating Ricardian Models with Repeat-Sales of Farmlands</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Bareille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raja Chakir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6649,103 +6649,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How reducing synthetic nitrogen in Europe affects ecosystem carbon and biodiversity: two perspectives of the same policy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Devaraju</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Prudhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Lungarska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xuhui Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zun Yin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -7319,51 +7319,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unintended consequences of environmental policies: the case of set-aside and agricultural intensification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raja Chakir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[University works] Inconnu. 2020, 38 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7420,51 +7420,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis-Georges Soler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Dallongeville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégori Akermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7950,51 +7950,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04658788v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Cocco" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raja Chakir" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Mouysset" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeem.2025.103196" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04160898v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bareille" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ajae.12420" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04644219v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Brunelle" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Carpentier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Dorin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Goll" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43247-024-01533-1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04692723v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Lungarska" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indic.2024.100369" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04634488v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alpha Ly" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Creti" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eneco.2024.107717" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04502178v3" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Bareille" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Derya Keles" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/erae/jbae008" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04092374v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Amouzay" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dabo-Niang" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed El Ghini" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41748-023-00344-2" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03881919v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Devaraju" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Prudhomme" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuhui Wang" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zun Yin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-24794-2" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03550528v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Thomas" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10666-021-09815-0" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03755481v2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narayanappa Devaraju" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41130-022-00173-3" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03890135v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issam-Ali Moindji&#233;" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Pinsard" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Accatino" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fenvs.2022.954655" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619251v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basak Bayramoglu" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10666-019-09673-x" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619019v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaune Vaitkeviciute" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven van Passel" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reco.703.0375" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05135972v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Laurent" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ruiz-Gazen" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Thomas-Agnan" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Vignes" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628936v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2017.12.030" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01526260v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane de Cara" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Vermont" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reco.683.0471" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01525341v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reco.683.0435" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01526265v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17421772.2017.1273542" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01496823v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Sauveur Ay" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Le Gallo" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10666-016-9523-5" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535818v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maia David" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Gozlan" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aminata Sangare" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1477-9552.12160" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01371099v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spasta.2016.06.009" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578227v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Marette" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10640-016-0057-8" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330042v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landusepol.2016.03.027" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536437v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173053v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Doyen" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jiguet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Leadley" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10584-014-1202-4" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173024v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Hardelin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4074/S1966960714011035" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000658v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raja R. Chakir" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2012.04.009" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VHFQNLZH-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01018982v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insee.hal.science/hal-05599827v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane De Cara" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/estat.2011.9651" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172899v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172892v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Parent" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1435-5957.2009.00239.x" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172864v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Beaumais" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Laroutis" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172839v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Bureau" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Gallezot" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1477-9552.2007.00097.x" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C69B08F541FBA10EF5632C0509B92CFFB11C5631/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656951v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Madignier" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05136151v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bousquet" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Ladoux" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00181-003-0194-0" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05136019v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/redp.136.0773" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/B18-9SJLHK7Q-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789282v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800000v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173045v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741054v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maia M. David" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173048v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809673v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001161v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane S. de Cara" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno B. Vermont" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000707v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien J. Hardelin" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172934v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172914v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172911v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172874v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172821v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072393v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816293v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. European Economic Association" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Econometric Society" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830972v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Debove" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain P.-A. Jayet" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642300v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.deboecksuperieur.com/collection/lmd-economie" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03247387v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi-Huong-An Nguyen" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-3-030-71175-7" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03350490v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-73249-3_18" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05135699v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05136496v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Favrot" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajar Guejjoud" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Saade" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05136467v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Derya Kele&#351;" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04937985v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03161714v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nosra Ben Fradj" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Alain Jayet" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Bami&#232;re" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/gf1x-8623" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03159271v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05354423v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Veron" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04297032v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04296984v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03582719v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03763653v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03613463v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naomi Delille" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00753733v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818755v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe J.-C. Bureau" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Umr Inra / Ina Pg : Economie Publique" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05587748v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Addo Felicity" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Havl&#237;k Petr" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krisztin Tam&#225;s" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mittenzwei Klaus" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05587701v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbosa Ana-Luisa" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bareille Fran&#231;ois" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bokusheva Raushan" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482207v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02864749v2" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Axelos" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Georges Soler" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dallongeville" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gori Akermann" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462707v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bontems" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Latruffe" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173008v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02810130v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04658788v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Cocco" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raja Chakir" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Mouysset" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeem.2025.103196" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04692723v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Lungarska" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indic.2024.100369" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04644219v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Brunelle" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Carpentier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Dorin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Goll" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43247-024-01533-1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04634488v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alpha Ly" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Creti" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eneco.2024.107717" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04502178v3" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Bareille" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Derya Keles" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/erae/jbae008" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04160898v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bareille" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ajae.12420" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04092374v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Amouzay" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dabo-Niang" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed El Ghini" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41748-023-00344-2" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03550528v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Thomas" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10666-021-09815-0" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03881919v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Devaraju" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Prudhomme" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuhui Wang" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zun Yin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-24794-2" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03755481v2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narayanappa Devaraju" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41130-022-00173-3" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03890135v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issam-Ali Moindji&#233;" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Pinsard" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Accatino" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fenvs.2022.954655" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619251v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basak Bayramoglu" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10666-019-09673-x" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619019v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaune Vaitkeviciute" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven van Passel" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reco.703.0375" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628936v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2017.12.030" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05135972v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Laurent" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ruiz-Gazen" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Thomas-Agnan" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Vignes" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01526260v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane de Cara" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Vermont" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reco.683.0471" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01526265v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17421772.2017.1273542" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01525341v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reco.683.0435" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01496823v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Sauveur Ay" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Le Gallo" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10666-016-9523-5" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578227v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Marette" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10640-016-0057-8" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330042v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landusepol.2016.03.027" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01371099v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spasta.2016.06.009" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535818v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maia David" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Gozlan" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aminata Sangare" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1477-9552.12160" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536437v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173053v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Doyen" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jiguet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Leadley" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10584-014-1202-4" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173024v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Hardelin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4074/S1966960714011035" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000658v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raja R. Chakir" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2012.04.009" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VHFQNLZH-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01018982v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insee.hal.science/hal-05599827v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane De Cara" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/estat.2011.9651" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172899v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172892v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Parent" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1435-5957.2009.00239.x" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172864v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Beaumais" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Laroutis" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172839v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Bureau" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Gallezot" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1477-9552.2007.00097.x" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C69B08F541FBA10EF5632C0509B92CFFB11C5631/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656951v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Madignier" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05136151v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bousquet" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Ladoux" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00181-003-0194-0" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05136019v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/redp.136.0773" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/B18-9SJLHK7Q-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789282v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800000v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741054v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maia M. David" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173045v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173048v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809673v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000707v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien J. Hardelin" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001161v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane S. de Cara" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno B. Vermont" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172934v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172914v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172911v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172874v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072393v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172821v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816293v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. European Economic Association" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Econometric Society" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830972v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Debove" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain P.-A. Jayet" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642300v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.deboecksuperieur.com/collection/lmd-economie" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03247387v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi-Huong-An Nguyen" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-3-030-71175-7" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03350490v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-73249-3_18" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05135699v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05136496v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Favrot" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajar Guejjoud" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Saade" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05136467v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Derya Kele&#351;" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04937985v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03159271v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03161714v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nosra Ben Fradj" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Alain Jayet" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Bami&#232;re" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/gf1x-8623" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05354423v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Veron" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04297032v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04296984v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03582719v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03763653v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03613463v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naomi Delille" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00753733v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818755v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe J.-C. Bureau" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Umr Inra / Ina Pg : Economie Publique" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05587748v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Addo Felicity" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Havl&#237;k Petr" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krisztin Tam&#225;s" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mittenzwei Klaus" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05587701v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbosa Ana-Luisa" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bareille Fran&#231;ois" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bokusheva Raushan" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482207v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02864749v2" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Axelos" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Georges Soler" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dallongeville" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gori Akermann" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462707v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bontems" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Latruffe" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173008v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02810130v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>