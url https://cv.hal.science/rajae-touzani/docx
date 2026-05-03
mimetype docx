--- v0 (2026-03-20)
+++ v1 (2026-05-03)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Rajae TOUZANI </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (29)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does health literacy mediate the relationship between socioeconomic status and navigation in the healthcare system? The French national Health Literacy Survey (HLS19)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rajae Touzani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camelia Protopopescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Rouquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Allaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Patient Education and Counseling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 138, pp.109204-109204. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pec.2025.109204⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05237155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CO6.5 - Le lien entre le statut socioéconomique et la littératie en santé spécifique à la navigation, médié par la littératie en santé générale : enquête nationale française sur la littératie en santé (HLS19)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Touzani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Protopopescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Rouquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Allaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Schultz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Epidemiology and Population Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 72, pp.202419-202419. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jeph.2024.202419⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05237355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Socioeconomic and cultural factors associated with pap smear screening among French women living in Réunion Island</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Houpert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Karim Bendiane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Huiart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Deborah Bouhnik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Alleaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 24 (1), pp.1125. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12889-024-18633-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04713724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Psychometric validation of the French version of two scales measuring general (HLS19-Q12) and navigational (HLS19-NAV) health literacy using the Rasch model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rajae Touzani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Rouquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilien Schultz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Allaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrizia Carrieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 24 (1), pp.3079. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12889-024-20504-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-05031250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The French General Population’s Perception of New Information and Communication Technologies for Medical Consultations: National Survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rajae Touzani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Dembele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilien Schultz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Rouquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorène Seguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Medical Internet Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 25, pp.e45822. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2196/45822⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-04302132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-reported functional assessment after treatment for prostate cancer: 5-year results of the prospective cohort VICAN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Pignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rajae Touzani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Karim Bendiane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Mancini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jochen Walz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Future Oncology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 18 (14), pp.1733-1744. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2217/fon-2021-1420⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-04039329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Factors associated with mammography screening among Reunionese women : a cross-sectional study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imene Deneche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rajae Touzani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Deborah Bouhnik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Karim Bendiane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Epidemiology and Public Health = Revue d'Epidémiologie et de Santé Publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 70 (3), pp.117-122. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.respe.2022.03.122⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-04042402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From contact tracing to COVID-19 pass holder; the tortured journey of the French TousAntiCovid contact tracing app</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilien Schultz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rajae Touzani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Mancini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Ward</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 206, pp.5-7. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.puhe.2022.02.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03678635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HLS19-NAV—Validation of a New Instrument Measuring Navigational Health Literacy in Eight European Countries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lennert Griese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanne Finbråten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rita Francisco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saskia de Gani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Griebler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 19 (21), pp.13863. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijerph192113863⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03894124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Psychological Distress of Cancer Patients following the COVID-19 Pandemic First Lockdown: Results from a Large French Survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Marino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rajae Touzani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jihane Pakradouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Ben Soussan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaelle Gravis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cancers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 14 (7), pp.1794. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/cancers14071794⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-04042655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’annonce du cancer au diagnostic de Tumeur de vessie non infiltrant le muscle modifie-t-elle la qualité de vie et l’observance des patients ? Données de la cohorte prospective française VICAN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Campagna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Touzani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Gravis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Marino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Walz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progrès en Urologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, S1166-7087 (21), pp.00213-X. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.purol.2021.08.035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-03462183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advance Approval of Outpatient Chemotherapy via Phone Call Optimizes Healthcare Delivery without Compromising Patient Satisfaction with Care</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Marino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rajae Touzani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorène Seguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Francois Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Palomares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cancers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13 (6), pp.1337. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/cancers13061337⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-03462202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">1642P Improve the conditions of lockdown may decrease anxiety among cancer patients during the COVID-19 pandemic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Gravis Mescam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Touzani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Pakradouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bens Soussan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Marino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Oncology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 32, pp.S1160. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.annonc.2021.08.1635⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-03667002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early acceptability of a mobile app for contact tracing during the COVID-19 pandemic in France : national web-based survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rajae Touzani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilien Schultz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seth M Holmes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Vandentorren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Arwidson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JMIR mHealth and uHealth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9 (7), pp.e27768. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2196/27768⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-03315629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of active surveillance for prostate cancer on the risk of depression and anxiety: Patient-reported outcomes (PROs) from the Vican Prospective Cohort.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geraldine Pignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rajae Touzani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Marino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jochen Walz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislas Rybikowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Clinical Oncology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 39 (6SUPPL), pp.220-220. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1200/JCO.2021.39.6_suppl.220⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-03665171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colorectal cancer screening practices among cancer survivors five years after diagnosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Monet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rajae Touzani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Déborah Bouhnik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Karim Bendiane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Mancini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 29, pp.805-813. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10389-019-01179-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02625917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of physical activity and body weight changes in breast cancer survivors five years after diagnosis – VICAN 2 & 5 French national surveys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rajae Touzani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Déborah Bouhnik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Monet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Breast</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 59, pp.248 - 255. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.breast.2021.07.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-03462094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deterioration of Sexual Health in Cancer Survivors Five Years after Diagnosis: Data from the French National Prospective VICAN Survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorène Seguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rajae Touzani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Déborah Bouhnik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Ben Charif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Marino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cancers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (11), pp.3453. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/cancers12113453⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-03192591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parental disclosure of positive BRCA1/2 mutation status to children 10 years after genetic testing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaïs Troian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thémis Apostolidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rajae Touzani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Mouret-Fourme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Stoppa-Lyonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychology, Health and Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.1-11. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/13548506.2019.1659981⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02541592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of non-conventional medicine and lifestyle change among cancer survivors: evidence from the national VICAN survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Sarradon-Eck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rajae Touzani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Mancini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Karim Bendiane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cancer Survivorship</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 14 (6), pp.779-789. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11764-020-00892-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-03096544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Underprescription of Step III Opioids in French Cancer Survivors With Chronic Pain: A Call for Integrated Early Palliative Care in Oncology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asmaa Janah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Déborah Bouhnik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rajae Touzani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Karim Bendiane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Peretti-Watel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Pain and Symptom Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jpainsymman.2019.10.027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02466792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation and validation of the memorial anxiety scale for prostate cancer (MAX-PC) in a sample of French men</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rajae Touzani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Mancini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaïs Troian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Déborah Bouhnik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cussenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Patient-Reported Outcomes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 3 (1), </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s41687-019-0150-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02625852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uptake of genetic counseling among adult children of BRCA1/2 mutation carriers in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima Belén Gauna Cristaldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rajae Touzani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thémis Apostolidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Mouret‐fourme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Stoppa‐lyonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psycho-Oncology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 28 (9), pp.1894-1900. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pon.5169⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02541634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mammography screening among women living in Reunion Island (South Indian Ocean)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Rajae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. K. Bendiane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Chirpaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. D. Bouhnik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Cancer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 92 (3), pp.S90</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02146896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cost-effectiveness analysis of haploidentical vs matched unrelated allogeneic hematopoietic stem cells transplantation in patients older than 55 years</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Debals-Gonthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Siani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rajae Touzani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Lemarié-Basset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bone Marrow Transplantation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 53 (9), pp.1096-1104. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41409-018-0133-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-01868753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gender difference in cancer survivors' perceived information 5-years after diagnosis: Data from the French national study - VICAN 5</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Gravis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Touzani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A-D. Bouhnik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Marino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Pignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Oncology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 29 (8)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02143650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cost of cancer diagnosis using next-generation sequencing targeted gene panels in routine practice: a nationwide French study (vol 26, pg 314, 2018)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rajae Touzani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dede Sika Kossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zou Zhaomin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathanael Charrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Baffert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Human Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 26 (9), pp.1396-1397. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41431-018-0194-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02146886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cost of cancer diagnosis using next-generation sequencing targeted gene panels in routine practice: a nationwide French study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Marino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rajae Touzani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Rouleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dede Sika Kossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Human Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 26 (3), pp. 314-323. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41431-017-0081-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01703194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catecholase activity investigations using in situ copper complexes continuing Schiff base derivatives with a theoretical calculation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Djedouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Abrigach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Khoutoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Mohamadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Bendaas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oriental Journal of Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 31 (1), pp.97 - 105. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13005/ojc/310110⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01889376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cost-Effectiveness Analysis of Haploidentical Vs Matched Unrelated Allogeneic Hematopoietic Stem Cells Transplantation in Patients Older Than 55 Years</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Debals-Gonthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Siani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Faucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Touzani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Lemarie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EBMT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Marseille, France. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jval.2017.08.222⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-01868751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cost Analysis of Human Genome Sequencing in Cancer Diagnosis in France: Next Generation Sequencing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dede Sika Kossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rajae Touzani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Borget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhaomin Zou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vaur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISPOR 19th Annual European Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Vienne, Austria. pp.A693</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01446644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">326 (PB-121) - Mammography screening among women living in Reunion Island (South Indian Ocean)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rajae Touzani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Karim Bendiane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Chirpaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Déborah Bouhnik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">THE 11TH EUROPEAN BREAST CANCER CONFERENCE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, 21-23 March 2018 • Barcelona, Spain, Spain. 92 (3), pp.S90, 2018, Abstracts, EBCC 11 - Poster Session (Thursday, 22 March 2018). </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0959-8049(18)30499-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-02083742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId167"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Rajae TOUZANI </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (30)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving transparency and empowerment for cancer patients by accessing their full online personal medical records</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaelle Gravis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rajae Touzani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Aurran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domitille Dano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Supportive Care in Cancer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 33, pp.656. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00520-025-09729-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05592982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does health literacy mediate the relationship between socioeconomic status and navigation in the healthcare system? The French national Health Literacy Survey (HLS19)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rajae Touzani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camelia Protopopescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Rouquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Allaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Patient Education and Counseling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 138, pp.109204-109204. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pec.2025.109204⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05237155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Socioeconomic and cultural factors associated with pap smear screening among French women living in Réunion Island</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Houpert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Karim Bendiane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Huiart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Deborah Bouhnik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Alleaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 24 (1), pp.1125. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12889-024-18633-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04713724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CO6.5 - Le lien entre le statut socioéconomique et la littératie en santé spécifique à la navigation, médié par la littératie en santé générale : enquête nationale française sur la littératie en santé (HLS19)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Touzani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Protopopescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Rouquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Allaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Schultz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Epidemiology and Population Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 72, pp.202419-202419. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jeph.2024.202419⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05237355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Psychometric validation of the French version of two scales measuring general (HLS19-Q12) and navigational (HLS19-NAV) health literacy using the Rasch model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rajae Touzani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Rouquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilien Schultz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Allaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrizia Carrieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 24 (1), pp.3079. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12889-024-20504-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-05031250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The French General Population’s Perception of New Information and Communication Technologies for Medical Consultations: National Survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rajae Touzani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Dembele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilien Schultz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Rouquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorène Seguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Medical Internet Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 25, pp.e45822. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2196/45822⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-04302132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From contact tracing to COVID-19 pass holder; the tortured journey of the French TousAntiCovid contact tracing app</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilien Schultz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rajae Touzani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Mancini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Ward</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 206, pp.5-7. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.puhe.2022.02.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03678635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Factors associated with mammography screening among Reunionese women : a cross-sectional study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imene Deneche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rajae Touzani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Deborah Bouhnik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Karim Bendiane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Epidemiology and Public Health = Revue d'Epidémiologie et de Santé Publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 70 (3), pp.117-122. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.respe.2022.03.122⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-04042402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-reported functional assessment after treatment for prostate cancer: 5-year results of the prospective cohort VICAN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Pignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rajae Touzani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Karim Bendiane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Mancini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jochen Walz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Future Oncology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 18 (14), pp.1733-1744. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2217/fon-2021-1420⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-04039329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HLS19-NAV—Validation of a New Instrument Measuring Navigational Health Literacy in Eight European Countries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lennert Griese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanne Finbråten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rita Francisco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saskia de Gani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Griebler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 19 (21), pp.13863. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijerph192113863⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03894124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Psychological Distress of Cancer Patients following the COVID-19 Pandemic First Lockdown: Results from a Large French Survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Marino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rajae Touzani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jihane Pakradouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Ben Soussan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaelle Gravis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cancers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 14 (7), pp.1794. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/cancers14071794⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-04042655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’annonce du cancer au diagnostic de Tumeur de vessie non infiltrant le muscle modifie-t-elle la qualité de vie et l’observance des patients ? Données de la cohorte prospective française VICAN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Campagna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Touzani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Gravis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Marino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Walz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progrès en Urologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, S1166-7087 (21), pp.00213-X. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.purol.2021.08.035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-03462183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advance Approval of Outpatient Chemotherapy via Phone Call Optimizes Healthcare Delivery without Compromising Patient Satisfaction with Care</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Marino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rajae Touzani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorène Seguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Francois Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Palomares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cancers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13 (6), pp.1337. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/cancers13061337⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-03462202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">1642P Improve the conditions of lockdown may decrease anxiety among cancer patients during the COVID-19 pandemic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Gravis Mescam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Touzani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Pakradouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bens Soussan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Marino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Oncology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 32, pp.S1160. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.annonc.2021.08.1635⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-03667002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early acceptability of a mobile app for contact tracing during the COVID-19 pandemic in France : national web-based survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rajae Touzani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilien Schultz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seth M Holmes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Vandentorren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Arwidson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JMIR mHealth and uHealth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9 (7), pp.e27768. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2196/27768⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-03315629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colorectal cancer screening practices among cancer survivors five years after diagnosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Monet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rajae Touzani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Déborah Bouhnik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Karim Bendiane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Mancini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 29, pp.805-813. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10389-019-01179-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02625917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of physical activity and body weight changes in breast cancer survivors five years after diagnosis – VICAN 2 & 5 French national surveys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rajae Touzani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Déborah Bouhnik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Monet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Breast</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 59, pp.248 - 255. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.breast.2021.07.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-03462094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of active surveillance for prostate cancer on the risk of depression and anxiety: Patient-reported outcomes (PROs) from the Vican Prospective Cohort.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geraldine Pignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rajae Touzani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Marino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jochen Walz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislas Rybikowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Clinical Oncology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 39 (6SUPPL), pp.220-220. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1200/JCO.2021.39.6_suppl.220⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-03665171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parental disclosure of positive BRCA1/2 mutation status to children 10 years after genetic testing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaïs Troian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thémis Apostolidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rajae Touzani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Mouret-Fourme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Stoppa-Lyonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychology, Health and Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.1-11. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/13548506.2019.1659981⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02541592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deterioration of Sexual Health in Cancer Survivors Five Years after Diagnosis: Data from the French National Prospective VICAN Survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorène Seguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rajae Touzani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Déborah Bouhnik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Ben Charif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Marino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cancers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (11), pp.3453. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/cancers12113453⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-03192591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of non-conventional medicine and lifestyle change among cancer survivors: evidence from the national VICAN survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Sarradon-Eck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rajae Touzani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Mancini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Karim Bendiane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cancer Survivorship</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 14 (6), pp.779-789. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11764-020-00892-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-03096544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation and validation of the memorial anxiety scale for prostate cancer (MAX-PC) in a sample of French men</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rajae Touzani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Mancini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaïs Troian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Déborah Bouhnik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cussenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Patient-Reported Outcomes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 3 (1), </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s41687-019-0150-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02625852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Underprescription of Step III Opioids in French Cancer Survivors With Chronic Pain: A Call for Integrated Early Palliative Care in Oncology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asmaa Janah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Déborah Bouhnik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rajae Touzani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Karim Bendiane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Peretti-Watel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Pain and Symptom Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jpainsymman.2019.10.027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02466792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uptake of genetic counseling among adult children of BRCA1/2 mutation carriers in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima Belén Gauna Cristaldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rajae Touzani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thémis Apostolidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Mouret‐fourme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Stoppa‐lyonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psycho-Oncology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 28 (9), pp.1894-1900. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pon.5169⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02541634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mammography screening among women living in Reunion Island (South Indian Ocean)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Rajae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. K. Bendiane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Chirpaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. D. Bouhnik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Cancer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 92 (3), pp.S90</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02146896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cost of cancer diagnosis using next-generation sequencing targeted gene panels in routine practice: a nationwide French study (vol 26, pg 314, 2018)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rajae Touzani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dede Sika Kossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zou Zhaomin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathanael Charrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Baffert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Human Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 26 (9), pp.1396-1397. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41431-018-0194-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02146886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gender difference in cancer survivors' perceived information 5-years after diagnosis: Data from the French national study - VICAN 5</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Gravis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Touzani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A-D. Bouhnik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Marino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Pignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Oncology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 29 (8)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02143650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cost-effectiveness analysis of haploidentical vs matched unrelated allogeneic hematopoietic stem cells transplantation in patients older than 55 years</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Debals-Gonthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Siani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rajae Touzani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Lemarié-Basset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bone Marrow Transplantation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 53 (9), pp.1096-1104. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41409-018-0133-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-01868753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cost of cancer diagnosis using next-generation sequencing targeted gene panels in routine practice: a nationwide French study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Marino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rajae Touzani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Rouleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dede Sika Kossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Human Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 26 (3), pp. 314-323. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41431-017-0081-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01703194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catecholase activity investigations using in situ copper complexes continuing Schiff base derivatives with a theoretical calculation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Djedouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Abrigach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Khoutoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Mohamadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Bendaas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oriental Journal of Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 31 (1), pp.97 - 105. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13005/ojc/310110⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01889376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cost-Effectiveness Analysis of Haploidentical Vs Matched Unrelated Allogeneic Hematopoietic Stem Cells Transplantation in Patients Older Than 55 Years</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Debals-Gonthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Siani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Faucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Touzani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Lemarie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EBMT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Marseille, France. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jval.2017.08.222⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-01868751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cost Analysis of Human Genome Sequencing in Cancer Diagnosis in France: Next Generation Sequencing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dede Sika Kossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rajae Touzani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Borget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhaomin Zou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vaur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISPOR 19th Annual European Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Vienne, Austria. pp.A693</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01446644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">326 (PB-121) - Mammography screening among women living in Reunion Island (South Indian Ocean)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rajae Touzani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Karim Bendiane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Chirpaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Déborah Bouhnik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">THE 11TH EUROPEAN BREAST CANCER CONFERENCE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, 21-23 March 2018 • Barcelona, Spain, Spain. 92 (3), pp.S90, 2018, Abstracts, EBCC 11 - Poster Session (Thursday, 22 March 2018). </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0959-8049(18)30499-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-02083742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId172"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05237155v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajae Touzani" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camelia Protopopescu" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Rouquette" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Allaire" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Dumas" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pec.2025.109204" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05237355v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Touzani" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Protopopescu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Allaire" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Schultz" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeph.2024.202419" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04713724v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Houpert" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Karim Bendiane" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Huiart" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Deborah Bouhnik" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Alleaume" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12889-024-18633-4" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05031250v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Schultz" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrizia Carrieri" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12889-024-20504-x" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04302132v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Dembele" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lor&#232;ne Seguin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/45822" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04039329v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Pignot" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Mancini" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jochen Walz" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2217/fon-2021-1420" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04042402v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imene Deneche" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Deborah Bouhnik" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Rey" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Karim Bendiane" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2022.03.122" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03678635v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milien Schultz" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Ward" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.puhe.2022.02.009" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03894124v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lennert Griese" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanne Finbr&#229;ten" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Francisco" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saskia de Gani" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Griebler" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph192113863" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04042655v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Marino" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jihane Pakradouni" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ben Soussan" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenaelle Gravis" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers14071794" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03462183v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Campagna" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Touzani" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Gravis" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Marino" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Walz" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.purol.2021.08.035" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03462202v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Francois Moulin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Palomares" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers13061337" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03667002v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gravis Mescam" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pakradouni" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bens Soussan" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Marino" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.annonc.2021.08.1635" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03315629v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seth M Holmes" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Vandentorren" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Arwidson" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/27768" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03665171v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Pignot" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Rybikowski" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1200/JCO.2021.39.6_suppl.220" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02625917v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Monet" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-D&#233;borah Bouhnik" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10389-019-01179-w" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03462094v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Rousseau" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.breast.2021.07.012" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03192591v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Ben Charif" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers12113453" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02541592v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ja&#239;s Troian" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;mis Apostolidis" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Mouret-Fourme" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Stoppa-Lyonnet" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13548506.2019.1659981" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03096544v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Sarradon-Eck" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11764-020-00892-w" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02466792v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asmaa Janah" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Peretti-Watel" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpainsymman.2019.10.027" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02625852v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cussenot" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s41687-019-0150-1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02541634v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Bel&#233;n Gauna Cristaldo" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Mouret&#8208;fourme" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Stoppa&#8208;lyonnet" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pon.5169" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02146896v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Rajae" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. K. Bendiane" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Chirpaz" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. D. Bouhnik" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bruneau" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01868753v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Debals-Gonthier" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Siani" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Faucher" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Lemari&#233;-Basset" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41409-018-0133-5" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02143650v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gravis" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A-D. Bouhnik" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pignot" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02146886v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dede Sika Kossi" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zou Zhaomin" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathanael Charrier" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Baffert" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41431-018-0194-3" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01703194v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Perrier" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Rouleau" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41431-017-0081-3" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01889376v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Djedouani" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Abrigach" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Khoutoul" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Mohamadou" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bendaas" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13005/ojc/310110" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01868751v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Debals-Gonthier" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Siani" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Faucher" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Lemarie" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jval.2017.08.222" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01446644v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Borget" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhaomin Zou" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Vaur" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02083742v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Chirpaz" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Bruneau" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0959-8049(18)30499-4" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05592982v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenaelle Gravis" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajae Touzani" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Aurran" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Charbonnier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domitille Dano" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00520-025-09729-7" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05237155v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camelia Protopopescu" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Rouquette" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Allaire" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Dumas" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pec.2025.109204" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04713724v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Houpert" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Karim Bendiane" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Huiart" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Deborah Bouhnik" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Alleaume" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12889-024-18633-4" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05237355v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Touzani" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Protopopescu" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Allaire" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Schultz" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeph.2024.202419" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05031250v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Schultz" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrizia Carrieri" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12889-024-20504-x" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04302132v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Dembele" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lor&#232;ne Seguin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/45822" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03678635v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milien Schultz" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Mancini" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Ward" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.puhe.2022.02.009" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04042402v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imene Deneche" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Deborah Bouhnik" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Rey" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Karim Bendiane" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2022.03.122" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04039329v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Pignot" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jochen Walz" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2217/fon-2021-1420" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03894124v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lennert Griese" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanne Finbr&#229;ten" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Francisco" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saskia de Gani" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Griebler" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph192113863" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04042655v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Marino" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jihane Pakradouni" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ben Soussan" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers14071794" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03462183v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Campagna" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Touzani" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Gravis" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Marino" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Walz" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.purol.2021.08.035" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03462202v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Francois Moulin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Palomares" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers13061337" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03667002v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gravis Mescam" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pakradouni" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bens Soussan" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Marino" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.annonc.2021.08.1635" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03315629v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seth M Holmes" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Vandentorren" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Arwidson" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/27768" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02625917v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Monet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-D&#233;borah Bouhnik" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10389-019-01179-w" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03462094v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Rousseau" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.breast.2021.07.012" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03665171v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Pignot" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Rybikowski" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1200/JCO.2021.39.6_suppl.220" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02541592v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ja&#239;s Troian" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;mis Apostolidis" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Mouret-Fourme" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Stoppa-Lyonnet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13548506.2019.1659981" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03192591v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Ben Charif" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers12113453" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03096544v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Sarradon-Eck" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11764-020-00892-w" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02625852v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cussenot" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s41687-019-0150-1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02466792v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asmaa Janah" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Peretti-Watel" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpainsymman.2019.10.027" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02541634v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Bel&#233;n Gauna Cristaldo" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Mouret&#8208;fourme" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Stoppa&#8208;lyonnet" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pon.5169" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02146896v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Rajae" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. K. Bendiane" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Chirpaz" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. D. Bouhnik" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bruneau" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02146886v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dede Sika Kossi" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zou Zhaomin" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathanael Charrier" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Baffert" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41431-018-0194-3" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02143650v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gravis" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A-D. Bouhnik" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pignot" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01868753v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Debals-Gonthier" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Siani" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Faucher" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Lemari&#233;-Basset" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41409-018-0133-5" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01703194v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Perrier" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Rouleau" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41431-017-0081-3" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01889376v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Djedouani" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Abrigach" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Khoutoul" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Mohamadou" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bendaas" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13005/ojc/310110" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01868751v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Debals-Gonthier" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Siani" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Faucher" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Lemarie" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jval.2017.08.222" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01446644v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Borget" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhaomin Zou" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Vaur" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02083742v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Chirpaz" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Bruneau" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0959-8049(18)30499-4" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>