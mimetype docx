--- v1 (2026-05-03)
+++ v2 (2026-05-24)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Rajae TOUZANI </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (30)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving transparency and empowerment for cancer patients by accessing their full online personal medical records</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaelle Gravis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rajae Touzani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Aurran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domitille Dano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Supportive Care in Cancer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 33, pp.656. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00520-025-09729-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05592982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does health literacy mediate the relationship between socioeconomic status and navigation in the healthcare system? The French national Health Literacy Survey (HLS19)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rajae Touzani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camelia Protopopescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Rouquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Allaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Patient Education and Counseling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 138, pp.109204-109204. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pec.2025.109204⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05237155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Socioeconomic and cultural factors associated with pap smear screening among French women living in Réunion Island</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Houpert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Karim Bendiane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Huiart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Deborah Bouhnik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Alleaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 24 (1), pp.1125. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12889-024-18633-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04713724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CO6.5 - Le lien entre le statut socioéconomique et la littératie en santé spécifique à la navigation, médié par la littératie en santé générale : enquête nationale française sur la littératie en santé (HLS19)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Touzani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Protopopescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Rouquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Allaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Schultz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Epidemiology and Population Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 72, pp.202419-202419. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jeph.2024.202419⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05237355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Psychometric validation of the French version of two scales measuring general (HLS19-Q12) and navigational (HLS19-NAV) health literacy using the Rasch model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rajae Touzani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Rouquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilien Schultz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Allaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrizia Carrieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 24 (1), pp.3079. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12889-024-20504-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-05031250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The French General Population’s Perception of New Information and Communication Technologies for Medical Consultations: National Survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rajae Touzani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Dembele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilien Schultz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Rouquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorène Seguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Medical Internet Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 25, pp.e45822. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2196/45822⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-04302132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From contact tracing to COVID-19 pass holder; the tortured journey of the French TousAntiCovid contact tracing app</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilien Schultz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rajae Touzani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Mancini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Ward</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 206, pp.5-7. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.puhe.2022.02.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03678635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Factors associated with mammography screening among Reunionese women : a cross-sectional study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imene Deneche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rajae Touzani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Deborah Bouhnik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Karim Bendiane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Epidemiology and Public Health = Revue d'Epidémiologie et de Santé Publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 70 (3), pp.117-122. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.respe.2022.03.122⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-04042402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-reported functional assessment after treatment for prostate cancer: 5-year results of the prospective cohort VICAN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Pignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rajae Touzani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Karim Bendiane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Mancini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jochen Walz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Future Oncology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 18 (14), pp.1733-1744. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2217/fon-2021-1420⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-04039329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HLS19-NAV—Validation of a New Instrument Measuring Navigational Health Literacy in Eight European Countries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lennert Griese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanne Finbråten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rita Francisco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saskia de Gani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Griebler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 19 (21), pp.13863. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijerph192113863⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03894124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Psychological Distress of Cancer Patients following the COVID-19 Pandemic First Lockdown: Results from a Large French Survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Marino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rajae Touzani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jihane Pakradouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Ben Soussan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaelle Gravis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cancers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 14 (7), pp.1794. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/cancers14071794⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-04042655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’annonce du cancer au diagnostic de Tumeur de vessie non infiltrant le muscle modifie-t-elle la qualité de vie et l’observance des patients ? Données de la cohorte prospective française VICAN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Campagna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Touzani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Gravis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Marino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Walz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progrès en Urologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, S1166-7087 (21), pp.00213-X. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.purol.2021.08.035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-03462183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advance Approval of Outpatient Chemotherapy via Phone Call Optimizes Healthcare Delivery without Compromising Patient Satisfaction with Care</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Marino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rajae Touzani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorène Seguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Francois Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Palomares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cancers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13 (6), pp.1337. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/cancers13061337⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-03462202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">1642P Improve the conditions of lockdown may decrease anxiety among cancer patients during the COVID-19 pandemic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Gravis Mescam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Touzani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Pakradouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bens Soussan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Marino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Oncology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 32, pp.S1160. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.annonc.2021.08.1635⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-03667002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early acceptability of a mobile app for contact tracing during the COVID-19 pandemic in France : national web-based survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rajae Touzani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilien Schultz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seth M Holmes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Vandentorren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Arwidson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JMIR mHealth and uHealth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9 (7), pp.e27768. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2196/27768⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-03315629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colorectal cancer screening practices among cancer survivors five years after diagnosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Monet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rajae Touzani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Déborah Bouhnik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Karim Bendiane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Mancini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 29, pp.805-813. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10389-019-01179-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02625917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of physical activity and body weight changes in breast cancer survivors five years after diagnosis – VICAN 2 & 5 French national surveys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rajae Touzani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Déborah Bouhnik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Monet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Breast</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 59, pp.248 - 255. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.breast.2021.07.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-03462094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of active surveillance for prostate cancer on the risk of depression and anxiety: Patient-reported outcomes (PROs) from the Vican Prospective Cohort.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geraldine Pignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rajae Touzani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Marino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jochen Walz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislas Rybikowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Clinical Oncology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 39 (6SUPPL), pp.220-220. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1200/JCO.2021.39.6_suppl.220⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-03665171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parental disclosure of positive BRCA1/2 mutation status to children 10 years after genetic testing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaïs Troian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thémis Apostolidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rajae Touzani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Mouret-Fourme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Stoppa-Lyonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychology, Health and Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.1-11. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/13548506.2019.1659981⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02541592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deterioration of Sexual Health in Cancer Survivors Five Years after Diagnosis: Data from the French National Prospective VICAN Survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorène Seguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rajae Touzani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Déborah Bouhnik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Ben Charif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Marino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cancers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (11), pp.3453. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/cancers12113453⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-03192591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of non-conventional medicine and lifestyle change among cancer survivors: evidence from the national VICAN survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Sarradon-Eck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rajae Touzani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Mancini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Karim Bendiane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cancer Survivorship</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 14 (6), pp.779-789. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11764-020-00892-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-03096544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation and validation of the memorial anxiety scale for prostate cancer (MAX-PC) in a sample of French men</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rajae Touzani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Mancini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaïs Troian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Déborah Bouhnik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cussenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Patient-Reported Outcomes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 3 (1), </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s41687-019-0150-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02625852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Underprescription of Step III Opioids in French Cancer Survivors With Chronic Pain: A Call for Integrated Early Palliative Care in Oncology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asmaa Janah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Déborah Bouhnik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rajae Touzani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Karim Bendiane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Peretti-Watel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Pain and Symptom Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jpainsymman.2019.10.027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02466792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uptake of genetic counseling among adult children of BRCA1/2 mutation carriers in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima Belén Gauna Cristaldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rajae Touzani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thémis Apostolidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Mouret‐fourme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Stoppa‐lyonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psycho-Oncology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 28 (9), pp.1894-1900. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pon.5169⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02541634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mammography screening among women living in Reunion Island (South Indian Ocean)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Rajae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. K. Bendiane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Chirpaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. D. Bouhnik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Cancer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 92 (3), pp.S90</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02146896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cost of cancer diagnosis using next-generation sequencing targeted gene panels in routine practice: a nationwide French study (vol 26, pg 314, 2018)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rajae Touzani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dede Sika Kossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zou Zhaomin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathanael Charrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Baffert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Human Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 26 (9), pp.1396-1397. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41431-018-0194-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02146886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gender difference in cancer survivors' perceived information 5-years after diagnosis: Data from the French national study - VICAN 5</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Gravis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Touzani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A-D. Bouhnik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Marino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Pignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Oncology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 29 (8)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02143650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cost-effectiveness analysis of haploidentical vs matched unrelated allogeneic hematopoietic stem cells transplantation in patients older than 55 years</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Debals-Gonthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Siani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rajae Touzani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Lemarié-Basset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bone Marrow Transplantation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 53 (9), pp.1096-1104. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41409-018-0133-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-01868753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cost of cancer diagnosis using next-generation sequencing targeted gene panels in routine practice: a nationwide French study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Marino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rajae Touzani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Rouleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dede Sika Kossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Human Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 26 (3), pp. 314-323. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41431-017-0081-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01703194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catecholase activity investigations using in situ copper complexes continuing Schiff base derivatives with a theoretical calculation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Djedouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Abrigach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Khoutoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Mohamadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Bendaas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oriental Journal of Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 31 (1), pp.97 - 105. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13005/ojc/310110⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01889376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cost-Effectiveness Analysis of Haploidentical Vs Matched Unrelated Allogeneic Hematopoietic Stem Cells Transplantation in Patients Older Than 55 Years</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Debals-Gonthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Siani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Faucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Touzani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Lemarie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EBMT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Marseille, France. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jval.2017.08.222⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-01868751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cost Analysis of Human Genome Sequencing in Cancer Diagnosis in France: Next Generation Sequencing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dede Sika Kossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rajae Touzani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Borget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhaomin Zou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vaur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISPOR 19th Annual European Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Vienne, Austria. pp.A693</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01446644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">326 (PB-121) - Mammography screening among women living in Reunion Island (South Indian Ocean)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rajae Touzani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Karim Bendiane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Chirpaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Déborah Bouhnik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">THE 11TH EUROPEAN BREAST CANCER CONFERENCE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, 21-23 March 2018 • Barcelona, Spain, Spain. 92 (3), pp.S90, 2018, Abstracts, EBCC 11 - Poster Session (Thursday, 22 March 2018). </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0959-8049(18)30499-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-02083742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId172"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Rajae TOUZANI </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (30)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does health literacy mediate the relationship between socioeconomic status and navigation in the healthcare system? The French national Health Literacy Survey (HLS19)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rajae Touzani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camelia Protopopescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Rouquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Allaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Patient Education and Counseling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 138, pp.109204-109204. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pec.2025.109204⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05237155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving transparency and empowerment for cancer patients by accessing their full online personal medical records</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaelle Gravis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rajae Touzani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Aurran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domitille Dano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Supportive Care in Cancer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 33, pp.656. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00520-025-09729-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05592982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CO6.5 - Le lien entre le statut socioéconomique et la littératie en santé spécifique à la navigation, médié par la littératie en santé générale : enquête nationale française sur la littératie en santé (HLS19)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Touzani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Protopopescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Rouquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Allaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Schultz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Epidemiology and Population Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 72, pp.202419-202419. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jeph.2024.202419⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05237355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Socioeconomic and cultural factors associated with pap smear screening among French women living in Réunion Island</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Houpert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Karim Bendiane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Huiart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Deborah Bouhnik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Alleaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 24 (1), pp.1125. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12889-024-18633-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04713724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Psychometric validation of the French version of two scales measuring general (HLS19-Q12) and navigational (HLS19-NAV) health literacy using the Rasch model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rajae Touzani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Rouquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilien Schultz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Allaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrizia Carrieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 24 (1), pp.3079. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12889-024-20504-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-05031250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The French General Population’s Perception of New Information and Communication Technologies for Medical Consultations: National Survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rajae Touzani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Dembele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilien Schultz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Rouquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorène Seguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Medical Internet Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 25, pp.e45822. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2196/45822⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-04302132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-reported functional assessment after treatment for prostate cancer: 5-year results of the prospective cohort VICAN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Pignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rajae Touzani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Karim Bendiane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Mancini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jochen Walz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Future Oncology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 18 (14), pp.1733-1744. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2217/fon-2021-1420⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-04039329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From contact tracing to COVID-19 pass holder; the tortured journey of the French TousAntiCovid contact tracing app</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilien Schultz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rajae Touzani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Mancini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Ward</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 206, pp.5-7. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.puhe.2022.02.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03678635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Factors associated with mammography screening among Reunionese women : a cross-sectional study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imene Deneche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rajae Touzani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Deborah Bouhnik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Karim Bendiane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Epidemiology and Public Health = Revue d'Epidémiologie et de Santé Publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 70 (3), pp.117-122. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.respe.2022.03.122⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-04042402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HLS19-NAV—Validation of a New Instrument Measuring Navigational Health Literacy in Eight European Countries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lennert Griese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanne Finbråten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rita Francisco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saskia de Gani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Griebler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 19 (21), pp.13863. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijerph192113863⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03894124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Psychological Distress of Cancer Patients following the COVID-19 Pandemic First Lockdown: Results from a Large French Survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Marino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rajae Touzani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jihane Pakradouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Ben Soussan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaelle Gravis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cancers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 14 (7), pp.1794. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/cancers14071794⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-04042655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’annonce du cancer au diagnostic de Tumeur de vessie non infiltrant le muscle modifie-t-elle la qualité de vie et l’observance des patients ? Données de la cohorte prospective française VICAN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Campagna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Touzani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Gravis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Marino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Walz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progrès en Urologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, S1166-7087 (21), pp.00213-X. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.purol.2021.08.035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-03462183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advance Approval of Outpatient Chemotherapy via Phone Call Optimizes Healthcare Delivery without Compromising Patient Satisfaction with Care</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Marino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rajae Touzani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorène Seguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Francois Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Palomares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cancers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13 (6), pp.1337. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/cancers13061337⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-03462202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">1642P Improve the conditions of lockdown may decrease anxiety among cancer patients during the COVID-19 pandemic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Gravis Mescam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Touzani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Pakradouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bens Soussan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Marino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Oncology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 32, pp.S1160. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.annonc.2021.08.1635⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-03667002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early acceptability of a mobile app for contact tracing during the COVID-19 pandemic in France : national web-based survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rajae Touzani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilien Schultz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seth M Holmes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Vandentorren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Arwidson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JMIR mHealth and uHealth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9 (7), pp.e27768. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2196/27768⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-03315629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of active surveillance for prostate cancer on the risk of depression and anxiety: Patient-reported outcomes (PROs) from the Vican Prospective Cohort.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geraldine Pignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rajae Touzani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Marino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jochen Walz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislas Rybikowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Clinical Oncology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 39 (6SUPPL), pp.220-220. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1200/JCO.2021.39.6_suppl.220⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-03665171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colorectal cancer screening practices among cancer survivors five years after diagnosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Monet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rajae Touzani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Déborah Bouhnik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Karim Bendiane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Mancini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 29, pp.805-813. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10389-019-01179-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02625917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of physical activity and body weight changes in breast cancer survivors five years after diagnosis – VICAN 2 & 5 French national surveys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rajae Touzani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Déborah Bouhnik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Monet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Breast</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 59, pp.248 - 255. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.breast.2021.07.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-03462094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deterioration of Sexual Health in Cancer Survivors Five Years after Diagnosis: Data from the French National Prospective VICAN Survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorène Seguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rajae Touzani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Déborah Bouhnik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Ben Charif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Marino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cancers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (11), pp.3453. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/cancers12113453⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-03192591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parental disclosure of positive BRCA1/2 mutation status to children 10 years after genetic testing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaïs Troian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thémis Apostolidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rajae Touzani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Mouret-Fourme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Stoppa-Lyonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychology, Health and Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.1-11. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/13548506.2019.1659981⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02541592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of non-conventional medicine and lifestyle change among cancer survivors: evidence from the national VICAN survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Sarradon-Eck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rajae Touzani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Mancini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Karim Bendiane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cancer Survivorship</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 14 (6), pp.779-789. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11764-020-00892-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-03096544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation and validation of the memorial anxiety scale for prostate cancer (MAX-PC) in a sample of French men</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rajae Touzani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Mancini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaïs Troian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Déborah Bouhnik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cussenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Patient-Reported Outcomes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 3 (1), </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s41687-019-0150-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02625852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Underprescription of Step III Opioids in French Cancer Survivors With Chronic Pain: A Call for Integrated Early Palliative Care in Oncology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asmaa Janah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Déborah Bouhnik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rajae Touzani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Karim Bendiane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Peretti-Watel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Pain and Symptom Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jpainsymman.2019.10.027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02466792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uptake of genetic counseling among adult children of BRCA1/2 mutation carriers in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima Belén Gauna Cristaldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rajae Touzani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thémis Apostolidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Mouret‐fourme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Stoppa‐lyonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psycho-Oncology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 28 (9), pp.1894-1900. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pon.5169⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02541634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mammography screening among women living in Reunion Island (South Indian Ocean)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Rajae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. K. Bendiane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Chirpaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. D. Bouhnik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Cancer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 92 (3), pp.S90</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02146896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cost-effectiveness analysis of haploidentical vs matched unrelated allogeneic hematopoietic stem cells transplantation in patients older than 55 years</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Debals-Gonthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Siani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rajae Touzani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Lemarié-Basset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bone Marrow Transplantation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 53 (9), pp.1096-1104. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41409-018-0133-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-01868753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cost of cancer diagnosis using next-generation sequencing targeted gene panels in routine practice: a nationwide French study (vol 26, pg 314, 2018)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rajae Touzani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dede Sika Kossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zou Zhaomin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathanael Charrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Baffert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Human Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 26 (9), pp.1396-1397. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41431-018-0194-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02146886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gender difference in cancer survivors' perceived information 5-years after diagnosis: Data from the French national study - VICAN 5</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Gravis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Touzani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A-D. Bouhnik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Marino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Pignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Oncology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 29 (8)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02143650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cost of cancer diagnosis using next-generation sequencing targeted gene panels in routine practice: a nationwide French study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Marino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rajae Touzani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Rouleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dede Sika Kossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Human Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 26 (3), pp. 314-323. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41431-017-0081-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01703194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catecholase activity investigations using in situ copper complexes continuing Schiff base derivatives with a theoretical calculation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Djedouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Abrigach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Khoutoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Mohamadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Bendaas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oriental Journal of Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 31 (1), pp.97 - 105. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13005/ojc/310110⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01889376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cost-Effectiveness Analysis of Haploidentical Vs Matched Unrelated Allogeneic Hematopoietic Stem Cells Transplantation in Patients Older Than 55 Years</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Debals-Gonthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Siani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Faucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Touzani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Lemarie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EBMT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Marseille, France. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jval.2017.08.222⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-01868751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cost Analysis of Human Genome Sequencing in Cancer Diagnosis in France: Next Generation Sequencing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dede Sika Kossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rajae Touzani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Borget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhaomin Zou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vaur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISPOR 19th Annual European Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Vienne, Austria. pp.A693</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01446644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">326 (PB-121) - Mammography screening among women living in Reunion Island (South Indian Ocean)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rajae Touzani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Karim Bendiane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Chirpaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Déborah Bouhnik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">THE 11TH EUROPEAN BREAST CANCER CONFERENCE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, 21-23 March 2018 • Barcelona, Spain, Spain. 92 (3), pp.S90, 2018, Abstracts, EBCC 11 - Poster Session (Thursday, 22 March 2018). </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0959-8049(18)30499-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-02083742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId172"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05592982v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenaelle Gravis" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajae Touzani" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Aurran" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Charbonnier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domitille Dano" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00520-025-09729-7" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05237155v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camelia Protopopescu" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Rouquette" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Allaire" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Dumas" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pec.2025.109204" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04713724v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Houpert" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Karim Bendiane" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Huiart" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Deborah Bouhnik" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Alleaume" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12889-024-18633-4" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05237355v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Touzani" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Protopopescu" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Allaire" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Schultz" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeph.2024.202419" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05031250v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Schultz" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrizia Carrieri" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12889-024-20504-x" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04302132v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Dembele" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lor&#232;ne Seguin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/45822" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03678635v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milien Schultz" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Mancini" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Ward" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.puhe.2022.02.009" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04042402v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imene Deneche" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Deborah Bouhnik" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Rey" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Karim Bendiane" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2022.03.122" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04039329v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Pignot" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jochen Walz" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2217/fon-2021-1420" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03894124v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lennert Griese" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanne Finbr&#229;ten" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Francisco" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saskia de Gani" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Griebler" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph192113863" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04042655v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Marino" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jihane Pakradouni" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ben Soussan" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers14071794" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03462183v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Campagna" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Touzani" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Gravis" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Marino" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Walz" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.purol.2021.08.035" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03462202v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Francois Moulin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Palomares" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers13061337" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03667002v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gravis Mescam" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pakradouni" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bens Soussan" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Marino" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.annonc.2021.08.1635" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03315629v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seth M Holmes" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Vandentorren" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Arwidson" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/27768" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02625917v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Monet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-D&#233;borah Bouhnik" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10389-019-01179-w" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03462094v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Rousseau" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.breast.2021.07.012" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03665171v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Pignot" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Rybikowski" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1200/JCO.2021.39.6_suppl.220" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02541592v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ja&#239;s Troian" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;mis Apostolidis" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Mouret-Fourme" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Stoppa-Lyonnet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13548506.2019.1659981" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03192591v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Ben Charif" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers12113453" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03096544v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Sarradon-Eck" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11764-020-00892-w" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02625852v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cussenot" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s41687-019-0150-1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02466792v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asmaa Janah" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Peretti-Watel" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpainsymman.2019.10.027" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02541634v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Bel&#233;n Gauna Cristaldo" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Mouret&#8208;fourme" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Stoppa&#8208;lyonnet" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pon.5169" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02146896v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Rajae" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. K. Bendiane" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Chirpaz" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. D. Bouhnik" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bruneau" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02146886v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dede Sika Kossi" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zou Zhaomin" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathanael Charrier" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Baffert" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41431-018-0194-3" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02143650v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gravis" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A-D. Bouhnik" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pignot" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01868753v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Debals-Gonthier" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Siani" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Faucher" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Lemari&#233;-Basset" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41409-018-0133-5" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01703194v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Perrier" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Rouleau" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41431-017-0081-3" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01889376v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Djedouani" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Abrigach" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Khoutoul" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Mohamadou" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bendaas" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13005/ojc/310110" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01868751v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Debals-Gonthier" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Siani" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Faucher" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Lemarie" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jval.2017.08.222" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01446644v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Borget" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhaomin Zou" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Vaur" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02083742v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Chirpaz" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Bruneau" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0959-8049(18)30499-4" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05237155v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajae Touzani" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camelia Protopopescu" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Rouquette" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Allaire" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Dumas" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pec.2025.109204" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05592982v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenaelle Gravis" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Aurran" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Charbonnier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domitille Dano" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00520-025-09729-7" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05237355v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Touzani" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Protopopescu" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Allaire" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Schultz" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeph.2024.202419" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04713724v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Houpert" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Karim Bendiane" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Huiart" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Deborah Bouhnik" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Alleaume" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12889-024-18633-4" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05031250v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Schultz" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrizia Carrieri" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12889-024-20504-x" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04302132v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Dembele" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lor&#232;ne Seguin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/45822" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04039329v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Pignot" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Mancini" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jochen Walz" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2217/fon-2021-1420" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03678635v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milien Schultz" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Ward" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.puhe.2022.02.009" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04042402v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imene Deneche" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Deborah Bouhnik" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Rey" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Karim Bendiane" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2022.03.122" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03894124v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lennert Griese" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanne Finbr&#229;ten" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Francisco" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saskia de Gani" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Griebler" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph192113863" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04042655v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Marino" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jihane Pakradouni" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ben Soussan" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers14071794" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03462183v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Campagna" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Touzani" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Gravis" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Marino" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Walz" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.purol.2021.08.035" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03462202v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Francois Moulin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Palomares" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers13061337" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03667002v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gravis Mescam" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pakradouni" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bens Soussan" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Marino" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.annonc.2021.08.1635" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03315629v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seth M Holmes" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Vandentorren" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Arwidson" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/27768" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03665171v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Pignot" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Rybikowski" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1200/JCO.2021.39.6_suppl.220" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02625917v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Monet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-D&#233;borah Bouhnik" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10389-019-01179-w" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03462094v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Rousseau" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.breast.2021.07.012" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03192591v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Ben Charif" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers12113453" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02541592v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ja&#239;s Troian" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;mis Apostolidis" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Mouret-Fourme" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Stoppa-Lyonnet" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13548506.2019.1659981" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03096544v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Sarradon-Eck" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11764-020-00892-w" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02625852v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cussenot" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s41687-019-0150-1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02466792v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asmaa Janah" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Peretti-Watel" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpainsymman.2019.10.027" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02541634v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Bel&#233;n Gauna Cristaldo" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Mouret&#8208;fourme" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Stoppa&#8208;lyonnet" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pon.5169" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02146896v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Rajae" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. K. Bendiane" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Chirpaz" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. D. Bouhnik" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bruneau" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01868753v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Debals-Gonthier" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Siani" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Faucher" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Lemari&#233;-Basset" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41409-018-0133-5" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02146886v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dede Sika Kossi" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zou Zhaomin" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathanael Charrier" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Baffert" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41431-018-0194-3" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02143650v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gravis" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A-D. Bouhnik" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pignot" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01703194v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Perrier" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Rouleau" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41431-017-0081-3" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01889376v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Djedouani" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Abrigach" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Khoutoul" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Mohamadou" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bendaas" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13005/ojc/310110" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01868751v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Debals-Gonthier" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Siani" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Faucher" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Lemarie" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jval.2017.08.222" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01446644v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Borget" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhaomin Zou" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Vaur" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02083742v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Chirpaz" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Bruneau" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0959-8049(18)30499-4" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>