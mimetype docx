--- v0 (2026-05-01)
+++ v1 (2026-05-26)
@@ -1013,750 +1013,750 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04429992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anticorrosion Behaviour of SS304 Microgroove Surfaces in Saline Water</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Microstructure and Corrosion Behavior of Extruded Mg-Sn-Y Alloys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Koppula Srinivas Rao</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Devadas Bhat Panemangalore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rajashekhara Shabadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manoj Gupta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Lesven</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Metals</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, Metals, 11 (10), pp.1543. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/met11101543⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 11 (7), pp.1095. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/met11071095⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04417636v1</w:t>
+                <w:t xml:space="preserve">hal-03409212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corrosion Behavior, Microstructure and Mechanical Properties of Novel Mg-Zn-Ca-Er Alloy for Bio-Medical Applications</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Anticorrosion Behaviour of SS304 Microgroove Surfaces in Saline Water</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vivek Anand Annakodi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramachandra Arvind Singh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Subramanian Jayalakshmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yupeng Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Koppula Srinivas Rao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Metals</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, Metals, 11 (3), pp.519. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/met11030519⟩</w:t>
+              <w:t xml:space="preserve">, 2021, Metals, 11 (10), pp.1543. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/met11101543⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04413991v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04417636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Additively Manufactured Magnesium-Based Bio-Implants and their Challenges</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+                <w:t xml:space="preserve">Corrosion Behavior, Microstructure and Mechanical Properties of Novel Mg-Zn-Ca-Er Alloy for Bio-Medical Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Devadas Bhat Panemangalore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rajashekhara Shabadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manoj Gupta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transactions of the Indian National Academy of Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Metals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Metals, 11 (3), pp.519. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/met11030519⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s41403-021-00241-y⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04144348v1</w:t>
+                <w:t xml:space="preserve">hal-04413991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microstructure and Corrosion Behavior of Extruded Mg-Sn-Y Alloys</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+                <w:t xml:space="preserve">Additively Manufactured Magnesium-Based Bio-Implants and their Challenges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manisha Behera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Devadas Bhat Panemangalore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rajashekhara Shabadi</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Lesven</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Metals</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 11 (7), pp.1095. </w:t>
+              <w:t xml:space="preserve">Transactions of the Indian National Academy of Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 6 (4), pp.917-932. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/met11071095⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s41403-021-00241-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03409212v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04144348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of Processing Routes on the Microstructure and Thermoelectric Properties of Half-Heusler TiFe0.5Ni0.5Sb1−xSnx (x = 0, 0.05, 0.1, 0.2) Alloys</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Ramesh Chandra Mallik</w:t>
+                <w:t xml:space="preserve">Utilizing Iron as Reinforcement to Enhance Ambient Mechanical Response and Impression Creep Response of Magnesium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Subramanian Jayalakshmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seetharaman Sankaranarayanan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramachandra Arvind Singh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rajashekhara Shabadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manoj Gupta</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Engineering and Performance</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, Journal of Materials Engineering and Performance, 31 (1), pp.305-317. </w:t>
+              <w:t xml:space="preserve">Metals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Metals, 11 (9), pp.1448. </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11665-021-06207-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/met11091448⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04414082v1</w:t>
+                <w:t xml:space="preserve">hal-04414550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utilizing Iron as Reinforcement to Enhance Ambient Mechanical Response and Impression Creep Response of Magnesium</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Subramanian Jayalakshmi</w:t>
+                <w:t xml:space="preserve">Effect of Processing Routes on the Microstructure and Thermoelectric Properties of Half-Heusler TiFe0.5Ni0.5Sb1−xSnx (x = 0, 0.05, 0.1, 0.2) Alloys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anirudha Karati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sanyukta Ghosh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramesh Chandra Mallik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rajashekhara Shabadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seetharaman Sankaranarayanan</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">B. S. Murty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Metals</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, Metals, 11 (9), pp.1448. </w:t>
+              <w:t xml:space="preserve">Journal of Materials Engineering and Performance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Journal of Materials Engineering and Performance, 31 (1), pp.305-317. </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/met11091448⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11665-021-06207-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04414550v1</w:t>
+                <w:t xml:space="preserve">hal-04414082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrication and surface modification of biomaterials for orthopedic implant : a review</w:t>
               </w:r>
@@ -2529,77 +2529,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of fluoride coatings on the corrosion behavior of Mg–Zn–Er alloys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Devadas Bhat Panemangalore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rajashekhara Shabadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manoj Gupta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gang Ji</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2806,51 +2806,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Arvind Singh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Jayalakshmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seetharaman Sankaranarayanan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rajashekhara Shabadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3070,51 +3070,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Jayalakshmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Arvind Singh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seetharaman Sankaranarayanan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rajashekhara Shabadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3485,64 +3485,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rajashekhara Shabadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chen Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seetharaman Sankaranarayanan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manoj Gupta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scripta Materialia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Scripta Materialia, 133, pp.29-32. </w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5023,90 +5023,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of zinc and erbium on the corrosion behavior of magnesium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Devadas Bhat Panemangalore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rajashekhara Shabadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gang Ji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manoj Gupta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICONEST 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2017, Bengaluru, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5131,51 +5131,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biocompatible silica-based magnesium composites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Devadas Bhat Panemangalore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rajashekhara Shabadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5377,90 +5377,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of chemical composition and conversion coatings on the corrosion properties of Mg-Sn-xY (x= 0.5, 1 and 2 wt%) alloys,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Devadas Bhat Panemangalore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rajashekhara Shabadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gang Ji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manoj Gupta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EUROCOR 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5729,277 +5729,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02341381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis and characterization of Al-MWCNTs composites by Spark Plasma Sintering</w:t>
+                <w:t xml:space="preserve">Elaboration et caractérisation de composites à matrice d'aluminium renforcée par des nanotubes de carbone multifeuillets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Housaer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Legris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Béclin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gang Ji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Touzin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Legris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th International Conference on Intergranular and Interphase Boundaries in Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, HALKIDIKI, Greece</w:t>
+              <w:t xml:space="preserve">PMF2013, Colloque de la commission mixte « Poudres et Matériaux Frittés » de la SF2M et du GFC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, BELFORT, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02353553v1</w:t>
+                <w:t xml:space="preserve">hal-02318937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elaboration et caractérisation de composites à matrice d'aluminium renforcée par des nanotubes de carbone multifeuillets</w:t>
+                <w:t xml:space="preserve">Synthesis and characterization of Al-MWCNTs composites by Spark Plasma Sintering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Housaer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Béclin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Touzin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Addad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Legris</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Touzin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PMF2013, Colloque de la commission mixte « Poudres et Matériaux Frittés » de la SF2M et du GFC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, BELFORT, France</w:t>
+              <w:t xml:space="preserve">15th International Conference on Intergranular and Interphase Boundaries in Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, HALKIDIKI, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02318937v1</w:t>
+                <w:t xml:space="preserve">hal-02353553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis and characterization of Al-MWCNTs composites by powder metallurgy</w:t>
               </w:r>
@@ -6267,51 +6267,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microstructure and corrosion behavior of extruded Mg-Zn-Er alloys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Devadas Bhat Panemangalore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rajashekhara Shabadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6811,51 +6811,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04992060v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajesh Kumari Rajendran" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Divyanshu Aggarwal" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Bonvalet Rolland" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cosmin Gruescu" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajashekhara Shabadi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.intermet.2024.108520" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04905195v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manisha Behera" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Denys" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Allain" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jma.2024.07.001" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04420151v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumya Ranjan Mishra" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anirudha Karati" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanyukta Ghosh" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramesh Chandra Mallik" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-023-08664-4" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04430106v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivek Anand Annakodi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramachandra Arvind Singh" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Subramanian Jayalakshmi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yupeng Zhang" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammed Anaz Khan" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/met12071137" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04413923v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2022.166108" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04414314v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nagini" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2022.166578" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04429992v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akbar Heidarzadeh" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janez Zava&#353;nik" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reza Taherzadeh Mousavian" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2021.141214" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04417636v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koppula Srinivas Rao" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/met11101543" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04413991v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Devadas Bhat Panemangalore" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manoj Gupta" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/met11030519" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04144348v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41403-021-00241-y" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409212v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Lesven" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/met11071095" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04414082v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. S. Murty" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11665-021-06207-z" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04414550v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seetharaman Sankaranarayanan" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/met11091448" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04426403v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Md Manzar Iqbal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaresh Kumar" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Subhash Singh" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/s0218625x21410080" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04414657v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sunpreet Singh" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chander Prakash" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alokesh Pramanik" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Animesh Basak" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma13225156" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04414339v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.S. Hariharan" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anil Prasad" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2020.04.036" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04414118v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suraj Dinkar Jadhav" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sasan Dadbakhsh" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rong Chen" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Kruth" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adem.201900946" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04413988v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shriparna Mukherjee" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.S. Murty" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtla.2019.100410" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04417606v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. G. Pradeep" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-41818-6" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02153202v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gang Ji" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfin.2018.11.007" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04287795v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pravir Kumar" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashis Mallick" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milli Suchita Kujur" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khin Sandar Tun" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02670836.2018.1424380" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04286913v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Arvind Singh" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jayalakshmi" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Konovalov" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matpr.2018.06.013" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04286516v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadimpalli Raghukiran" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ravindran Sujith" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harshal Agrawal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ravi Kumar" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2017.11.224" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04286881v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matpr.2018.05.120" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04287173v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sravya Tekumalla" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nitish Bibhanshu" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satyam Suwas" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Mai Hoa Ha" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2018.04.101" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04288478v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yogesh Nandigam" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen Yang" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-25527-0" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04547954v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2017.02.019" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303443v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhakim Dorbane" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Ayoub" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilal Mansoor" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Hamade" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Kridli" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2015.09.097" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-76WHVGVM-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298385v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svava Dav&#237;&#240;sd&#243;ttir" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Petit" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stela Canulescu" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus P. Almtoft" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.201532238" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4204E0EFA0E85DF038F4924CA08FBBD3D700CC1B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02367974v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhan Qiu Tan" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhi Qiang Li" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Gr&#252;newald" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchar.2014.01.008" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121262v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svava Dav&#237;&#273;sd&#243;ttir" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Mermoux" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/am5059298" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02318826v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Housaer" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Legris" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck B&#233;clin" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Touzin" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Tingaud" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/20130701002" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00933876v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Shabadi" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Suery" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Deschamps" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11661-012-1605-7" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-NFGQ4WCS-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02176554v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Taillard" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Radiguet" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie de Baerdemaeker" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elke Leunis" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/SSP.172-174.297" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00197079v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mathieu" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Su&#233;ry" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Matte&#239;" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453170v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Mathieu" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shabadi Rajashekar" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Deschamps" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Su&#233;ry" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Matte&#239;" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optlastec.2005.08.014" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04399324v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Balloy" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04399485v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02320099v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02341453v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02341392v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhanqiu Tan" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiqiang Li" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Addad" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02320088v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02341383v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02341381v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02353553v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02318937v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02353552v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02318819v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01912056v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahavir Gupta" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ambat" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02318888v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Di Zhang" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02318930v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04992060v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajesh Kumari Rajendran" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Divyanshu Aggarwal" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Bonvalet Rolland" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cosmin Gruescu" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajashekhara Shabadi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.intermet.2024.108520" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04905195v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manisha Behera" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Denys" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Allain" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jma.2024.07.001" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04420151v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumya Ranjan Mishra" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anirudha Karati" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanyukta Ghosh" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramesh Chandra Mallik" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-023-08664-4" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04430106v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivek Anand Annakodi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramachandra Arvind Singh" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Subramanian Jayalakshmi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yupeng Zhang" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammed Anaz Khan" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/met12071137" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04413923v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2022.166108" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04414314v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nagini" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2022.166578" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04429992v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akbar Heidarzadeh" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janez Zava&#353;nik" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reza Taherzadeh Mousavian" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2021.141214" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409212v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Devadas Bhat Panemangalore" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manoj Gupta" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Lesven" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/met11071095" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04417636v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koppula Srinivas Rao" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/met11101543" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04413991v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/met11030519" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04144348v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41403-021-00241-y" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04414550v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seetharaman Sankaranarayanan" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/met11091448" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04414082v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. S. Murty" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11665-021-06207-z" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04426403v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Md Manzar Iqbal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaresh Kumar" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Subhash Singh" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/s0218625x21410080" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04414657v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sunpreet Singh" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chander Prakash" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alokesh Pramanik" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Animesh Basak" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma13225156" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04414339v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.S. Hariharan" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anil Prasad" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2020.04.036" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04414118v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suraj Dinkar Jadhav" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sasan Dadbakhsh" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rong Chen" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Kruth" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adem.201900946" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04413988v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shriparna Mukherjee" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.S. Murty" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtla.2019.100410" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04417606v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. G. Pradeep" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-41818-6" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02153202v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gang Ji" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfin.2018.11.007" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04287795v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pravir Kumar" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashis Mallick" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milli Suchita Kujur" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khin Sandar Tun" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02670836.2018.1424380" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04286913v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Arvind Singh" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jayalakshmi" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Konovalov" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matpr.2018.06.013" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04286516v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadimpalli Raghukiran" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ravindran Sujith" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harshal Agrawal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ravi Kumar" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2017.11.224" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04286881v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matpr.2018.05.120" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04287173v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sravya Tekumalla" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nitish Bibhanshu" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satyam Suwas" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Mai Hoa Ha" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2018.04.101" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04288478v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yogesh Nandigam" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen Yang" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-25527-0" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04547954v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2017.02.019" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303443v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhakim Dorbane" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Ayoub" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilal Mansoor" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Hamade" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Kridli" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2015.09.097" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-76WHVGVM-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298385v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svava Dav&#237;&#240;sd&#243;ttir" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Petit" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stela Canulescu" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus P. Almtoft" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.201532238" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4204E0EFA0E85DF038F4924CA08FBBD3D700CC1B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02367974v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhan Qiu Tan" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhi Qiang Li" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Gr&#252;newald" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchar.2014.01.008" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121262v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svava Dav&#237;&#273;sd&#243;ttir" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Mermoux" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/am5059298" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02318826v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Housaer" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Legris" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck B&#233;clin" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Touzin" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Tingaud" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/20130701002" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00933876v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Shabadi" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Suery" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Deschamps" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11661-012-1605-7" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-NFGQ4WCS-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02176554v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Taillard" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Radiguet" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie de Baerdemaeker" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elke Leunis" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/SSP.172-174.297" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00197079v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mathieu" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Su&#233;ry" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Matte&#239;" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453170v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Mathieu" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shabadi Rajashekar" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Deschamps" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Su&#233;ry" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Matte&#239;" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optlastec.2005.08.014" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04399324v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Balloy" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04399485v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02320099v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02341453v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02341392v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhanqiu Tan" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiqiang Li" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Addad" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02320088v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02341383v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02341381v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02318937v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02353553v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02353552v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02318819v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01912056v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahavir Gupta" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ambat" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02318888v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Di Zhang" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02318930v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>