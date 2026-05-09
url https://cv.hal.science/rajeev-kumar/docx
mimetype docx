--- v0 (2026-03-27)
+++ v1 (2026-05-09)
@@ -66,1737 +66,1862 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (14)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (15)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Moss BRCA2 lacking the canonical DNA-binding domain promotes homologous recombination and binds to DNA</w:t>
+                <w:t xml:space="preserve">Productivity and Nutrient Dynamics under Diversified Cropping Systems in the Indo-Gangetic Plains of Uttar Pradesh, India: An Approach towards Environmental Sustainability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alice Chanteau</w:t>
+                <w:t xml:space="preserve">Vaibhav Pandey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suliane Quilleré</w:t>
+                <w:t xml:space="preserve">M.Z Siddiqui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arthur Crouset</w:t>
+                <w:t xml:space="preserve">Sanjeev Kumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sreejith Allipra</w:t>
+                <w:t xml:space="preserve">Naushad Khan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ulysse Tuquoi</w:t>
+                <w:t xml:space="preserve">Rajeev Kumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Journal of Environment and Climate Change</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 16 (4), pp.760-769</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05298246v1</w:t>
+                <w:t xml:space="preserve">hal-05591372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FIGNL1 hexamer dissociates RAD51-filament: a new mechanism</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A high-throughput differential chemical genetic screen uncovers genotype-specific compounds altering plant growth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Côme Emmenecker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rajeev Kumar</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jingqi Dai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Lefranc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ayoub Ouddah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Guerin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trends in Biochemical Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tibs.2025.01.002⟩</w:t>
+              <w:t xml:space="preserve">iScience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 28, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.isci.2025.112375⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05207644v1</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05208998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A high-throughput differential chemical genetic screen uncovers genotype-specific compounds altering plant growth</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">FIGNL1 hexamer dissociates RAD51-filament: a new mechanism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rajeev Kumar</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">iScience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.isci.2025.112375⟩</w:t>
+              <w:t xml:space="preserve">Trends in Biochemical Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 50, pp.287-289. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tibs.2025.01.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05208998v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05207644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HEIP1 is required for efficient meiotic crossover implementation and is conserved from plants to humans</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Moss BRCA2 lacking the canonical DNA-binding domain promotes homologous recombination and binds to DNA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Chanteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suliane Quilleré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dipesh Kumar Singh</w:t>
+                <w:t xml:space="preserve">Arthur Crouset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qichao Lian</w:t>
+                <w:t xml:space="preserve">Sreejith Allipra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Durand</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Chambon</w:t>
+                <w:t xml:space="preserve">Ulysse Tuquoi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1073/pnas.2221746120⟩</w:t>
+              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 53 (17), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/nar/gkaf856⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04455130v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05298246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of Different Locations and Transplanting Dates on the Performance of Lettuce var. Great Lakes under Wet Temperate Region of Himachal Pradesh-India</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rajeev Kumar</w:t>
+                <w:t xml:space="preserve">HEIP1 is required for efficient meiotic crossover implementation and is conserved from plants to humans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dipesh Kumar Singh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qichao Lian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aanchal Chauhan</w:t>
+                <w:t xml:space="preserve">Stéphanie Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reena Kumari</w:t>
+                <w:t xml:space="preserve">Joiselle Blanche Fernandes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kumari Shiwani</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Priyanka Thakur</w:t>
+                <w:t xml:space="preserve">Aurélie Chambon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Plant &amp; Soil Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 120 (23), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.2221746120⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05160497v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04455130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Repair of DNA double-strand breaks in plant meiosis: role of eukaryotic RecA recombinases and their modulators</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Côme Emmenecker</w:t>
+                <w:t xml:space="preserve">Effect of Different Locations and Transplanting Dates on the Performance of Lettuce var. Great Lakes under Wet Temperate Region of Himachal Pradesh-India</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rajeev Kumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Mézard</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Aanchal Chauhan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reena Kumari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kumari Shiwani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Priyanka Thakur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Reproduction</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Journal of Plant &amp; Soil Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 35 (9), pp.38-44</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03862801v1</w:t>
+                <w:t xml:space="preserve">hal-05160497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formulation, Development and Characterization of Floating Microspheres of Selected Calcium Channel Blocker</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Repair of DNA double-strand breaks in plant meiosis: role of eukaryotic RecA recombinases and their modulators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Côme Emmenecker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Mézard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rajeev Kumar</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sushant Kumar Shrivastava</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Pharmaceutical Research International</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Plant Reproduction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00497-022-00443-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05270026v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03862801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antagonism between BRCA2 and FIGL1 regulates homologous recombination</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Formulation, Development and Characterization of Floating Microspheres of Selected Calcium Channel Blocker</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rajeev Kumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphaël Mercier</w:t>
+                <w:t xml:space="preserve">Sushant Kumar Shrivastava</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Pharmaceutical Research International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 33 (52B), pp.80-90</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02626012v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05270026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mouse REC114 is essential for meiotic DNA double-strand break formation and forms a complex with MEI4</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Antagonism between BRCA2 and FIGL1 regulates homologous recombination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rajeev Kumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Duhamel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cecilia Oliver</w:t>
+                <w:t xml:space="preserve">Eve Coutant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Brun</w:t>
+                <w:t xml:space="preserve">Emna Ben Nahia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ariadna Juarez-Martinez</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Raphaël Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Life Science Alliance</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.26508/lsa.201800259⟩</w:t>
+              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 47 (10), pp.5170-5180. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/nar/gkz225⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01974944v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02626012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FIGL1 and its novel partner FLIP form a conserved complex that regulates homologous recombination</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marine Duhamel</w:t>
+                <w:t xml:space="preserve">Mouse REC114 is essential for meiotic DNA double-strand break formation and forms a complex with MEI4</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rajeev Kumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecilia Oliver</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathilde Seguéla-Arnaud</w:t>
+                <w:t xml:space="preserve">Christine Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicole Froger</w:t>
+                <w:t xml:space="preserve">Ariadna Juarez-Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chloé Girard</w:t>
+                <w:t xml:space="preserve">Yara Tarabay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Genetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 14 (4), pp.e1007317. </w:t>
+              <w:t xml:space="preserve">Life Science Alliance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 1 (6), pp.e201800259. </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pgen.1007317⟩</w:t>
+                <w:t xml:space="preserve">⟨10.26508/lsa.201800259⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04432010v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01974944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Concerted action of the MutLb heterodimer and Mer3 helicase regulates the global extent of meiotic gene conversion</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">FIGL1 and its novel partner FLIP form a conserved complex that regulates homologous recombination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joiselle Blanche Fernandes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Duhamel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yann Duroc</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Rajeev Kumar</w:t>
+                <w:t xml:space="preserve">Mathilde Seguéla-Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lepakshi Ranjha</w:t>
+                <w:t xml:space="preserve">Nicole Froger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Adam</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Raphaël Guérois</w:t>
+                <w:t xml:space="preserve">Chloé Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">eLife</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.7554/eLife.21900⟩</w:t>
+              <w:t xml:space="preserve">PLoS Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 14 (4), pp.e1007317. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pgen.1007317⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01470287v1</w:t>
+                <w:t xml:space="preserve">hal-04432010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SKAP, an outer kinetochore protein, is required for mouse germ cell development</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Concerted action of the MutLb heterodimer and Mer3 helicase regulates the global extent of meiotic gene conversion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Duroc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rajeev Kumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corinne Grey</w:t>
+                <w:t xml:space="preserve">Lepakshi Ranjha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Espeut</w:t>
+                <w:t xml:space="preserve">Céline Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rachel Ametsitsi</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Malgorzata Luksza</w:t>
+                <w:t xml:space="preserve">Raphaël Guérois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reproduction [Cambridge]</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1530/REP-15-0451⟩</w:t>
+              <w:t xml:space="preserve">eLife</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 6, pp.e21900. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7554/eLife.21900⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01269604v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01470287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scanning electron microscopic study on the mouthparts of Apis florea (Hymenoptera: Apidae)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rajeev Kumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neelima R. Kumar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Apidologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 47 (5), pp.717-727. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s13592-015-0423-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01532415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">SKAP, an outer kinetochore protein, is required for mouse germ cell development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Grey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Espeut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Ametsitsi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rajeev Kumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malgorzata Luksza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Reproduction [Cambridge]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 151 (3), pp.239-251. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1530/REP-15-0451⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01269604v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">MEI4 - a central player in the regulation of meiotic DNA double-strand break formation in the mouse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rajeev Kumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norbert B Ghyselinck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kei‐ichiro Ishiguro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoshinori Watanabe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Kouznetsova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Cell Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 128 (9), pp.1800-1811. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1242/jcs.165464⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01153588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1806,180 +1931,180 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Insights into FIGL1 functions during meiotic DNA double-strand breaks reapir in Arabidopsis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rajeev Kumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Come Emmenecker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gordon Meiosis conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, New London, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04502436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Two distinct factors - the Fidgetin-Like-1 (FIGL1) complex and Cullin-Associated and Neddylation-Dissociated 1 (CAND1) - regulate the repair of meiotic breaks in plants.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rajeev Kumar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EMBO Plant genome stability and change</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2021, Leiden, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04502506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1989,443 +2114,443 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic interactions of Arabidopsis FIDGETIN-LIKE-1 (FIGL1) underscore the contribution of RAD51-dependent repair during meiosis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rajeev Kumar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fusion Recombination conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Lisbon, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04502406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arabidopsis CAND1 (Cullin-Associated and Neddylation-Dissociated) promotes meiotic recombination during meiosis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rajeev Kumar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EMBO meiosis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Pamhagen, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04502417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The functional analysis of a non-canonical BRCA2 in homologous recombination repair</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rajeev Kumar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th French 3R meeting: Repair, Replication and Recombination</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Presqu’île de Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04502452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antagonism between BRCA2 and FIGL1 regulates homologous recombination</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rajeev Kumar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EMBO meiosis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2019, La rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04502460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antagonistic roles of BRCA2 and the FIGL1 complex regulate homologous recombination repair during meiosis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rajeev Kumar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Abcam Mechanisms of Recombination meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, London, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04502468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Role of FIDGETIN-LIKE-1, an AAA- ATPase in limiting meiotic recombination in Arabidopsis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rajeev Kumar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gordon Meiosis conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, New London, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04502480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2435,151 +2560,151 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The FIGNL1-FIRRM complex is required to complete meiotic recombination in the mouse and prevents massive DNA damage-independent RAD51 and DMC1 loading</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Akbar Zainu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Dupaigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soumya Bouchouika</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Clément</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
-              <w:r>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04237021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2589,105 +2714,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular mechanisms controlling the DNA double-strand breaks (DSBs) repair in plants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rajeev Kumar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Life Sciences [q-bio]. Habilitation à diriger des recherches de l'Université Paris-Saclay, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04500950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId95"/>
+      <w:footerReference w:type="default" r:id="rId100"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2834,51 +2959,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05298246v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Chanteau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suliane Quiller&#233;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Crouset" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sreejith Allipra" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulysse Tuquoi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkaf856" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05207644v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajeev Kumar" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tibs.2025.01.002" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05208998v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#244;me Emmenecker" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingqi Dai" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Lefranc" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayoub Ouddah" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Guerin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2025.112375" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455130v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dipesh Kumar Singh" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qichao Lian" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Durand" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joiselle Blanche Fernandes" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Chambon" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2221746120" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05160497v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aanchal Chauhan" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reena Kumari" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kumari Shiwani" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priyanka Thakur" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03862801v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine M&#233;zard" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00497-022-00443-6" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05270026v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sushant Kumar Shrivastava" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626012v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Duhamel" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Coutant" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emna Ben Nahia" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Mercier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkz225" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974944v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Oliver" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Brun" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariadna Juarez-Martinez" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yara Tarabay" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26508/lsa.201800259" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04432010v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Segu&#233;la-Arnaud" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Froger" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Girard" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1007317" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01470287v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Duroc" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lepakshi Ranjha" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Adam" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Gu&#233;rois" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.21900" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269604v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Grey" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Espeut" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Ametsitsi" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malgorzata Luksza" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/REP-15-0451" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532415v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neelima R. Kumar" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13592-015-0423-5" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153588v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert B Ghyselinck" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kei&#8208;ichiro Ishiguro" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshinori Watanabe" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Kouznetsova" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jcs.165464" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04502436v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Come Emmenecker" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04502506v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04502406v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04502417v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04502452v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04502460v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04502468v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04502480v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237021v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akbar Zainu" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Dupaigne" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumya Bouchouika" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cau" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Cl&#233;ment" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-04500950v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05591372v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vaibhav Pandey" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.Z Siddiqui" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanjeev Kumar" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naushad Khan" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajeev Kumar" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05208998v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#244;me Emmenecker" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingqi Dai" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Lefranc" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayoub Ouddah" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Guerin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2025.112375" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05207644v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tibs.2025.01.002" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05298246v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Chanteau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suliane Quiller&#233;" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Crouset" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sreejith Allipra" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulysse Tuquoi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkaf856" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455130v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dipesh Kumar Singh" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qichao Lian" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Durand" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joiselle Blanche Fernandes" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Chambon" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2221746120" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05160497v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aanchal Chauhan" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reena Kumari" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kumari Shiwani" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priyanka Thakur" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03862801v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine M&#233;zard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00497-022-00443-6" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05270026v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sushant Kumar Shrivastava" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626012v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Duhamel" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Coutant" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emna Ben Nahia" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Mercier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkz225" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974944v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Oliver" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Brun" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariadna Juarez-Martinez" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yara Tarabay" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26508/lsa.201800259" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04432010v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Segu&#233;la-Arnaud" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Froger" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Girard" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1007317" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01470287v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Duroc" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lepakshi Ranjha" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Adam" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Gu&#233;rois" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.21900" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532415v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neelima R. Kumar" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13592-015-0423-5" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269604v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Grey" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Espeut" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Ametsitsi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malgorzata Luksza" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/REP-15-0451" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153588v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert B Ghyselinck" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kei&#8208;ichiro Ishiguro" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshinori Watanabe" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Kouznetsova" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jcs.165464" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04502436v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Come Emmenecker" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04502506v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04502406v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04502417v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04502452v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04502460v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04502468v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04502480v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237021v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akbar Zainu" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Dupaigne" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumya Bouchouika" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cau" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Cl&#233;ment" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-04500950v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>