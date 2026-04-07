--- v0 (2026-03-17)
+++ v1 (2026-04-07)
@@ -230,334 +230,334 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05235143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Swirling spray flames dynamical blow out induced by transverse acoustic oscillations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impact of spray dynamics on combustion instabilities investigated by changing the atomizer recess in a swirl combustor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Preethi Rajendram Soundararajan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clément Patat</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">D. Durox</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Renaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Candel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.proci.2022.08.029⟩</w:t>
+              <w:t xml:space="preserve">Combustion and Flame</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 252, pp.112757. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.combustflame.2023.112757⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04567303v1</w:t>
+                <w:t xml:space="preserve">hal-04097959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of spray dynamics on combustion instabilities investigated by changing the atomizer recess in a swirl combustor</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Preethi Rajendram Soundararajan</w:t>
+                <w:t xml:space="preserve">Swirling spray flames dynamical blow out induced by transverse acoustic oscillations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Patat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Baillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Bernard Blaisot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Domingues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Durox</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Guillaume Vignat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Combustion and Flame</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 252, pp.112757. </w:t>
+              <w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 39 (4), pp.4651-4659. </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.combustflame.2023.112757⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.proci.2022.08.029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04097959v1</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04567303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of Flame Describing Functions Measured in Single and Multiple Injector Configurations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preethi Rajendram Soundararajan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Durox</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Vignat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -615,460 +615,460 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03768131v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Do flame describing functions suitably represent combustion dynamics under self-sustained oscillations?</w:t>
+                <w:t xml:space="preserve">Swirler effects on combustion instabilities analyzed with measured FDFs, injector impedances and damping rates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preethi Rajendram Soundararajan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Durox</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Renaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Vignat</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Antoine Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Candel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 534, pp.117034. </w:t>
+              <w:t xml:space="preserve">Combustion and Flame</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 238, pp.111947. </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jsv.2022.117034⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.combustflame.2021.111947⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03586643v2</w:t>
+                <w:t xml:space="preserve">hal-03570157v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Azimuthal Instabilities of an Annular Combustor with Different Swirling Injectors</w:t>
+                <w:t xml:space="preserve">Do flame describing functions suitably represent combustion dynamics under self-sustained oscillations?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preethi Rajendram Soundararajan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Durox</w:t>
+                <w:t xml:space="preserve">Guillaume Vignat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Durox</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Candel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Engineering for Gas Turbines and Power</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, </w:t>
+              <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 534, pp.117034. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1115/1.4055450⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jsv.2022.117034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03768133v2</w:t>
+                <w:t xml:space="preserve">hal-03586643v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Swirler effects on combustion instabilities analyzed with measured FDFs, injector impedances and damping rates</w:t>
+                <w:t xml:space="preserve">Azimuthal Instabilities of an Annular Combustor with Different Swirling Injectors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preethi Rajendram Soundararajan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Daniel Durox</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Durox</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Renaud</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Vignat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Candel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Combustion and Flame</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 238, pp.111947. </w:t>
+              <w:t xml:space="preserve">Journal of Engineering for Gas Turbines and Power</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.combustflame.2021.111947⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1115/1.4055450⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03570157v2</w:t>
+                <w:t xml:space="preserve">hal-03768133v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of different fuels on combustion instabilities in an annular combustor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preethi Rajendram Soundararajan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Vignat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Durox</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1128,51 +1128,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improvement of lean blow out performance of spray and premixed swirled flames using nanosecond repetitively pulsed discharges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Vignat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Minesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1262,77 +1262,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Joint Experimental and LES Characterization of the Liquid Fuel Spray in a Swirl Injector</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Vignat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preethi Rajendram Soundararajan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Durox</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Vié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1441,51 +1441,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of Fuel Composition on Azimuthal Combustion Instabilities in an Annular Combustor Equipped With Spray Injectors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véranika Latour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Durox</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preethi Rajendram Soundararajan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1571,51 +1571,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structure and light emission of swirling flames produced by pure hydrogen injection in cross-flow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Vaysse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Durox</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preethi Rajendram Soundararajan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1709,51 +1709,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véranika Latour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preethi Rajendram Soundararajan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Durox</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1826,51 +1826,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Azimuthal Instabilities of an Annular Combustor With Different Swirling Injectors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preethi Rajendram Soundararajan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Durox</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1924,351 +1924,351 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04567288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of injector characteristics on combustion instabilities in a swirl-spray combustor</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The flame describing function and flame dynamics under self-sustained oscillations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Vignat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preethi Rajendram Soundararajan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Vignat</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Durox</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Antoine Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Candel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5e colloque de l'initiative en combustion avancée (INCA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Safran, Apr 2021, Online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03832334v1</w:t>
+                <w:t xml:space="preserve">hal-03832347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The flame describing function and flame dynamics under self-sustained oscillations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Impact of injector characteristics on combustion instabilities in a swirl-spray combustor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Preethi Rajendram Soundararajan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Vignat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Preethi Rajendram Soundararajan</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Durox</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Renaud</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Daniel Durox</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Candel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5e colloque de l'initiative en combustion avancée (INCA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Safran, Apr 2021, Online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03832347v1</w:t>
+                <w:t xml:space="preserve">hal-03832334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Swirling spray flames dynamical blow-out induced by transverse acoustic oscillations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Patat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Baillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Bernard Blaisot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Domingues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Vignat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium on Thermoacoustics in Combustion: Industry meets Academia (soTiC 2021)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Munich, France</w:t>
@@ -2310,64 +2310,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of Different Fuels on Combustion Instabilities in an Annular Combustor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preethi Rajendram Soundararajan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Vignat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Durox</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2699,51 +2699,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235143v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ranika Latour" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Preethi Rajendram Soundararajan" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Durox" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Renaud" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Candel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4063636" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567303v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Patat" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Baillot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bernard Blaisot" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Domingues" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Vignat" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2022.08.029" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04097959v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Durox" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2023.112757" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768131v2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Beaunier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4055451" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03586643v2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2022.117034" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768133v2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4055450" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03570157v2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2021.111947" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03674709v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4049702" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03117288v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Minesi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2020.06.136" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03674711v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Vi&#233;" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4049771" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567290v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/gt2023-101370" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04564294v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vaysse" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Vicquelin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567294v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/gt2023-102035" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567288v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/GT2022-82281" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832334v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832347v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03674675v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567271v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/GT2020-16092" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03741349v3" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2022UPAST090" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235143v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ranika Latour" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Preethi Rajendram Soundararajan" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Durox" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Renaud" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Candel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4063636" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04097959v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Durox" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2023.112757" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567303v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Patat" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Baillot" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bernard Blaisot" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Domingues" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Vignat" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2022.08.029" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768131v2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Beaunier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4055451" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03570157v2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2021.111947" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03586643v2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2022.117034" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768133v2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4055450" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03674709v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4049702" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03117288v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Minesi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2020.06.136" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03674711v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Vi&#233;" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4049771" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567290v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/gt2023-101370" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04564294v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vaysse" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Vicquelin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567294v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/gt2023-102035" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567288v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/GT2022-82281" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832347v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832334v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03674675v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567271v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/GT2020-16092" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03741349v3" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2022UPAST090" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>