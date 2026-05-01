--- v1 (2026-04-07)
+++ v2 (2026-05-01)
@@ -230,1187 +230,1187 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05235143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of spray dynamics on combustion instabilities investigated by changing the atomizer recess in a swirl combustor</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Swirling spray flames dynamical blow out induced by transverse acoustic oscillations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Durox</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Clément Patat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Baillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Bernard Blaisot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Domingues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Vignat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Combustion and Flame</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.combustflame.2023.112757⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 39 (4), pp.4651-4659. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.proci.2022.08.029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04097959v1</w:t>
+                <w:t xml:space="preserve">hal-04567303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Swirling spray flames dynamical blow out induced by transverse acoustic oscillations</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Éric Domingues</w:t>
+                <w:t xml:space="preserve">Impact of spray dynamics on combustion instabilities investigated by changing the atomizer recess in a swirl combustor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Preethi Rajendram Soundararajan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Vignat</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">D. Durox</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Renaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Candel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 39 (4), pp.4651-4659. </w:t>
+              <w:t xml:space="preserve">Combustion and Flame</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 252, pp.112757. </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.proci.2022.08.029⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.combustflame.2023.112757⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04567303v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04097959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of Flame Describing Functions Measured in Single and Multiple Injector Configurations</w:t>
+                <w:t xml:space="preserve">Do flame describing functions suitably represent combustion dynamics under self-sustained oscillations?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preethi Rajendram Soundararajan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Vignat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Durox</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Candel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Engineering for Gas Turbines and Power</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1115/1.4055451⟩</w:t>
+              <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 534, pp.117034. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jsv.2022.117034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03768131v2</w:t>
+                <w:t xml:space="preserve">hal-03586643v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Swirler effects on combustion instabilities analyzed with measured FDFs, injector impedances and damping rates</w:t>
+                <w:t xml:space="preserve">Azimuthal Instabilities of an Annular Combustor with Different Swirling Injectors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preethi Rajendram Soundararajan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Daniel Durox</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Durox</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Renaud</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Vignat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Candel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Combustion and Flame</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.combustflame.2021.111947⟩</w:t>
+              <w:t xml:space="preserve">Journal of Engineering for Gas Turbines and Power</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1115/1.4055450⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03570157v2</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03768133v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Do flame describing functions suitably represent combustion dynamics under self-sustained oscillations?</w:t>
+                <w:t xml:space="preserve">Swirler effects on combustion instabilities analyzed with measured FDFs, injector impedances and damping rates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preethi Rajendram Soundararajan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Durox</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Renaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Vignat</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Antoine Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Candel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jsv.2022.117034⟩</w:t>
+              <w:t xml:space="preserve">Combustion and Flame</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 238, pp.111947. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.combustflame.2021.111947⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03586643v2</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03570157v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Azimuthal Instabilities of an Annular Combustor with Different Swirling Injectors</w:t>
+                <w:t xml:space="preserve">Comparison of Flame Describing Functions Measured in Single and Multiple Injector Configurations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preethi Rajendram Soundararajan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Durox</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Vignat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Beaunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Engineering for Gas Turbines and Power</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1115/1.4055450⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1115/1.4055451⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03768133v2</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03768131v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of different fuels on combustion instabilities in an annular combustor</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Improvement of lean blow out performance of spray and premixed swirled flames using nanosecond repetitively pulsed discharges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Vignat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Minesi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preethi Rajendram Soundararajan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">D. Durox</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Durox</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Engineering for Gas Turbines and Power</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1115/1.4049702⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 38 (4), pp.6559-6566. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.proci.2020.06.136⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03674709v1</w:t>
+                <w:t xml:space="preserve">hal-03117288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improvement of lean blow out performance of spray and premixed swirled flames using nanosecond repetitively pulsed discharges</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Joint Experimental and LES Characterization of the Liquid Fuel Spray in a Swirl Injector</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Vignat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Preethi Rajendram Soundararajan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Vignat</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Daniel Durox</w:t>
+                <w:t xml:space="preserve">D. Durox</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymeric Vié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.proci.2020.06.136⟩</w:t>
+              <w:t xml:space="preserve">Journal of Engineering for Gas Turbines and Power</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 143 (8), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1115/1.4049771⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03117288v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03674711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Joint Experimental and LES Characterization of the Liquid Fuel Spray in a Swirl Injector</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effect of different fuels on combustion instabilities in an annular combustor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Preethi Rajendram Soundararajan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Vignat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Vignat</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">D. Durox</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Candel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Engineering for Gas Turbines and Power</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 143 (8), </w:t>
+              <w:t xml:space="preserve">, 2021, 143 (3), pp.031007. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1115/1.4049771⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1115/1.4049702⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03674711v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03674709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (8)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1441,51 +1441,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of Fuel Composition on Azimuthal Combustion Instabilities in an Annular Combustor Equipped With Spray Injectors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véranika Latour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Durox</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preethi Rajendram Soundararajan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1571,51 +1571,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structure and light emission of swirling flames produced by pure hydrogen injection in cross-flow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Vaysse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Durox</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preethi Rajendram Soundararajan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1709,51 +1709,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véranika Latour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preethi Rajendram Soundararajan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Durox</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1826,51 +1826,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Azimuthal Instabilities of an Annular Combustor With Different Swirling Injectors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preethi Rajendram Soundararajan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Durox</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1930,51 +1930,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The flame describing function and flame dynamics under self-sustained oscillations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Vignat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preethi Rajendram Soundararajan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2064,51 +2064,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of injector characteristics on combustion instabilities in a swirl-spray combustor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preethi Rajendram Soundararajan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Vignat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Durox</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2172,103 +2172,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Swirling spray flames dynamical blow-out induced by transverse acoustic oscillations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Patat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Baillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Bernard Blaisot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clément Patat</w:t>
+                <w:t xml:space="preserve">Éric Domingues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Vignat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium on Thermoacoustics in Combustion: Industry meets Academia (soTiC 2021)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Munich, France</w:t>
@@ -2310,64 +2310,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of Different Fuels on Combustion Instabilities in an Annular Combustor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preethi Rajendram Soundararajan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Vignat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Durox</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2699,51 +2699,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235143v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ranika Latour" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Preethi Rajendram Soundararajan" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Durox" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Renaud" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Candel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4063636" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04097959v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Durox" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2023.112757" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567303v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Patat" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Baillot" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bernard Blaisot" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Domingues" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Vignat" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2022.08.029" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768131v2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Beaunier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4055451" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03570157v2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2021.111947" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03586643v2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2022.117034" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768133v2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4055450" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03674709v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4049702" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03117288v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Minesi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2020.06.136" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03674711v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Vi&#233;" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4049771" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567290v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/gt2023-101370" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04564294v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vaysse" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Vicquelin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567294v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/gt2023-102035" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567288v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/GT2022-82281" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832347v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832334v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03674675v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567271v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/GT2020-16092" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03741349v3" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2022UPAST090" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235143v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ranika Latour" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Preethi Rajendram Soundararajan" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Durox" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Renaud" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Candel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4063636" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567303v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Patat" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Baillot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bernard Blaisot" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Domingues" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Vignat" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2022.08.029" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04097959v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Durox" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2023.112757" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03586643v2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2022.117034" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768133v2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4055450" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03570157v2" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2021.111947" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768131v2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Beaunier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4055451" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03117288v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Minesi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2020.06.136" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03674711v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Vi&#233;" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4049771" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03674709v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4049702" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567290v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/gt2023-101370" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04564294v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vaysse" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Vicquelin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567294v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/gt2023-102035" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567288v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/GT2022-82281" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832347v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832334v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03674675v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567271v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/GT2020-16092" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03741349v3" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2022UPAST090" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>