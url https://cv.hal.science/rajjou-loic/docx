--- v0 (2026-03-27)
+++ v1 (2026-05-03)
@@ -508,1813 +508,1813 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05509982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variable selection in sparse multivariate GLARMA models: application to germination control by environment</w:t>
+                <w:t xml:space="preserve">Elucidating the interplay between metabolites and microorganisms in the spermosphere of common bean ( Phaseolus vulgaris L.) seeds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marina Gomtsyan</w:t>
+                <w:t xml:space="preserve">Chandrodhay Saccaram</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Lévy-Leduc</w:t>
+                <w:t xml:space="preserve">Marie Simonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarah Ouadah</w:t>
+                <w:t xml:space="preserve">Stéphanie Boutet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laure Sansonnet</w:t>
+                <w:t xml:space="preserve">Céline Brosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Bailly</w:t>
+                <w:t xml:space="preserve">Shuang Peng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Statistical Methods and Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 34 (2), pp.291-324. </w:t>
+              <w:t xml:space="preserve">mSystems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 10 (8), pp.e00707-25. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10260-025-00786-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1128/msystems.00707-25⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05387803v1</w:t>
+                <w:t xml:space="preserve">hal-05533608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi‐omic analyses unveil contrasting composition and spatial distribution of specialized metabolites in seeds of &amp;lt;i&amp;gt;Camelina sativa&amp;lt;/i&amp;gt; and other Brassicaceae</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Barreda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Brosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Boutet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Brosse</w:t>
+                <w:t xml:space="preserve">Nicolas Klewko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine de Vos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Plant Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 121 (3), pp.e17231. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/tpj.17231⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05209481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of an extraction method for the identification of peptides in the spermosphere of common bean (&amp;lt;i&amp;gt;Phaseolus vulgaris&amp;lt;/i&amp;gt; L.)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Variable selection in sparse multivariate GLARMA models: application to germination control by environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Gomtsyan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Lévy-Leduc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chandrodhay Saccaram</w:t>
+                <w:t xml:space="preserve">Sarah Ouadah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoit Bernay</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Céline Brosse</w:t>
+                <w:t xml:space="preserve">Laure Sansonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boris Collet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Shuang Peng</w:t>
+                <w:t xml:space="preserve">Christophe Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Seed Science Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/s0960258525000030⟩</w:t>
+              <w:t xml:space="preserve">Statistical Methods and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 34 (2), pp.291-324. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10260-025-00786-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05209428v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05387803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deciphering seed development and germination in the single-cell era</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Development of an extraction method for the identification of peptides in the spermosphere of common bean (&amp;lt;i&amp;gt;Phaseolus vulgaris&amp;lt;/i&amp;gt; L.)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chandrodhay Saccaram</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Bernay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Brosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Schouveiler</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Julia Zinsmeister</w:t>
+                <w:t xml:space="preserve">Boris Collet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shuang Peng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Seed Science Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 35 (1), pp.9 - 18. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/s0960258524000199⟩</w:t>
+              <w:t xml:space="preserve">, 2025, 35 (1), pp.49 - 59. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/s0960258525000030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05209097v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05209428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modifications in lipids and storage proteins composition during germination of chia seeds (Salvia hispanica L.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Labat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Louis-Mondésir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sihem Hentati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Victor Labat</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jean Chrisologue Totozafy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 489, pp.144682. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.foodchem.2025.144682⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05083804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elucidating the interplay between metabolites and microorganisms in the spermosphere of common bean ( Phaseolus vulgaris L.) seeds</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Chandrodhay Saccaram</w:t>
+                <w:t xml:space="preserve">Deciphering seed development and germination in the single-cell era</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Schouveiler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lim Chee Liew</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Massimiliano Corso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Simonin</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Shuang Peng</w:t>
+                <w:t xml:space="preserve">Loïc Rajjou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Zinsmeister</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">mSystems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 10 (8), pp.e00707-25. </w:t>
+              <w:t xml:space="preserve">Seed Science Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 35 (1), pp.9 - 18. </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/msystems.00707-25⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/s0960258524000199⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05533608v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05209097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unifying antimicrobial peptide datasets for robust deep learning-based classification</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+                <w:t xml:space="preserve">Resource allocation modeling for autonomous prediction of plant cell phenotypes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Goelzer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Rajjou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Chardon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Loudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Fromion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Data in Brief</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.dib.2024.110822⟩</w:t>
+              <w:t xml:space="preserve">Metabolic Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 83, pp.86-101. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ymben.2024.03.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05166317v1</w:t>
+                <w:t xml:space="preserve">hal-04529640v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A mass spectrometry-based peptidomic dataset of the spermosphere in common bean (Phaseolus vulgaris L.) seeds</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Tracy François</w:t>
+                <w:t xml:space="preserve">Seed quality as a proxy of climate-ready orphan legumes: the need for a multidisciplinary and multi-actor vision</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alma Balestrazzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cinzia Calvio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anca Macovei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Pagano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Laux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Data </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41597-024-04044-y⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 15, pp.1388866. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2024.1388866⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05166334v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05166315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Advancing plant biology through deep learning-powered natural language processing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shuang Peng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Rajjou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Cell Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 43 (8), pp.208. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00299-024-03294-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05166311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seed quality as a proxy of climate-ready orphan legumes: the need for a multidisciplinary and multi-actor vision</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Patrick Laux</w:t>
+                <w:t xml:space="preserve">A mass spectrometry-based peptidomic dataset of the spermosphere in common bean (Phaseolus vulgaris L.) seeds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chandrodhay Saccaram</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Brosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Collet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Sourdeval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tracy François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpls.2024.1388866⟩</w:t>
+              <w:t xml:space="preserve">Scientific Data </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 11 (1), pp.1202. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41597-024-04044-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05166315v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05166334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New insights into the rapid germination process of lentil and cowpea seeds: High thiamine and folate, and low α-galactoside content</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Unifying antimicrobial peptide datasets for robust deep learning-based classification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shuang Peng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Rajjou</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 439, pp.138027. </w:t>
+              <w:t xml:space="preserve">Data in Brief</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 56, pp.110822. </w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2023.138027⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.dib.2024.110822⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04550685v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05166317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Specialized metabolite modifications in Brassicaceae seeds and plants: diversity, functions and related enzymes</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Boutet</w:t>
+                <w:t xml:space="preserve">New insights into the rapid germination process of lentil and cowpea seeds: High thiamine and folate, and low α-galactoside content</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luiza Avezum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Perreau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Loïc Rajjou</w:t>
+                <w:t xml:space="preserve">Yann Madode</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Mestres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nawel Achir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Delpech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Natural Product Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D3NP00043E⟩</w:t>
+              <w:t xml:space="preserve">Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 439, pp.138027. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2023.138027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05272500v1</w:t>
+                <w:t xml:space="preserve">hal-04550685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrolysis and diffusion of raffinose oligosaccharides family products in chickpeas, lentils, and beans under different pH and temperature steeping conditions</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+                <w:t xml:space="preserve">Specialized metabolite modifications in Brassicaceae seeds and plants: diversity, functions and related enzymes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Barreda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Brosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Boutet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Perreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Rajjou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Research International</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Natural Product Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 41 (5), pp.834-859. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D3NP00043E⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.foodres.2024.114732⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05359925v1</w:t>
+                <w:t xml:space="preserve">hal-05272500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resource allocation modeling for autonomous prediction of plant cell phenotypes</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+                <w:t xml:space="preserve">Hydrolysis and diffusion of raffinose oligosaccharides family products in chickpeas, lentils, and beans under different pH and temperature steeping conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luiza Avezum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Ollier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Érica S Siguemoto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Rajjou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Vincent Fromion</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Mestres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Metabolic Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 83, pp.86-101. </w:t>
+              <w:t xml:space="preserve">Food Research International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 191, pp.114732. </w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ymben.2024.03.009⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.foodres.2024.114732⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04529640v2</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05359925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improving the nutritional quality of pulses via germination</w:t>
               </w:r>
@@ -2339,51 +2339,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Lefevre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rondet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nawel Achir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youna Hemery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2585,51 +2585,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recent progress in molecular genetics and omics-driven research in seed biology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Baud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massimiliano Corso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Debeaujon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2700,1354 +2700,1354 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05263353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation of large block structured covariance matrices: Application to &amp;quot;multi-omic&amp;quot; approaches to study seed quality</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multi-Omics Approaches Unravel Specific Features of Embryo and Endosperm in Rice Seed Germination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naoto Sano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Perrot-Dockes</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Imen Lounifi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwendal Cueff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Collet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Clément</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Royal Statistical Society: Series C Applied Statistics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/rssc.12524⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13, pp.867263. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2022.867263⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02183239v1</w:t>
+                <w:t xml:space="preserve">hal-03733327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impacts of drought and elevated temperature on the seeds of malting barley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuela Nagel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwann Arc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Rajjou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwendal Cueff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlene Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 13, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fpls.2022.1049323⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04204964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of beneficial Lebanese Trichoderma spp. wheat endophytes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naeif Matar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Macadre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gamal a G Ammar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Peres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press, 13, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fpls.2022.1017890⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03876005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In-Depth Proteomic Analysis of the Secondary Dormancy Induction by Hypoxia or High Temperature in Barley Grains</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+                <w:t xml:space="preserve">Estimation of large block structured covariance matrices: Application to &amp;quot;multi-omic&amp;quot; approaches to study seed quality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Perrot-Dockes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Lévy-Leduc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Rajjou</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant and Cell Physiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 63 (4), pp.550-564. </w:t>
+              <w:t xml:space="preserve">Journal of the Royal Statistical Society: Series C Applied Statistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 71 (1), pp.119-147. </w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/pcp/pcac021⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/rssc.12524⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04184013v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02183239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-Omics Approaches Unravel Specific Features of Embryo and Endosperm in Rice Seed Germination</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Naoto Sano</w:t>
+                <w:t xml:space="preserve">In-Depth Proteomic Analysis of the Secondary Dormancy Induction by Hypoxia or High Temperature in Barley Grains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwendal Cueff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Rajjou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imen Lounifi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gwendal Cueff</w:t>
+                <w:t xml:space="preserve">Hai Ha Hoang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boris Collet</w:t>
+                <w:t xml:space="preserve">Christophe Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Clément</w:t>
+                <w:t xml:space="preserve">Françoise Corbineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 13, pp.867263. </w:t>
+              <w:t xml:space="preserve">Plant and Cell Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 63 (4), pp.550-564. </w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fpls.2022.867263⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/pcp/pcac021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03733327v1</w:t>
+                <w:t xml:space="preserve">hal-04184013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Protein Farnesylation Takes Part in Arabidopsis Seed Development</w:t>
+                <w:t xml:space="preserve">Implications of reactive oxygen and nitrogen species in seed physiology for sustainable crop productivity under changing climate conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valentin Vergès</w:t>
+                <w:t xml:space="preserve">S.P. Jeevan P Jeevan Kumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christelle Dutilleul</w:t>
+                <w:t xml:space="preserve">Anjani Devi Chintagunta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Béatrice Godin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Boris Collet</w:t>
+                <w:t xml:space="preserve">Y. Mohan Mohan Reddy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Rajjou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Lecureuil</w:t>
+                <w:t xml:space="preserve">Vijay Kumar Garlapati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 12, </w:t>
+              <w:t xml:space="preserve">Current Plant Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 26, pp.1-10. </w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fpls.2021.620325⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cpb.2021.100197⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03288929v1</w:t>
+                <w:t xml:space="preserve">hal-03328642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implications of reactive oxygen and nitrogen species in seed physiology for sustainable crop productivity under changing climate conditions</w:t>
+                <w:t xml:space="preserve">Protein Farnesylation Takes Part in Arabidopsis Seed Development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S.P. Jeevan P Jeevan Kumar</w:t>
+                <w:t xml:space="preserve">Valentin Vergès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anjani Devi Chintagunta</w:t>
+                <w:t xml:space="preserve">Christelle Dutilleul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Mohan Mohan Reddy</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Loïc Rajjou</w:t>
+                <w:t xml:space="preserve">Béatrice Godin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vijay Kumar Garlapati</w:t>
+                <w:t xml:space="preserve">Alain Lecureuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Plant Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 26, pp.1-10. </w:t>
+              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12, </w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cpb.2021.100197⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2021.620325⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03328642v1</w:t>
+                <w:t xml:space="preserve">hal-03288929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Current status of the multinational Arabidopsis community</w:t>
+                <w:t xml:space="preserve">Plant Defense Stimulator Mediated Defense Activation Is Affected by Nitrate Fertilization and Developmental Stage in Arabidopsis thaliana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Keith Adams</w:t>
+                <w:t xml:space="preserve">Camille Verly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wagner Araújo</w:t>
+                <w:t xml:space="preserve">Atsin Djoman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sebastien Aubourg</w:t>
+                <w:t xml:space="preserve">Martine Rigault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sacha Baginsky</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Erica Bakker</w:t>
+                <w:t xml:space="preserve">Frédéric Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Rajjou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Direct</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/pld3.248⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11, pp.583. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2020.00583⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02927028v1</w:t>
+                <w:t xml:space="preserve">hal-03664486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lost in Translation: Physiological Roles of Stored mRNAs in Seed Germination</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naoto Sano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Rajjou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helen North</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 9 (3), pp.347. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/plants9030347⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02960289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plant Defense Stimulator Mediated Defense Activation Is Affected by Nitrate Fertilization and Developmental Stage in Arabidopsis thaliana</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Current status of the multinational Arabidopsis community</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Keith Adams</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Verly</w:t>
+                <w:t xml:space="preserve">Wagner Araújo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atsin Djoman</w:t>
+                <w:t xml:space="preserve">Sebastien Aubourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martine Rigault</w:t>
+                <w:t xml:space="preserve">Sacha Baginsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Giraud</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Loïc Rajjou</w:t>
+                <w:t xml:space="preserve">Erica Bakker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 11, pp.583. </w:t>
+              <w:t xml:space="preserve">Plant Direct</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 4 (7), pp.e00248. </w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fpls.2020.00583⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/pld3.248⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03664486v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02927028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Consequences of a Disruption in Cyto-Nuclear Coadaptation on the Molecular Response to a Nitrate Starvation in Arabidopsis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Chardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwendal Cueff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Delannoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4118,1449 +4118,1449 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02959209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadp-malic enzyme 1 affects germination after seed storage in&amp;lt;em&amp;gt; arabidopsis thaliana&amp;lt;/em&amp;gt;</w:t>
+                <w:t xml:space="preserve">Multi-omics analysis reveals sequential roles for ABA during seed maturation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Farzaneh Yazdanpanah</w:t>
+                <w:t xml:space="preserve">Frédéric Chauffour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Veronica G. Maurino</w:t>
+                <w:t xml:space="preserve">Marlène Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Perreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwendal Cueff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tabea Mettler-Altmann</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Marlène Bailly</w:t>
+                <w:t xml:space="preserve">Hiromi Suzuki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant and Cell Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/pcp/pcy213⟩</w:t>
+              <w:t xml:space="preserve">Plant Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 180 (2), pp.1198--1218. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1104/pp.19.00338⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02622012v1</w:t>
+                <w:t xml:space="preserve">hal-02169936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proteomic and lipidomic analyses of the Arabidopsis atg5 autophagy mutant reveal major changes in endoplasmic reticulum and peroxisome metabolisms and in lipid composition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marien Havé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jie Luo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marien Havé</w:t>
+                <w:t xml:space="preserve">Frédérique Tellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jie Luo</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Thierry Balliau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwendal Cueff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">New Phytologist</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 223 (3), pp.1461-1477. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/nph.15913⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02391059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-thermal DBD plasma array on seed germination of different plant species</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Nadp-malic enzyme 1 affects germination after seed storage in&amp;lt;em&amp;gt; arabidopsis thaliana&amp;lt;/em&amp;gt;</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farzaneh Yazdanpanah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronica G. Maurino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bo Liu</w:t>
+                <w:t xml:space="preserve">Tabea Mettler-Altmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Honnorat</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Loic Rajjou</w:t>
+                <w:t xml:space="preserve">Gonda Buijs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlène Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1361-6463/aae771⟩</w:t>
+              <w:t xml:space="preserve">Plant and Cell Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 60 (2), pp.318-328. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/pcp/pcy213⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02271986v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02622012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shotgun Proteomic Analysis Highlights the Roles of Long-Lived mRNAs and De Novo Transcribed mRNAs in Rice Seeds upon Imbibition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Naoto Sano</w:t>
+                <w:t xml:space="preserve">Non-thermal DBD plasma array on seed germination of different plant species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bo Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Honnorat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hang Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yumiko Takebayashi</w:t>
+                <w:t xml:space="preserve">J. Arancibia Monreal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandra To</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Loïc Rajjou</w:t>
+                <w:t xml:space="preserve">Loic Rajjou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant and Cell Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/pcp/pcz152⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 52 (2), pp.025401. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1361-6463/aae771⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04500776v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02271986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Novel loci and a role for nitric oxide for seed dormancy and preharvest sprouting in barley</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Manuela Nagel</w:t>
+                <w:t xml:space="preserve">Novel cytonuclear combinations modify Arabidopsis thaliana seed physiology and vigor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Boussardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ahmad M. Alqudah</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Loic Rajjou</w:t>
+                <w:t xml:space="preserve">Marie-Laure Martin-Magniette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Godin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sibylle Pistrick</w:t>
+                <w:t xml:space="preserve">Abdelilah Benamar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Vittrant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant, Cell and Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/pce.13483⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10, pp.32. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2019.00032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02623941v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02557423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Novel cytonuclear combinations modify Arabidopsis thaliana seed physiology and vigor</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Combined Proteomic and Metabolomic Profiling of the Arabidopsis thaliana vps29 Mutant Reveals Pleiotropic Functions of the Retromer in Seed Development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Laure Martin-Magniette</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId137" w:history="1">
+                <w:t xml:space="preserve">Thomas Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwendal Cueff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Godin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdelilah Benamar</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Vittrant</w:t>
+                <w:t xml:space="preserve">Benoît Valot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpls.2019.00032⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 20 (2), pp.362. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijms20020362⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02557423v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02401707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combined Proteomic and Metabolomic Profiling of the Arabidopsis thaliana vps29 Mutant Reveals Pleiotropic Functions of the Retromer in Seed Development</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Novel loci and a role for nitric oxide for seed dormancy and preharvest sprouting in barley</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuela Nagel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmad M. Alqudah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlène Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic Rajjou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Durand</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Gilles Clément</w:t>
+                <w:t xml:space="preserve">Sibylle Pistrick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijms20020362⟩</w:t>
+              <w:t xml:space="preserve">Plant, Cell and Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 42 (4), pp.1318-1327. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/pce.13483⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02401707v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02623941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-omics analysis reveals sequential roles for ABA during seed maturation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Shotgun Proteomic Analysis Highlights the Roles of Long-Lived mRNAs and De Novo Transcribed mRNAs in Rice Seeds upon Imbibition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naoto Sano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yumiko Takebayashi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Chauffour</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Gwendal Cueff</w:t>
+                <w:t xml:space="preserve">Alexandra To</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hiromi Suzuki</w:t>
+                <w:t xml:space="preserve">Corinne Mhiri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Rajjou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Physiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 180 (2), pp.1198--1218. </w:t>
+              <w:t xml:space="preserve">Plant and Cell Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 60 (11), pp.2584-2596. </w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1104/pp.19.00338⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/pcp/pcz152⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02169936v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04500776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corrigendum to &amp;quot;Integrating proteomics and enzymatic profiling to decipher seed metabolism affected by temperature in seed dormancy and germination&amp;quot; [Plant Sci. 269 (2018) 118-125]</w:t>
+                <w:t xml:space="preserve">Integrating proteomics and enzymatic profiling to decipher seed metabolism affected by temperature in seed dormancy and germination.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qiong Xia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maharajah Ponnaiah</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId117" w:history="1">
+                <w:t xml:space="preserve">Ponnaiah Maharajah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwendal Cueff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Rajjou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Duyên Prodhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 269, pp.118-125. </w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.plantsci.2018.05.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.plantsci.2018.01.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02621883v1</w:t>
+                <w:t xml:space="preserve">hal-02623778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrating proteomics and enzymatic profiling to decipher seed metabolism affected by temperature in seed dormancy and germination.</w:t>
+                <w:t xml:space="preserve">Corrigendum to &amp;quot;Integrating proteomics and enzymatic profiling to decipher seed metabolism affected by temperature in seed dormancy and germination&amp;quot; [Plant Sci. 269 (2018) 118-125]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qiong Xia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ponnaiah Maharajah</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId117" w:history="1">
+                <w:t xml:space="preserve">Maharajah Ponnaiah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwendal Cueff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Rajjou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Duyên Prodhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 269, pp.118-125. </w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.plantsci.2018.01.014⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.plantsci.2018.05.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02623778v1</w:t>
+                <w:t xml:space="preserve">hal-02621883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Increases in activity of proteasome and papain-like cysteine protease in Arabidopsis autophagy mutants: back-up compensatory effect or cell-death promoting effect?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marien Havé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Balliau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Betty Cottyn-Boitte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Dérond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwendal Cueff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 69 (6), pp.1369-1385. </w:t>
@@ -5592,429 +5592,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02184349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Capparis spinosa L. in A Systematic Review: A Xerophilous Species of Multi Values and Promising Potentialities for Agrosystems under the Threat of Global Warming</w:t>
+                <w:t xml:space="preserve">A Combination of Histological, Physiological, and Proteomic Approaches Shed Light on Seed Desiccation Tolerance of the Basal Angiosperm Amborella trichopoda.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephanie Chedraoui</w:t>
+                <w:t xml:space="preserve">Matthieu Villegente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Abi-Rizk</w:t>
+                <w:t xml:space="preserve">Philippe Marmey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc El-Beyrouthy</w:t>
+                <w:t xml:space="preserve">Claudette Job</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lamis Chalak</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Naïm Ouaini</w:t>
+                <w:t xml:space="preserve">Marc M. Galland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwendal Cueff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpls.2017.01845⟩</w:t>
+              <w:t xml:space="preserve">Proteomes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 5 (3), pp.19. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/proteomes5030019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01633788v1</w:t>
+                <w:t xml:space="preserve">hal-01615957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Integrated “Multi-Omics” Comparison of Embryo and Endosperm Tissue-Specific Features and Their Impact on Rice Seed Quality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc M. Galland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dongli He</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imen I. Lounifi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwann Arc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 8, pp.1984. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fpls.2017.01984⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01645144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Combination of Histological, Physiological, and Proteomic Approaches Shed Light on Seed Desiccation Tolerance of the Basal Angiosperm Amborella trichopoda.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Capparis spinosa L. in A Systematic Review: A Xerophilous Species of Multi Values and Promising Potentialities for Agrosystems under the Threat of Global Warming</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephanie Chedraoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Abi-Rizk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Villegente</w:t>
+                <w:t xml:space="preserve">Marc El-Beyrouthy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Marmey</w:t>
+                <w:t xml:space="preserve">Lamis Chalak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claudette Job</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Gwendal Cueff</w:t>
+                <w:t xml:space="preserve">Naïm Ouaini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proteomes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 5 (3), pp.19. </w:t>
+              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 8, </w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/proteomes5030019⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2017.01845⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01615957v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01633788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Arabidopsis DELAY OF GERMINATION 1 gene affects ABSCISIC ACID INSENSITIVE 5 (ABI5) expression and genetically interacts with ABI3 during Arabidopsis seed development</w:t>
               </w:r>
@@ -6281,64 +6281,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Staying Alive: Molecular Aspects of Seed Longevity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naoto Sano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Rajjou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helen North</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Debeaujon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6396,360 +6396,360 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01531684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Amborella vacuolar processing enzyme family</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Partenariat enseignement-recherche : un atout au service de la production de semences.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Rajjou</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Bulletin Semences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 243, pp.16-18</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01563836v1</w:t>
+                <w:t xml:space="preserve">hal-01584018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A role for seed storage proteins inArabidopsisseed longevity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thu-Phuong Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwendal Cueff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dwayne D Hegedus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Rajjou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leónie Bentsink</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 66 (20), pp.6399-6413. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/jxb/erv348⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01535279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Partenariat enseignement-recherche : un atout au service de la production de semences.</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">The Amborella vacuolar processing enzyme family</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Poncet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.P. Scutt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Tournebize</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Villegente</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwendal Cueff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin Semences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 6, pp.618. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2015.00618⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01584018v1</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01563836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regulation of mRNA translation controls seed germination and is critical for seedling vigor</w:t>
               </w:r>
@@ -6852,64 +6852,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Galland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Huguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwann Arc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwendal Cueff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Job</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6986,51 +6986,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Galland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephanie Boutet-Mercey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imen Lounifi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beatrice Godin-Pérénnez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7088,835 +7088,835 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01204101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Amborella Genome and the Evolution of Flowering Plants</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Interplay between protein carbonylation and nitrosylation in plants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imen I. Lounifi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Victor A. Albert</w:t>
+                <w:t xml:space="preserve">Erwann E. Arc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">W. Bradley Barbazuk</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">James Leebens-Mack</w:t>
+                <w:t xml:space="preserve">Athanassios A. Molassiotis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Job</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Rajjou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1126/science.1241089⟩</w:t>
+              <w:t xml:space="preserve">Proteomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 13 (3-4), pp.568 - 578. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pmic.201200304⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01204035v1</w:t>
+                <w:t xml:space="preserve">hal-01001588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nitric oxide implication in the control of seed dormancy and germination</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwann Arc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Galland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beatrice Godin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwendal Cueff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Rajjou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 4 (346), pp.1-13. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fpls.2013.00346⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01204076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ABA crosstalk with ethylene and nitric oxide in seed dormancy and germination</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Erwann Arc</w:t>
+                <w:t xml:space="preserve">The Amborella Genome and the Evolution of Flowering Plants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor A. Albert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Bradley Barbazuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Sechet</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Claude W. Depamphilis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joshua P. Der</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Leebens-Mack</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpls.2013.00063⟩</w:t>
+              <w:t xml:space="preserve">Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 342 (6165), pp.1-10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/science.1241089⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01204075v1</w:t>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01204035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interplay between protein carbonylation and nitrosylation in plants</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+                <w:t xml:space="preserve">ABA crosstalk with ethylene and nitric oxide in seed dormancy and germination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwann Arc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Sechet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Corbineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Rajjou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Marion-Poll</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proteomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/pmic.201200304⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 4 (63), pp.1-19. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2013.00063⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01001588v1</w:t>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01204075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The seed proteome web portal</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Cold Stratification and Exogenous Nitrates Entail Similar Functional Proteome Adjustments during Arabidopsis Seed Dormancy Release</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwann Arc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamel Chibani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Grappin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Jullien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beatrice Godin-Pérénnez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpls.2012.00098⟩</w:t>
+              <w:t xml:space="preserve">Journal of Proteome Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 11 (11), pp.5418 - 5432. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/pr3006815⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01203958v1</w:t>
+                <w:t xml:space="preserve">hal-01003345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cold Stratification and Exogenous Nitrates Entail Similar Functional Proteome Adjustments during Arabidopsis Seed Dormancy Release</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The seed proteome web portal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Galland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Job</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Rajjou</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Proteome Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 11 (11), pp.5418 - 5432. </w:t>
+              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 3, pp.98. </w:t>
             </w:r>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/pr3006815⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2012.00098⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01003345v1</w:t>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01203958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seed germination and vigor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Rajjou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel M. Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8006,77 +8006,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reboot the system thanks to protein post-translational modifications and proteome diversity: How quiescent seeds restart their metabolism to prepare seedling establishment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwann E. Arc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Galland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwendal Cueff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice B. Godin-Pérénnez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8156,51 +8156,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proteomics and post-translational proteomics of seed dormancy and germination</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Rajjou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maya M. Belghazi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8208,51 +8208,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie J. Catusse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent L. Ogé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwann E. Arc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Methods in Molecular Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Methods in Molecular Biology, 773, pp.215-236. </w:t>
@@ -8290,51 +8290,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arabidopsis seed secrets unravelled after a decade of genetic and omics-driven research</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helen North</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien S. Baud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8424,51 +8424,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arabidopsis seed secrets unravelled after a decade of genetic and omics‐driven research</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helen North</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Baud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8558,51 +8558,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proteome analysis for the study of developmental processes in plants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Rajjou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Gallardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8675,51 +8675,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proteomic Investigation of the Effect of Salicylic Acid on Arabidospsis Seed Germination and Establishment of Early Defense Mechanisms.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Rajjou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maya Belghazi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8809,51 +8809,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proteomic investigation of the effect of salicylic acid on arabidopsis seed germination and establishment of early defense mechanisms 1[W][OA]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Rajjou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maya Belghazi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8934,64 +8934,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patterns of Protein Oxidation in Arabidopsis Seeds and during Germination</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudette Job</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Rajjou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Lovigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9064,51 +9064,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Effect of Alpha-Amanitin on the Arabidopsis Seed Proteome Highlights the Distinct Roles of Stored and Neosynthesized mRNAs during Germination</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Rajjou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Gallardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9116,51 +9116,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Debeaujon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël J Vandekerckhove</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudette Job</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 134 (4), pp.1598-1613. </w:t>
@@ -9243,90 +9243,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seed-applied biocontrol: towards a new generation of protective strategies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tracy Francois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Sourdeval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roméo Letac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Boutet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Brosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14ème conférence internationale sur les maladies des plantes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2025, Angers, France</w:t>
@@ -9349,359 +9349,359 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05430455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">BRAHMA, a SWI/SNF Complex Regulating Seed Longevity in Arabidopsis</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Unveiling Antimicrobial Peptides in the Plant Seed Peptidome: A Protein Language Modeling Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shuang Peng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Rajjou</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14. ISSS biennal conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sorbonne Université, Jul 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">Colloque Graines 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Versailles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04527250v1</w:t>
+                <w:t xml:space="preserve">hal-04527368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Understanding and optimization of rapid and small-scale germination process on the nutritional quality of lentil and cowpea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Méot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Delpech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luiza Avezum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Rajjou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Mestres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14. International Congress on Engineering and Food (ICEF14)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IAEF- International Association For Engineering And Food, Jun 2023, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04430783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unveiling Antimicrobial Peptides in the Plant Seed Peptidome: A Protein Language Modeling Approach</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">BRAHMA, a SWI/SNF Complex Regulating Seed Longevity in Arabidopsis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Zinsmeister</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magdalena Wrona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Schaller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Villette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Graines 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2023, Versailles, France</w:t>
+              <w:t xml:space="preserve">14. ISSS biennal conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sorbonne Université, Jul 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId352" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04527368v1</w:t>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04527250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unveiling the genetic basis of salicylic acid-induced priming response for improved seed vigour and crop resilience.</w:t>
               </w:r>
@@ -9713,51 +9713,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Fabrissin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Rolland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Rajjou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Nesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9821,77 +9821,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the fate of lipids and proteins during Chia (Salvia hispanica) germination and seedlings growth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Chardot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Labat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Louis-Mondésir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sihem Hentati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Chrisologue Totozafy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9946,90 +9946,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variable selection in sparse multivariate GLARMA models: Application to germination control by environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Gomtsyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Lévy-Leduc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Ouadah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Sansonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Statistical Methods for Post Genomic Data (SMPGD) 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2023, Ghent (BE), Belgium</w:t>
@@ -10110,51 +10110,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tudel Cadoret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Charif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Society of Seed Science 6th workshop on the molecular aspects of seed dormancy and germination</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, International Society for Seed Science, Sep 2019, Volendam, Netherlands</w:t>
@@ -10209,51 +10209,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Zinsmeister</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henk W. M. Hilhorst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Rajjou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise Budar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10317,90 +10317,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-omics analysis of abscisic acid roles in the control of Arabidopsis seed dormancy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Marion-Poll</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Chauffour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Perreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Dormancy Symposium 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Kyoto, Japan</w:t>
@@ -10468,51 +10468,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tudel Cadoret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Charif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N Sano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10567,77 +10567,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of a diagnostic tool for SDP evaluation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Emmanuelle Saint-Macary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Verly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwendal Cueff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Rajjou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alia Dellagi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10669,51 +10669,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01616030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proteomics highlights specific germination and evolution features of ancestral Amborella trichopoda seeds</w:t>
+                <w:t xml:space="preserve">Amborella trichopoda genomics helps unraveling Darwin’s abominable mystery on the origin of flowering plants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Villegente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Job</w:t>
@@ -10748,97 +10748,97 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Fogliani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 2nd Conference of SERA From large to small islands</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2014, Nouméa, New Caledonia</w:t>
+              <w:t xml:space="preserve">Conférence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03387214v1</w:t>
+                <w:t xml:space="preserve">hal-03387216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proteomics highlights specific features of ancestral Amborella trichopoda seeds</w:t>
+                <w:t xml:space="preserve">Proteomics highlights specific germination and evolution features of ancestral Amborella trichopoda seeds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Villegente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Job</w:t>
@@ -10873,97 +10873,97 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Fogliani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Plant Gene Discovery and Omics Technologies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2014, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">Proceedings of the 2nd Conference of SERA From large to small islands</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Nouméa, New Caledonia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03387215v1</w:t>
+                <w:t xml:space="preserve">hal-03387214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amborella trichopoda genomics helps unraveling Darwin’s abominable mystery on the origin of flowering plants</w:t>
+                <w:t xml:space="preserve">Proteomics highlights specific features of ancestral Amborella trichopoda seeds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Villegente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Job</w:t>
@@ -10998,155 +10998,155 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Fogliani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Lyon, France</w:t>
+              <w:t xml:space="preserve">International Conference on Plant Gene Discovery and Omics Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2014, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03387216v1</w:t>
+                <w:t xml:space="preserve">hal-03387215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse des remaniements du protéome associés à la levée de dormance d’une graine imbibée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwann Arc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamel Chibani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwendal Cueff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Jayat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Godin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3ème Colloque National du Réseau Français de Biologie des Graines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Nantes, France</w:t>
@@ -11345,90 +11345,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boosting technologies of orphan legumes towards resilient farming systems in the Greater Mediterranean Region: from bench to open field (BENEFIT-Med)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fifonsi Fafa Amegnihe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Pagano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alma Balestrazzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Rajjou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Graines2025 : Les graines et les transitions agroécologique, climatique et alimentaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2025, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11447,648 +11447,648 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05371302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unveiling the genetic basis of salicylic acid-induced priming response for improved seed vigour and crop resilience</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+                <w:t xml:space="preserve">NBR1, a plant selective autophagy receptor, associates with lipid droplets in germinating seeds and contributes to seed longevity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Bouchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine C. Deruyffelaere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Salis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Rajjou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId356" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris B. Collet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th International Society for Seed Science biennial conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">18th GERLI Lipidomics Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, PARIS, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05287200v1</w:t>
+                <w:t xml:space="preserve">hal-04518310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterisation of the spermosphere of the common bean seed (Phaseolus vulgaris)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Chandrodhay Saccaram</w:t>
+                <w:t xml:space="preserve">NBR1, a plant selective autophagy receptor, associates with lipid droplets in germinating seeds and contributes to seed longevity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Bouchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Deruyffelaere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Salis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Simonin</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Tracy François</w:t>
+                <w:t xml:space="preserve">Loïc Rajjou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée annuelle des Jeunes Chercheuses et Chercheurs (JJC) 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2023, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">Colloque GRAINES 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Versailles, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId392" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04528599v1</w:t>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04518497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrated Proteomics and Metabolomics Emphasized Nutritional Benefits Driven by Lentil (Lens culinaris Medik) Seed Germination</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Unveiling the genetic basis of salicylic acid-induced priming response for improved seed vigour and crop resilience</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Fabrissin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Rolland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Rajjou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Nesi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helen M North</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 14th International Society for Seed Science (ISSS) biennal conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Paris, France. </w:t>
+              <w:t xml:space="preserve">14th International Society for Seed Science biennial conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId393" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04551806v1</w:t>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05287200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NBR1, a plant selective autophagy receptor, associates with lipid droplets in germinating seeds and contributes to seed longevity</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Boris Collet</w:t>
+                <w:t xml:space="preserve">Characterisation of the spermosphere of the common bean seed (Phaseolus vulgaris)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chandrodhay Saccaram</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Simonin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Boutet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Brosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tracy François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque GRAINES 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2023, Versailles, France. </w:t>
+              <w:t xml:space="preserve">Journée annuelle des Jeunes Chercheuses et Chercheurs (JJC) 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId394" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04518497v1</w:t>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04528599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NBR1, a plant selective autophagy receptor, associates with lipid droplets in germinating seeds and contributes to seed longevity</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Boris B. Collet</w:t>
+                <w:t xml:space="preserve">Integrated Proteomics and Metabolomics Emphasized Nutritional Benefits Driven by Lentil (Lens culinaris Medik) Seed Germination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shuang Peng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luiza Avezum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwendal Cueff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Clément</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Balliau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th GERLI Lipidomics Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2023, PARIS, France</w:t>
+              <w:t xml:space="preserve">The 14th International Society for Seed Science (ISSS) biennal conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Paris, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId398" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04518310v1</w:t>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04551806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -12263,51 +12263,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seed Quality and Germination</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Rajjou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Lovigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12426,77 +12426,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sélection de variables dans le modèle linéaire général en grande dimension : application à des approches ``multi-omiques'' pour l'étude de la qualité des graines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Perrot-Dockès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Lévy-Leduc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwendal Cueff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Rajjou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Intégration de données biologiques approches informatiques et statistiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, ISBN 9781789480306</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12521,77 +12521,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Specialized metabolites in seeds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massimiliano Corso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Perreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Rajjou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rawen Ben</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12681,64 +12681,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Role for “Omics” Technologies in Exploration of the Seed Nutritional Quality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Galland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imen I. Lounifi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwendal Cueff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Baldy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12797,90 +12797,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plant Seed : A Pertinent Model to Study Aging Processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwann Arc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ogé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Grappin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Rajjou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Olgun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12918,77 +12918,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proteome analysis for the study of developmental processes in plants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Rajjou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Gallardo Guerrero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudette Job</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Job</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13071,51 +13071,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GERMER… OU NON, EN RÉPONSE À L’ENVIRONNEMENT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Marion-Poll</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Rajjou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015, pp.76</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13178,77 +13178,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variable selection in sparse multivariate GLARMA models: Application to germination control by environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Gomtsyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Lévy-Leduc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Ouadah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Sansonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -13287,51 +13287,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards seed protection using biocontrol strategies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Bousquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13495,51 +13495,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="84A22AAC"/>
+    <w:nsid w:val="F8B1208C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -13726,51 +13726,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/rajjou-loic" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9739-1041" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/102142688" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05482927v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiza Avezum" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;luc Verdeil" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Dejean" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gibert" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane Nurit" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foohum.2025.100958" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05509982v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Zinsmeister" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoto Sano" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Lounifi Lounifi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven P.C. Groot" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dongli He" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plaphy.2026.111094" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387803v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Gomtsyan" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line L&#233;vy-Leduc" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Ouadah" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Sansonnet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bailly" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10260-025-00786-0" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05209481v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Barreda" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Brosse" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Boutet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Klewko" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine de Vos" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.17231" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05209428v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chandrodhay Saccaram" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Bernay" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Collet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuang Peng" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s0960258525000030" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05209097v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Schouveiler" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lim Chee Liew" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimiliano Corso" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Rajjou" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s0960258524000199" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05083804v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Labat" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Louis-Mond&#233;sir" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sihem Hentati" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Chrisologue Totozafy" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2025.144682" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05533608v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Simonin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/msystems.00707-25" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05166317v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2024.110822" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05166334v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Sourdeval" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tracy Fran&#231;ois" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-024-04044-y" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05166311v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00299-024-03294-9" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05166315v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alma Balestrazzi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cinzia Calvio" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anca Macovei" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Pagano" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Laux" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2024.1388866" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04550685v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Madode" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Mestres" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawel Achir" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Delpech" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2023.138027" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05272500v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Perreau" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3NP00043E" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05359925v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Ollier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;rica S Siguemoto" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2024.114732" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04529640v2" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Goelzer" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Chardon" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Loudet" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Fromion" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymben.2024.03.009" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-03892177v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Lefevre" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Rondet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youna Hemery" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/87559129.2022.2063329" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04098956v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Jamet" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Th&#233;r&#232;se Esquerr&#233;-Tugay&#233;" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Gallardo-Guerrero" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Rolland" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Zivy" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2023.1188766" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05263353v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Baud" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Debeaujon" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Dubreucq" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Job" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crbiol.104" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183239v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Perrot-Dockes" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/rssc.12524" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04204964v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Nagel" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwann Arc" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendal Cueff" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlene Bailly" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2022.1049323" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03876005v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naeif Matar" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Macadre" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gamal a G Ammar" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Peres" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2022.1017890" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-04184013v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hai Ha Hoang" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Corbineau" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/pcp/pcac021" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03733327v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Lounifi" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Cl&#233;ment" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2022.867263" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03288929v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Verg&#232;s" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Dutilleul" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Godin" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lecureuil" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2021.620325" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03328642v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.P. Jeevan P Jeevan Kumar" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anjani Devi Chintagunta" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Mohan Mohan Reddy" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vijay Kumar Garlapati" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cpb.2021.100197" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02927028v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keith Adams" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wagner Ara&#250;jo" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Aubourg" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacha Baginsky" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erica Bakker" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pld3.248" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02960289v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen North" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants9030347" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03664486v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Verly" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atsin Djoman" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Rigault" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Giraud" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2020.00583" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02959209v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Delannoy" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Aub&#233;" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Lornac" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants9050573" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622012v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farzaneh Yazdanpanah" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica G. Maurino" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tabea Mettler-Altmann" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonda Buijs" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Bailly" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/pcp/pcy213" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391059v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marien Hav&#233;" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Luo" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Tellier" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Balliau" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.15913" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02271986v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo Liu" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Honnorat" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hang Yang" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Arancibia Monreal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Rajjou" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/aae771" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04500776v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yumiko Takebayashi" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra To" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Mhiri" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/pcp/pcz152" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623941v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad M. Alqudah" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sibylle Pistrick" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pce.13483" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02557423v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Boussardon" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Martin-Magniette" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelilah Benamar" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Vittrant" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2019.00032" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401707v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Durand" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Valot" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms20020362" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169936v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Chauffour" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiromi Suzuki" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.19.00338" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621883v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiong Xia" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maharajah Ponnaiah" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duy&#234;n Prodhomme" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plantsci.2018.05.002" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623778v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ponnaiah Maharajah" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plantsci.2018.01.014" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02184349v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Betty Cottyn-Boitte" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline D&#233;rond" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erx482" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633788v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Chedraoui" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Abi-Rizk" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc El-Beyrouthy" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamis Chalak" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na&#239;m Ouaini" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2017.01845" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01645144v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc M. Galland" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen I. Lounifi" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2017.01984" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01615957v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Villegente" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Marmey" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudette Job" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/proteomes5030019" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01563912v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. J. Dekkers" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. He" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hanson" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. A. Willems" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. C. Jamar" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.13118" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01563909v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sechet" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Frey" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Effroy-Cuzzi" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Berger" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Perreau" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.15.01312" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531684v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Marion-Poll" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/pcp/pcv186" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01563836v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Poncet" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.P. Scutt" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Tournebize" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2015.00618" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535279v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thu-Phuong Nguyen" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dwayne D Hegedus" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le&#243;nie Bentsink" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erv348" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01584018v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01563838v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Galland" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rajjou" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2015.00284" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204034v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Huguet" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/mcp.M113.032227" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204101v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Boutet-Mercey" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Godin-P&#233;r&#233;nnez" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Balzergue" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/pcp/pcu095" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204035v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor A. Albert" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Bradley Barbazuk" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude W. Depamphilis" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua P. Der" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Leebens-Mack" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1241089" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204076v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Godin" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2013.00346" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204075v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Sechet" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2013.00063" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001588v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwann E. Arc" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athanassios A. Molassiotis" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pmic.201200304" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-X1QD53Z5-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203958v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2012.00098" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003345v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Chibani" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Grappin" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Jullien" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/pr3006815" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000608v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel M. Duval" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine K. Gallardo-Guerrero" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie J. Catusse" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia J. Bally" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev-arplant-042811-105550" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000719v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice B. Godin-P&#233;r&#233;nnez" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pmic.201000641" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9J8C0VH8-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000554v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya M. Belghazi" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent L. Og&#233;" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-61779-231-1_14" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203892v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien S. Baud" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Dubos" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-313X.2009.04095.x" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05263460v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-313x.2009.04095.x" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01570018v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Gallardo" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudette C. Job" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D. Job" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9780470988879.ch7" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00084540v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Belghazi" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Robin" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Moreau" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.106.082057" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661345v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Robin" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Moreau" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01524716v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Lovigny" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.105.062778" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01508727v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l J Vandekerckhove" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.103.036293" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430455v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tracy Francois" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rom&#233;o Letac" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04527250v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Wrona" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Schaller" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mercier" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Villette" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-04430783v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel M&#233;ot" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527368v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04528034v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Fabrissin" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Rolland" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Nesi" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen M North" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04459323v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Chardot" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Chrisologue Totozafy" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04239746v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gomtsyan" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03290786v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Sano" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tudel Cadoret" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Charif" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03226289v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henk W. M. Hilhorst" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Budar" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Rodriguez-Concepcion" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04501329v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03284112v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616030v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Emmanuelle Saint-Macary" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alia Dellagi" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387214v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Villegente" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Job" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Sarramegna" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Fogliani" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387215v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387216v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03339409v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jayat" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818966v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Catusse" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Strub" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain van Dorsselaer" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371302v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fifonsi Fafa Amegnihe" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05287200v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04528599v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04551806v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518497v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bouchez" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Deruyffelaere" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Salis" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518310v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine C. Deruyffelaere" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris B. Collet" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05339375v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Bessa-Gomes" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Cazals" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanche Collard" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Chiron" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Jules" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01570021v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Groot" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-04224673v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Perrot-Dock&#232;s" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03738741v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rawen Ben" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Lepiniec" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/science/article/abs/pii/S006522962030077X#:~:text=Moreover%2C%20seeds%20accumulate%20a%20wide,depending%20on%20the%20considered%20species." TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.abr.2020.11.001" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01584151v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Baldy" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halima H. Morin" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03339407v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Og&#233;" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Olgun" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821957v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Gallardo Guerrero" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01501218v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03905876v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Gomtsyan" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Bailly" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02931599v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bousquet" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Braun" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Buitink" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Desbois-Vimont" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/rajjou-loic" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9739-1041" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/102142688" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05482927v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiza Avezum" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;luc Verdeil" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Dejean" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gibert" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane Nurit" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foohum.2025.100958" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05509982v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Zinsmeister" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoto Sano" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Lounifi Lounifi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven P.C. Groot" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dongli He" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plaphy.2026.111094" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05533608v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chandrodhay Saccaram" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Simonin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Boutet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Brosse" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuang Peng" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/msystems.00707-25" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05209481v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Barreda" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Klewko" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine de Vos" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.17231" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387803v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Gomtsyan" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line L&#233;vy-Leduc" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Ouadah" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Sansonnet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bailly" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10260-025-00786-0" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05209428v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Bernay" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Collet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s0960258525000030" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05083804v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Labat" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Louis-Mond&#233;sir" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sihem Hentati" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Chrisologue Totozafy" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2025.144682" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05209097v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Schouveiler" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lim Chee Liew" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimiliano Corso" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Rajjou" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s0960258524000199" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04529640v2" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Goelzer" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Chardon" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Loudet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Fromion" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymben.2024.03.009" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05166315v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alma Balestrazzi" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cinzia Calvio" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anca Macovei" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Pagano" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Laux" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2024.1388866" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05166311v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00299-024-03294-9" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05166334v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Sourdeval" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tracy Fran&#231;ois" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-024-04044-y" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05166317v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2024.110822" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04550685v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Madode" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Mestres" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawel Achir" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Delpech" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2023.138027" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05272500v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Perreau" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3NP00043E" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05359925v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Ollier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;rica S Siguemoto" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2024.114732" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-03892177v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Lefevre" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Rondet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youna Hemery" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/87559129.2022.2063329" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04098956v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Jamet" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Th&#233;r&#232;se Esquerr&#233;-Tugay&#233;" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Gallardo-Guerrero" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Rolland" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Zivy" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2023.1188766" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05263353v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Baud" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Debeaujon" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Dubreucq" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Job" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crbiol.104" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03733327v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Lounifi" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendal Cueff" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Cl&#233;ment" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2022.867263" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04204964v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Nagel" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwann Arc" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlene Bailly" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2022.1049323" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03876005v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naeif Matar" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Macadre" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gamal a G Ammar" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Peres" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2022.1017890" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183239v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Perrot-Dockes" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/rssc.12524" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-04184013v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hai Ha Hoang" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Corbineau" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/pcp/pcac021" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03328642v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.P. Jeevan P Jeevan Kumar" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anjani Devi Chintagunta" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Mohan Mohan Reddy" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vijay Kumar Garlapati" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cpb.2021.100197" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03288929v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Verg&#232;s" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Dutilleul" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Godin" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lecureuil" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2021.620325" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03664486v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Verly" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atsin Djoman" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Rigault" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Giraud" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2020.00583" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02960289v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen North" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants9030347" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02927028v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keith Adams" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wagner Ara&#250;jo" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Aubourg" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacha Baginsky" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erica Bakker" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pld3.248" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02959209v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Delannoy" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Aub&#233;" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Lornac" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants9050573" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169936v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Chauffour" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Bailly" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiromi Suzuki" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.19.00338" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391059v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marien Hav&#233;" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Luo" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Tellier" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Balliau" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.15913" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622012v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farzaneh Yazdanpanah" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica G. Maurino" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tabea Mettler-Altmann" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonda Buijs" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/pcp/pcy213" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02271986v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo Liu" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Honnorat" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hang Yang" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Arancibia Monreal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Rajjou" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/aae771" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02557423v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Boussardon" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Martin-Magniette" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelilah Benamar" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Vittrant" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2019.00032" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401707v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Durand" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Valot" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms20020362" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623941v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad M. Alqudah" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sibylle Pistrick" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pce.13483" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04500776v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yumiko Takebayashi" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra To" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Mhiri" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/pcp/pcz152" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623778v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiong Xia" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ponnaiah Maharajah" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duy&#234;n Prodhomme" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plantsci.2018.01.014" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621883v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maharajah Ponnaiah" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plantsci.2018.05.002" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02184349v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Betty Cottyn-Boitte" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline D&#233;rond" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erx482" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01615957v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Villegente" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Marmey" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudette Job" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc M. Galland" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/proteomes5030019" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01645144v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen I. Lounifi" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2017.01984" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633788v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Chedraoui" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Abi-Rizk" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc El-Beyrouthy" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamis Chalak" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na&#239;m Ouaini" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2017.01845" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01563912v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. J. Dekkers" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. He" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hanson" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. A. Willems" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. C. Jamar" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.13118" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01563909v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sechet" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Frey" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Effroy-Cuzzi" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Berger" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Perreau" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.15.01312" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531684v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Marion-Poll" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/pcp/pcv186" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01584018v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535279v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thu-Phuong Nguyen" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dwayne D Hegedus" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le&#243;nie Bentsink" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erv348" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01563836v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Poncet" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.P. Scutt" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Tournebize" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2015.00618" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01563838v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Galland" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rajjou" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2015.00284" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204034v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Huguet" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/mcp.M113.032227" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204101v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Boutet-Mercey" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Godin-P&#233;r&#233;nnez" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Balzergue" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/pcp/pcu095" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001588v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwann E. Arc" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athanassios A. Molassiotis" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pmic.201200304" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-X1QD53Z5-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204076v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Godin" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2013.00346" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204035v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor A. Albert" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Bradley Barbazuk" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude W. Depamphilis" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua P. Der" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Leebens-Mack" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1241089" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204075v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Sechet" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2013.00063" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003345v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Chibani" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Grappin" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Jullien" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/pr3006815" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203958v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2012.00098" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000608v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel M. Duval" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine K. Gallardo-Guerrero" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie J. Catusse" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia J. Bally" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev-arplant-042811-105550" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000719v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice B. Godin-P&#233;r&#233;nnez" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pmic.201000641" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9J8C0VH8-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000554v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya M. Belghazi" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent L. Og&#233;" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-61779-231-1_14" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203892v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien S. Baud" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Dubos" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-313X.2009.04095.x" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05263460v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-313x.2009.04095.x" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01570018v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Gallardo" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudette C. Job" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D. Job" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9780470988879.ch7" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00084540v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Belghazi" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Robin" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Moreau" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.106.082057" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661345v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Robin" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Moreau" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01524716v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Lovigny" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.105.062778" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01508727v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l J Vandekerckhove" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.103.036293" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430455v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tracy Francois" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rom&#233;o Letac" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527368v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-04430783v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel M&#233;ot" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04527250v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Wrona" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Schaller" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mercier" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Villette" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04528034v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Fabrissin" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Rolland" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Nesi" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen M North" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04459323v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Chardot" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Chrisologue Totozafy" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04239746v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gomtsyan" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03290786v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Sano" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tudel Cadoret" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Charif" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03226289v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henk W. M. Hilhorst" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Budar" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Rodriguez-Concepcion" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04501329v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03284112v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616030v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Emmanuelle Saint-Macary" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alia Dellagi" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387216v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Villegente" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Job" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Sarramegna" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Fogliani" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387214v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387215v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03339409v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jayat" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818966v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Catusse" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Strub" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain van Dorsselaer" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371302v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fifonsi Fafa Amegnihe" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518310v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bouchez" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine C. Deruyffelaere" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Salis" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris B. Collet" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518497v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Deruyffelaere" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05287200v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04528599v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04551806v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05339375v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Bessa-Gomes" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Cazals" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanche Collard" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Chiron" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Jules" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01570021v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Groot" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-04224673v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Perrot-Dock&#232;s" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03738741v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rawen Ben" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Lepiniec" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/science/article/abs/pii/S006522962030077X#:~:text=Moreover%2C%20seeds%20accumulate%20a%20wide,depending%20on%20the%20considered%20species." TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.abr.2020.11.001" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01584151v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Baldy" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halima H. Morin" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03339407v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Og&#233;" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Olgun" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821957v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Gallardo Guerrero" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01501218v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03905876v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Gomtsyan" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Bailly" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02931599v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bousquet" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Braun" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Buitink" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Desbois-Vimont" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>