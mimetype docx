--- v1 (2026-05-03)
+++ v2 (2026-05-24)
@@ -508,2128 +508,2128 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05509982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elucidating the interplay between metabolites and microorganisms in the spermosphere of common bean ( Phaseolus vulgaris L.) seeds</w:t>
+                <w:t xml:space="preserve">Variable selection in sparse multivariate GLARMA models: application to germination control by environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chandrodhay Saccaram</w:t>
+                <w:t xml:space="preserve">Marina Gomtsyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Simonin</w:t>
+                <w:t xml:space="preserve">Céline Lévy-Leduc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Boutet</w:t>
+                <w:t xml:space="preserve">Sarah Ouadah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Brosse</w:t>
+                <w:t xml:space="preserve">Laure Sansonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shuang Peng</w:t>
+                <w:t xml:space="preserve">Christophe Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">mSystems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 10 (8), pp.e00707-25. </w:t>
+              <w:t xml:space="preserve">Statistical Methods and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 34 (2), pp.291-324. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/msystems.00707-25⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10260-025-00786-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05533608v1</w:t>
+                <w:t xml:space="preserve">hal-05387803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi‐omic analyses unveil contrasting composition and spatial distribution of specialized metabolites in seeds of &amp;lt;i&amp;gt;Camelina sativa&amp;lt;/i&amp;gt; and other Brassicaceae</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Barreda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Brosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Boutet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Klewko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine de Vos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Plant Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 121 (3), pp.e17231. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/tpj.17231⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05209481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variable selection in sparse multivariate GLARMA models: application to germination control by environment</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Development of an extraction method for the identification of peptides in the spermosphere of common bean (&amp;lt;i&amp;gt;Phaseolus vulgaris&amp;lt;/i&amp;gt; L.)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarah Ouadah</w:t>
+                <w:t xml:space="preserve">Chandrodhay Saccaram</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laure Sansonnet</w:t>
+                <w:t xml:space="preserve">Benoit Bernay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Brosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Bailly</w:t>
+                <w:t xml:space="preserve">Boris Collet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shuang Peng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Statistical Methods and Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10260-025-00786-0⟩</w:t>
+              <w:t xml:space="preserve">Seed Science Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 35 (1), pp.49 - 59. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/s0960258525000030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05387803v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05209428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of an extraction method for the identification of peptides in the spermosphere of common bean (&amp;lt;i&amp;gt;Phaseolus vulgaris&amp;lt;/i&amp;gt; L.)</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Deciphering seed development and germination in the single-cell era</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boris Collet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Shuang Peng</w:t>
+                <w:t xml:space="preserve">Paul Schouveiler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lim Chee Liew</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Massimiliano Corso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Rajjou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Zinsmeister</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Seed Science Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 35 (1), pp.49 - 59. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/s0960258525000030⟩</w:t>
+              <w:t xml:space="preserve">, 2025, 35 (1), pp.9 - 18. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/s0960258524000199⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05209428v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05209097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modifications in lipids and storage proteins composition during germination of chia seeds (Salvia hispanica L.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Labat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Louis-Mondésir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sihem Hentati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Chrisologue Totozafy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 489, pp.144682. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.foodchem.2025.144682⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05083804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deciphering seed development and germination in the single-cell era</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Massimiliano Corso</w:t>
+                <w:t xml:space="preserve">Elucidating the interplay between metabolites and microorganisms in the spermosphere of common bean (Phaseolus vulgaris L.) seeds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chandrodhay Saccaram</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loïc Rajjou</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Julia Zinsmeister</w:t>
+                <w:t xml:space="preserve">Marie Simonin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Boutet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Brosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shuang Peng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Seed Science Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 35 (1), pp.9 - 18. </w:t>
+              <w:t xml:space="preserve">mSystems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 10 (8), pp.e00707-25. </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/s0960258524000199⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1128/msystems.00707-25⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05209097v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05533608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resource allocation modeling for autonomous prediction of plant cell phenotypes</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
+                <w:t xml:space="preserve">Unifying antimicrobial peptide datasets for robust deep learning-based classification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shuang Peng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Rajjou</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Vincent Fromion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Metabolic Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ymben.2024.03.009⟩</w:t>
+              <w:t xml:space="preserve">Data in Brief</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 56, pp.110822. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dib.2024.110822⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04529640v2</w:t>
+                <w:t xml:space="preserve">hal-05166317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seed quality as a proxy of climate-ready orphan legumes: the need for a multidisciplinary and multi-actor vision</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Patrick Laux</w:t>
+                <w:t xml:space="preserve">A mass spectrometry-based peptidomic dataset of the spermosphere in common bean (Phaseolus vulgaris L.) seeds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chandrodhay Saccaram</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Brosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Collet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Sourdeval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tracy François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpls.2024.1388866⟩</w:t>
+              <w:t xml:space="preserve">Scientific Data </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 11 (1), pp.1202. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41597-024-04044-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05166315v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05166334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Advancing plant biology through deep learning-powered natural language processing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shuang Peng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Rajjou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Cell Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 43 (8), pp.208. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00299-024-03294-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05166311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A mass spectrometry-based peptidomic dataset of the spermosphere in common bean (Phaseolus vulgaris L.) seeds</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Tracy François</w:t>
+                <w:t xml:space="preserve">Seed quality as a proxy of climate-ready orphan legumes: the need for a multidisciplinary and multi-actor vision</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alma Balestrazzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cinzia Calvio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anca Macovei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Pagano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Laux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Data </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41597-024-04044-y⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 15, pp.1388866. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2024.1388866⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05166334v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05166315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unifying antimicrobial peptide datasets for robust deep learning-based classification</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
+                <w:t xml:space="preserve">Specialized metabolite modifications in Brassicaceae seeds and plants: diversity, functions and related enzymes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Barreda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Brosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Boutet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Perreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Rajjou</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Data in Brief</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.dib.2024.110822⟩</w:t>
+              <w:t xml:space="preserve">Natural Product Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 41 (5), pp.834-859. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D3NP00043E⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-05166317v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05272500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New insights into the rapid germination process of lentil and cowpea seeds: High thiamine and folate, and low α-galactoside content</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luiza Avezum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Madode</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Mestres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nawel Achir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Delpech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 439, pp.138027. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.foodchem.2023.138027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04550685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Specialized metabolite modifications in Brassicaceae seeds and plants: diversity, functions and related enzymes</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
+                <w:t xml:space="preserve">Hydrolysis and diffusion of raffinose oligosaccharides family products in chickpeas, lentils, and beans under different pH and temperature steeping conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luiza Avezum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Ollier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Érica S Siguemoto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Rajjou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Mestres</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Natural Product Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D3NP00043E⟩</w:t>
+              <w:t xml:space="preserve">Food Research International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 191, pp.114732. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodres.2024.114732⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05272500v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05359925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrolysis and diffusion of raffinose oligosaccharides family products in chickpeas, lentils, and beans under different pH and temperature steeping conditions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Luiza Avezum</w:t>
+                <w:t xml:space="preserve">Resource allocation modeling for autonomous prediction of plant cell phenotypes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Goelzer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Rajjou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Chardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léa Ollier</w:t>
+                <w:t xml:space="preserve">Olivier Loudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Érica S Siguemoto</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Christian Mestres</w:t>
+                <w:t xml:space="preserve">Vincent Fromion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Research International</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 191, pp.114732. </w:t>
+              <w:t xml:space="preserve">Metabolic Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 83, pp.86-101. </w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.foodres.2024.114732⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ymben.2024.03.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05359925v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04529640v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving the nutritional quality of pulses via germination</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Obituary: Dominique Job (1947-2022)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlotte Lefevre</w:t>
+                <w:t xml:space="preserve">Elisabeth Jamet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Rondet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nawel Achir</w:t>
+                <w:t xml:space="preserve">Marie-Thérèse Esquerré-Tugayé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Youna Hemery</w:t>
+                <w:t xml:space="preserve">Karine Gallardo-Guerrero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Norbert Rolland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Zivy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Reviews International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/87559129.2022.2063329⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 14, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2023.1188766⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03892177v1</w:t>
+                <w:t xml:space="preserve">hal-04098956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Obituary: Dominique Job (1947-2022)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marie-Thérèse Esquerré-Tugayé</w:t>
+                <w:t xml:space="preserve">Improving the nutritional quality of pulses via germination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luiza Avezum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karine Gallardo-Guerrero</w:t>
+                <w:t xml:space="preserve">Charlotte Lefevre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Norbert Rolland</w:t>
+                <w:t xml:space="preserve">Eric Rondet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nawel Achir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Zivy</w:t>
+                <w:t xml:space="preserve">Youna Hemery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 14, </w:t>
+              <w:t xml:space="preserve">Food Reviews International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 39 (9), pp.6011-6044. </w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fpls.2023.1188766⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/87559129.2022.2063329⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04098956v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03892177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recent progress in molecular genetics and omics-driven research in seed biology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Baud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massimiliano Corso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Debeaujon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2700,1354 +2700,1354 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05263353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-Omics Approaches Unravel Specific Features of Embryo and Endosperm in Rice Seed Germination</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Estimation of large block structured covariance matrices: Application to &amp;quot;multi-omic&amp;quot; approaches to study seed quality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imen Lounifi</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Marie Perrot-Dockes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Lévy-Leduc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Rajjou</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpls.2022.867263⟩</w:t>
+              <w:t xml:space="preserve">Journal of the Royal Statistical Society: Series C Applied Statistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 71 (1), pp.119-147. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/rssc.12524⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03733327v1</w:t>
+                <w:t xml:space="preserve">hal-02183239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impacts of drought and elevated temperature on the seeds of malting barley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuela Nagel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwann Arc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Rajjou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manuela Nagel</w:t>
+                <w:t xml:space="preserve">Gwendal Cueff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlene Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 13, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fpls.2022.1049323⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04204964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of beneficial Lebanese Trichoderma spp. wheat endophytes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naeif Matar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Naeif Matar</w:t>
+                <w:t xml:space="preserve">Catherine Macadre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Macadre</w:t>
+                <w:t xml:space="preserve">Gamal a G Ammar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gamal a G Ammar</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Alexis Peres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press, 13, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fpls.2022.1017890⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03876005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation of large block structured covariance matrices: Application to &amp;quot;multi-omic&amp;quot; approaches to study seed quality</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">In-Depth Proteomic Analysis of the Secondary Dormancy Induction by Hypoxia or High Temperature in Barley Grains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwendal Cueff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Rajjou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hai Ha Hoang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Perrot-Dockes</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Françoise Corbineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Royal Statistical Society: Series C Applied Statistics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 71 (1), pp.119-147. </w:t>
+              <w:t xml:space="preserve">Plant and Cell Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 63 (4), pp.550-564. </w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/rssc.12524⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/pcp/pcac021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02183239v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04184013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In-Depth Proteomic Analysis of the Secondary Dormancy Induction by Hypoxia or High Temperature in Barley Grains</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId113" w:history="1">
+                <w:t xml:space="preserve">Multi-Omics Approaches Unravel Specific Features of Embryo and Endosperm in Rice Seed Germination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naoto Sano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imen Lounifi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwendal Cueff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Bailly</w:t>
+                <w:t xml:space="preserve">Boris Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Françoise Corbineau</w:t>
+                <w:t xml:space="preserve">Gilles Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant and Cell Physiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 63 (4), pp.550-564. </w:t>
+              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13, pp.867263. </w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/pcp/pcac021⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2022.867263⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04184013v1</w:t>
+                <w:t xml:space="preserve">hal-03733327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implications of reactive oxygen and nitrogen species in seed physiology for sustainable crop productivity under changing climate conditions</w:t>
+                <w:t xml:space="preserve">Protein Farnesylation Takes Part in Arabidopsis Seed Development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S.P. Jeevan P Jeevan Kumar</w:t>
+                <w:t xml:space="preserve">Valentin Vergès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anjani Devi Chintagunta</w:t>
+                <w:t xml:space="preserve">Christelle Dutilleul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Mohan Mohan Reddy</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Loïc Rajjou</w:t>
+                <w:t xml:space="preserve">Béatrice Godin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vijay Kumar Garlapati</w:t>
+                <w:t xml:space="preserve">Alain Lecureuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Plant Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 26, pp.1-10. </w:t>
+              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12, </w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cpb.2021.100197⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2021.620325⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03328642v1</w:t>
+                <w:t xml:space="preserve">hal-03288929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Protein Farnesylation Takes Part in Arabidopsis Seed Development</w:t>
+                <w:t xml:space="preserve">Implications of reactive oxygen and nitrogen species in seed physiology for sustainable crop productivity under changing climate conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valentin Vergès</w:t>
+                <w:t xml:space="preserve">S.P. Jeevan P Jeevan Kumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christelle Dutilleul</w:t>
+                <w:t xml:space="preserve">Anjani Devi Chintagunta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Béatrice Godin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Boris Collet</w:t>
+                <w:t xml:space="preserve">Y. Mohan Mohan Reddy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Rajjou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Lecureuil</w:t>
+                <w:t xml:space="preserve">Vijay Kumar Garlapati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 12, </w:t>
+              <w:t xml:space="preserve">Current Plant Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 26, pp.1-10. </w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fpls.2021.620325⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cpb.2021.100197⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03288929v1</w:t>
+                <w:t xml:space="preserve">hal-03328642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plant Defense Stimulator Mediated Defense Activation Is Affected by Nitrate Fertilization and Developmental Stage in Arabidopsis thaliana</w:t>
+                <w:t xml:space="preserve">Current status of the multinational Arabidopsis community</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Verly</w:t>
+                <w:t xml:space="preserve">Keith Adams</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atsin Djoman</w:t>
+                <w:t xml:space="preserve">Wagner Araújo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martine Rigault</w:t>
+                <w:t xml:space="preserve">Sebastien Aubourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Giraud</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Loïc Rajjou</w:t>
+                <w:t xml:space="preserve">Sacha Baginsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erica Bakker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpls.2020.00583⟩</w:t>
+              <w:t xml:space="preserve">Plant Direct</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 4 (7), pp.e00248. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pld3.248⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03664486v1</w:t>
+                <w:t xml:space="preserve">hal-02927028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lost in Translation: Physiological Roles of Stored mRNAs in Seed Germination</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
+                <w:t xml:space="preserve">Plant Defense Stimulator Mediated Defense Activation Is Affected by Nitrate Fertilization and Developmental Stage in Arabidopsis thaliana</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Verly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Atsin Djoman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Rigault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Rajjou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plants</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/plants9030347⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11, pp.583. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2020.00583⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02960289v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03664486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Current status of the multinational Arabidopsis community</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Sacha Baginsky</w:t>
+                <w:t xml:space="preserve">Lost in Translation: Physiological Roles of Stored mRNAs in Seed Germination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naoto Sano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Rajjou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erica Bakker</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Helen North</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Direct</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 4 (7), pp.e00248. </w:t>
+              <w:t xml:space="preserve">Plants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 9 (3), pp.347. </w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/pld3.248⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/plants9030347⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02927028v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02960289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Consequences of a Disruption in Cyto-Nuclear Coadaptation on the Molecular Response to a Nitrate Starvation in Arabidopsis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Chardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwendal Cueff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Delannoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4118,1449 +4118,1449 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02959209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-omics analysis reveals sequential roles for ABA during seed maturation</w:t>
+                <w:t xml:space="preserve">Nadp-malic enzyme 1 affects germination after seed storage in&amp;lt;em&amp;gt; arabidopsis thaliana&amp;lt;/em&amp;gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Chauffour</w:t>
+                <w:t xml:space="preserve">Farzaneh Yazdanpanah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Veronica G. Maurino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tabea Mettler-Altmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gonda Buijs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Marlène Bailly</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Hiromi Suzuki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1104/pp.19.00338⟩</w:t>
+              <w:t xml:space="preserve">Plant and Cell Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 60 (2), pp.318-328. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/pcp/pcy213⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02169936v1</w:t>
+                <w:t xml:space="preserve">hal-02622012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proteomic and lipidomic analyses of the Arabidopsis atg5 autophagy mutant reveal major changes in endoplasmic reticulum and peroxisome metabolisms and in lipid composition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marien Havé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jie Luo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Tellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Balliau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwendal Cueff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">New Phytologist</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 223 (3), pp.1461-1477. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/nph.15913⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02391059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadp-malic enzyme 1 affects germination after seed storage in&amp;lt;em&amp;gt; arabidopsis thaliana&amp;lt;/em&amp;gt;</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Non-thermal DBD plasma array on seed germination of different plant species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tabea Mettler-Altmann</w:t>
+                <w:t xml:space="preserve">Bo Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gonda Buijs</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marlène Bailly</w:t>
+                <w:t xml:space="preserve">Bruno Honnorat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hang Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Arancibia Monreal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic Rajjou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant and Cell Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/pcp/pcy213⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 52 (2), pp.025401. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1361-6463/aae771⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02622012v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02271986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-thermal DBD plasma array on seed germination of different plant species</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Novel loci and a role for nitric oxide for seed dormancy and preharvest sprouting in barley</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuela Nagel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmad M. Alqudah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlène Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bo Liu</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">J. Arancibia Monreal</w:t>
+                <w:t xml:space="preserve">Loic Rajjou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loic Rajjou</w:t>
+                <w:t xml:space="preserve">Sibylle Pistrick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 52 (2), pp.025401. </w:t>
+              <w:t xml:space="preserve">Plant, Cell and Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 42 (4), pp.1318-1327. </w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1361-6463/aae771⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/pce.13483⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02271986v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02623941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Novel cytonuclear combinations modify Arabidopsis thaliana seed physiology and vigor</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Shotgun Proteomic Analysis Highlights the Roles of Long-Lived mRNAs and De Novo Transcribed mRNAs in Rice Seeds upon Imbibition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naoto Sano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clément Boussardon</w:t>
+                <w:t xml:space="preserve">Yumiko Takebayashi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Laure Martin-Magniette</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Béatrice Godin</w:t>
+                <w:t xml:space="preserve">Alexandra To</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdelilah Benamar</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Vittrant</w:t>
+                <w:t xml:space="preserve">Corinne Mhiri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Rajjou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpls.2019.00032⟩</w:t>
+              <w:t xml:space="preserve">Plant and Cell Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 60 (11), pp.2584-2596. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/pcp/pcz152⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02557423v1</w:t>
+                <w:t xml:space="preserve">hal-04500776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combined Proteomic and Metabolomic Profiling of the Arabidopsis thaliana vps29 Mutant Reveals Pleiotropic Functions of the Retromer in Seed Development</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Novel cytonuclear combinations modify Arabidopsis thaliana seed physiology and vigor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Boussardon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Durand</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId143" w:history="1">
+                <w:t xml:space="preserve">Marie-Laure Martin-Magniette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Godin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoît Valot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gilles Clément</w:t>
+                <w:t xml:space="preserve">Abdelilah Benamar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Vittrant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijms20020362⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10, pp.32. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2019.00032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02401707v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02557423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Novel loci and a role for nitric oxide for seed dormancy and preharvest sprouting in barley</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Combined Proteomic and Metabolomic Profiling of the Arabidopsis thaliana vps29 Mutant Reveals Pleiotropic Functions of the Retromer in Seed Development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manuela Nagel</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Sibylle Pistrick</w:t>
+                <w:t xml:space="preserve">Gwendal Cueff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Godin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Valot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant, Cell and Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/pce.13483⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 20 (2), pp.362. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijms20020362⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02623941v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02401707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shotgun Proteomic Analysis Highlights the Roles of Long-Lived mRNAs and De Novo Transcribed mRNAs in Rice Seeds upon Imbibition</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Multi-omics analysis reveals sequential roles for ABA during seed maturation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandra To</w:t>
+                <w:t xml:space="preserve">Frédéric Chauffour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlène Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Perreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwendal Cueff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corinne Mhiri</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Loïc Rajjou</w:t>
+                <w:t xml:space="preserve">Hiromi Suzuki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant and Cell Physiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 60 (11), pp.2584-2596. </w:t>
+              <w:t xml:space="preserve">Plant Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 180 (2), pp.1198--1218. </w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/pcp/pcz152⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1104/pp.19.00338⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04500776v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02169936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrating proteomics and enzymatic profiling to decipher seed metabolism affected by temperature in seed dormancy and germination.</w:t>
+                <w:t xml:space="preserve">Corrigendum to &amp;quot;Integrating proteomics and enzymatic profiling to decipher seed metabolism affected by temperature in seed dormancy and germination&amp;quot; [Plant Sci. 269 (2018) 118-125]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qiong Xia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ponnaiah Maharajah</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId113" w:history="1">
+                <w:t xml:space="preserve">Maharajah Ponnaiah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwendal Cueff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Rajjou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Duyên Prodhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 269, pp.118-125. </w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.plantsci.2018.01.014⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.plantsci.2018.05.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02623778v1</w:t>
+                <w:t xml:space="preserve">hal-02621883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corrigendum to &amp;quot;Integrating proteomics and enzymatic profiling to decipher seed metabolism affected by temperature in seed dormancy and germination&amp;quot; [Plant Sci. 269 (2018) 118-125]</w:t>
+                <w:t xml:space="preserve">Integrating proteomics and enzymatic profiling to decipher seed metabolism affected by temperature in seed dormancy and germination.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qiong Xia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maharajah Ponnaiah</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId113" w:history="1">
+                <w:t xml:space="preserve">Ponnaiah Maharajah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwendal Cueff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Rajjou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Duyên Prodhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 269, pp.118-125. </w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.plantsci.2018.05.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.plantsci.2018.01.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02621883v1</w:t>
+                <w:t xml:space="preserve">hal-02623778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Increases in activity of proteasome and papain-like cysteine protease in Arabidopsis autophagy mutants: back-up compensatory effect or cell-death promoting effect?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marien Havé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Balliau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Betty Cottyn-Boitte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Dérond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwendal Cueff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 69 (6), pp.1369-1385. </w:t>
@@ -5592,429 +5592,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02184349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Combination of Histological, Physiological, and Proteomic Approaches Shed Light on Seed Desiccation Tolerance of the Basal Angiosperm Amborella trichopoda.</w:t>
+                <w:t xml:space="preserve">Capparis spinosa L. in A Systematic Review: A Xerophilous Species of Multi Values and Promising Potentialities for Agrosystems under the Threat of Global Warming</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Villegente</w:t>
+                <w:t xml:space="preserve">Stephanie Chedraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Marmey</w:t>
+                <w:t xml:space="preserve">Alain Abi-Rizk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claudette Job</w:t>
+                <w:t xml:space="preserve">Marc El-Beyrouthy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc M. Galland</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gwendal Cueff</w:t>
+                <w:t xml:space="preserve">Lamis Chalak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naïm Ouaini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proteomes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/proteomes5030019⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2017.01845⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01615957v1</w:t>
+                <w:t xml:space="preserve">hal-01633788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Integrated “Multi-Omics” Comparison of Embryo and Endosperm Tissue-Specific Features and Their Impact on Rice Seed Quality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc M. Galland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dongli He</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imen I. Lounifi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwann Arc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 8, pp.1984. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fpls.2017.01984⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01645144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Capparis spinosa L. in A Systematic Review: A Xerophilous Species of Multi Values and Promising Potentialities for Agrosystems under the Threat of Global Warming</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Combination of Histological, Physiological, and Proteomic Approaches Shed Light on Seed Desiccation Tolerance of the Basal Angiosperm Amborella trichopoda.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc El-Beyrouthy</w:t>
+                <w:t xml:space="preserve">Matthieu Villegente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lamis Chalak</w:t>
+                <w:t xml:space="preserve">Philippe Marmey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Naïm Ouaini</w:t>
+                <w:t xml:space="preserve">Claudette Job</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc M. Galland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwendal Cueff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 8, </w:t>
+              <w:t xml:space="preserve">Proteomes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 5 (3), pp.19. </w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fpls.2017.01845⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/proteomes5030019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01633788v1</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01615957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Arabidopsis DELAY OF GERMINATION 1 gene affects ABSCISIC ACID INSENSITIVE 5 (ABI5) expression and genetically interacts with ABI3 during Arabidopsis seed development</w:t>
               </w:r>
@@ -6281,64 +6281,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Staying Alive: Molecular Aspects of Seed Longevity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naoto Sano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Rajjou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helen North</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Debeaujon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6396,360 +6396,360 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01531684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Partenariat enseignement-recherche : un atout au service de la production de semences.</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">The Amborella vacuolar processing enzyme family</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Poncet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.P. Scutt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Tournebize</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Villegente</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwendal Cueff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin Semences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 6, pp.618. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2015.00618⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01584018v1</w:t>
+                <w:t xml:space="preserve">hal-01563836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A role for seed storage proteins inArabidopsisseed longevity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thu-Phuong Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwendal Cueff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dwayne D Hegedus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Rajjou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leónie Bentsink</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 66 (20), pp.6399-6413. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jxb/erv348⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId260" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01535279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Amborella vacuolar processing enzyme family</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Partenariat enseignement-recherche : un atout au service de la production de semences.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Rajjou</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Bulletin Semences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 243, pp.16-18</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fpls.2015.00618⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01563836v1</w:t>
+                <w:t xml:space="preserve">hal-01584018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regulation of mRNA translation controls seed germination and is critical for seedling vigor</w:t>
               </w:r>
@@ -6852,64 +6852,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Galland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Huguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwann Arc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwendal Cueff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Job</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6986,51 +6986,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Galland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephanie Boutet-Mercey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imen Lounifi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beatrice Godin-Pérénnez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7088,835 +7088,835 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01204101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interplay between protein carbonylation and nitrosylation in plants</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The Amborella Genome and the Evolution of Flowering Plants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erwann E. Arc</w:t>
+                <w:t xml:space="preserve">Victor A. Albert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Athanassios A. Molassiotis</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Loïc Rajjou</w:t>
+                <w:t xml:space="preserve">W. Bradley Barbazuk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude W. Depamphilis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joshua P. Der</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Leebens-Mack</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proteomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/pmic.201200304⟩</w:t>
+              <w:t xml:space="preserve">Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 342 (6165), pp.1-10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/science.1241089⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01001588v1</w:t>
+                <w:t xml:space="preserve">hal-01204035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nitric oxide implication in the control of seed dormancy and germination</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwann Arc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Galland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beatrice Godin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwendal Cueff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Rajjou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 4 (346), pp.1-13. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2013.00346⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId285" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01204076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Amborella Genome and the Evolution of Flowering Plants</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">W. Bradley Barbazuk</w:t>
+                <w:t xml:space="preserve">ABA crosstalk with ethylene and nitric oxide in seed dormancy and germination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwann Arc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claude W. Depamphilis</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Julien Sechet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Corbineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Rajjou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Marion-Poll</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1126/science.1241089⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 4 (63), pp.1-19. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2013.00063⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01204035v1</w:t>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01204075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ABA crosstalk with ethylene and nitric oxide in seed dormancy and germination</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
+                <w:t xml:space="preserve">Interplay between protein carbonylation and nitrosylation in plants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imen I. Lounifi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwann E. Arc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Athanassios A. Molassiotis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Job</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Rajjou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proteomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 13 (3-4), pp.568 - 578. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pmic.201200304⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fpls.2013.00063⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01204075v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01001588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cold Stratification and Exogenous Nitrates Entail Similar Functional Proteome Adjustments during Arabidopsis Seed Dormancy Release</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The seed proteome web portal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Galland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Job</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Rajjou</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Proteome Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/pr3006815⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 3, pp.98. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2012.00098⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01003345v1</w:t>
+                <w:t xml:space="preserve">hal-01203958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The seed proteome web portal</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Cold Stratification and Exogenous Nitrates Entail Similar Functional Proteome Adjustments during Arabidopsis Seed Dormancy Release</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwann Arc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamel Chibani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Grappin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Jullien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beatrice Godin-Pérénnez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 3, pp.98. </w:t>
+              <w:t xml:space="preserve">Journal of Proteome Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 11 (11), pp.5418 - 5432. </w:t>
             </w:r>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fpls.2012.00098⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/pr3006815⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01203958v1</w:t>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01003345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seed germination and vigor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Rajjou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel M. Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8006,77 +8006,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reboot the system thanks to protein post-translational modifications and proteome diversity: How quiescent seeds restart their metabolism to prepare seedling establishment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwann E. Arc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Galland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwendal Cueff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice B. Godin-Pérénnez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8156,51 +8156,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proteomics and post-translational proteomics of seed dormancy and germination</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Rajjou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maya M. Belghazi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8208,51 +8208,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie J. Catusse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent L. Ogé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwann E. Arc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Methods in Molecular Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Methods in Molecular Biology, 773, pp.215-236. </w:t>
@@ -8290,51 +8290,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arabidopsis seed secrets unravelled after a decade of genetic and omics-driven research</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helen North</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien S. Baud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8424,51 +8424,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arabidopsis seed secrets unravelled after a decade of genetic and omics‐driven research</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helen North</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Baud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8558,51 +8558,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proteome analysis for the study of developmental processes in plants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Rajjou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Gallardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8675,51 +8675,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proteomic Investigation of the Effect of Salicylic Acid on Arabidospsis Seed Germination and Establishment of Early Defense Mechanisms.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Rajjou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maya Belghazi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8809,51 +8809,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proteomic investigation of the effect of salicylic acid on arabidopsis seed germination and establishment of early defense mechanisms 1[W][OA]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Rajjou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maya Belghazi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8934,64 +8934,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patterns of Protein Oxidation in Arabidopsis Seeds and during Germination</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudette Job</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Rajjou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Lovigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9064,51 +9064,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Effect of Alpha-Amanitin on the Arabidopsis Seed Proteome Highlights the Distinct Roles of Stored and Neosynthesized mRNAs during Germination</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Rajjou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Gallardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9116,51 +9116,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Debeaujon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël J Vandekerckhove</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudette Job</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 134 (4), pp.1598-1613. </w:t>
@@ -9243,90 +9243,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seed-applied biocontrol: towards a new generation of protective strategies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tracy Francois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Sourdeval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roméo Letac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Boutet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Brosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14ème conférence internationale sur les maladies des plantes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2025, Angers, France</w:t>
@@ -9349,359 +9349,359 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05430455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unveiling Antimicrobial Peptides in the Plant Seed Peptidome: A Protein Language Modeling Approach</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">BRAHMA, a SWI/SNF Complex Regulating Seed Longevity in Arabidopsis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Zinsmeister</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magdalena Wrona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Schaller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Villette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Graines 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2023, Versailles, France</w:t>
+              <w:t xml:space="preserve">14. ISSS biennal conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sorbonne Université, Jul 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04527368v1</w:t>
+                <w:t xml:space="preserve">hal-04527250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Understanding and optimization of rapid and small-scale germination process on the nutritional quality of lentil and cowpea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Méot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Delpech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luiza Avezum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Rajjou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Mestres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14. International Congress on Engineering and Food (ICEF14)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IAEF- International Association For Engineering And Food, Jun 2023, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04430783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">BRAHMA, a SWI/SNF Complex Regulating Seed Longevity in Arabidopsis</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Unveiling Antimicrobial Peptides in the Plant Seed Peptidome: A Protein Language Modeling Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shuang Peng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Rajjou</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14. ISSS biennal conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sorbonne Université, Jul 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">Colloque Graines 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Versailles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId348" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04527250v1</w:t>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04527368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unveiling the genetic basis of salicylic acid-induced priming response for improved seed vigour and crop resilience.</w:t>
               </w:r>
@@ -9713,51 +9713,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Fabrissin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Rolland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Rajjou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Nesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9802,277 +9802,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04528034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the fate of lipids and proteins during Chia (Salvia hispanica) germination and seedlings growth</w:t>
+                <w:t xml:space="preserve">Variable selection in sparse multivariate GLARMA models: Application to germination control by environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Chardot</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Jean-Chrisologue Totozafy</w:t>
+                <w:t xml:space="preserve">M. Gomtsyan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Lévy-Leduc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Ouadah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Sansonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Graines 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INRAE, Nov 2023, Versailles, France</w:t>
+              <w:t xml:space="preserve">Statistical Methods for Post Genomic Data (SMPGD) 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2023, Ghent (BE), Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04459323v1</w:t>
+                <w:t xml:space="preserve">hal-04239746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variable selection in sparse multivariate GLARMA models: Application to germination control by environment</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On the fate of lipids and proteins during Chia (Salvia hispanica) germination and seedlings growth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Chardot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Labat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Louis-Mondésir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sihem Hentati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Gomtsyan</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Christophe Bailly</w:t>
+                <w:t xml:space="preserve">Jean-Chrisologue Totozafy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Statistical Methods for Post Genomic Data (SMPGD) 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2023, Ghent (BE), Belgium</w:t>
+              <w:t xml:space="preserve">Colloque Graines 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INRAE, Nov 2023, Versailles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId361" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04239746v1</w:t>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04459323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The contribution of mucilage to seed longevity and how the maternal environment influences it production</w:t>
               </w:r>
@@ -10110,51 +10110,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tudel Cadoret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Charif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Society of Seed Science 6th workshop on the molecular aspects of seed dormancy and germination</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, International Society for Seed Science, Sep 2019, Volendam, Netherlands</w:t>
@@ -10209,51 +10209,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Zinsmeister</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henk W. M. Hilhorst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Rajjou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise Budar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10317,90 +10317,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-omics analysis of abscisic acid roles in the control of Arabidopsis seed dormancy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Marion-Poll</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Chauffour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Perreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Dormancy Symposium 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Kyoto, Japan</w:t>
@@ -10468,51 +10468,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tudel Cadoret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Charif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N Sano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10567,77 +10567,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of a diagnostic tool for SDP evaluation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Emmanuelle Saint-Macary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Verly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwendal Cueff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Rajjou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alia Dellagi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10669,51 +10669,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01616030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amborella trichopoda genomics helps unraveling Darwin’s abominable mystery on the origin of flowering plants</w:t>
+                <w:t xml:space="preserve">Proteomics highlights specific germination and evolution features of ancestral Amborella trichopoda seeds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Villegente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Job</w:t>
@@ -10748,97 +10748,97 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Fogliani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Lyon, France</w:t>
+              <w:t xml:space="preserve">Proceedings of the 2nd Conference of SERA From large to small islands</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Nouméa, New Caledonia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03387216v1</w:t>
+                <w:t xml:space="preserve">hal-03387214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proteomics highlights specific germination and evolution features of ancestral Amborella trichopoda seeds</w:t>
+                <w:t xml:space="preserve">Proteomics highlights specific features of ancestral Amborella trichopoda seeds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Villegente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Job</w:t>
@@ -10873,97 +10873,97 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Fogliani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 2nd Conference of SERA From large to small islands</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2014, Nouméa, New Caledonia</w:t>
+              <w:t xml:space="preserve">International Conference on Plant Gene Discovery and Omics Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2014, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03387214v1</w:t>
+                <w:t xml:space="preserve">hal-03387215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proteomics highlights specific features of ancestral Amborella trichopoda seeds</w:t>
+                <w:t xml:space="preserve">Amborella trichopoda genomics helps unraveling Darwin’s abominable mystery on the origin of flowering plants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Villegente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Job</w:t>
@@ -10998,155 +10998,155 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Fogliani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Plant Gene Discovery and Omics Technologies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2014, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">Conférence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03387215v1</w:t>
+                <w:t xml:space="preserve">hal-03387216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse des remaniements du protéome associés à la levée de dormance d’une graine imbibée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwann Arc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamel Chibani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwendal Cueff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Jayat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Godin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3ème Colloque National du Réseau Français de Biologie des Graines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Nantes, France</w:t>
@@ -11345,90 +11345,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boosting technologies of orphan legumes towards resilient farming systems in the Greater Mediterranean Region: from bench to open field (BENEFIT-Med)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fifonsi Fafa Amegnihe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Pagano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alma Balestrazzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Rajjou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Graines2025 : Les graines et les transitions agroécologique, climatique et alimentaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2025, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11447,648 +11447,648 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05371302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NBR1, a plant selective autophagy receptor, associates with lipid droplets in germinating seeds and contributes to seed longevity</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
+                <w:t xml:space="preserve">Unveiling the genetic basis of salicylic acid-induced priming response for improved seed vigour and crop resilience</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Fabrissin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Rolland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Rajjou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId395" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Nesi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helen M North</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th GERLI Lipidomics Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2023, PARIS, France</w:t>
+              <w:t xml:space="preserve">14th International Society for Seed Science biennial conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04518310v1</w:t>
+                <w:t xml:space="preserve">hal-05287200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NBR1, a plant selective autophagy receptor, associates with lipid droplets in germinating seeds and contributes to seed longevity</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Vincent Salis</w:t>
+                <w:t xml:space="preserve">Characterisation of the spermosphere of the common bean seed (Phaseolus vulgaris)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chandrodhay Saccaram</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loïc Rajjou</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Boris Collet</w:t>
+                <w:t xml:space="preserve">Marie Simonin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Boutet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Brosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tracy François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque GRAINES 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2023, Versailles, France. </w:t>
+              <w:t xml:space="preserve">Journée annuelle des Jeunes Chercheuses et Chercheurs (JJC) 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId396" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04518497v1</w:t>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04528599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unveiling the genetic basis of salicylic acid-induced priming response for improved seed vigour and crop resilience</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Integrated Proteomics and Metabolomics Emphasized Nutritional Benefits Driven by Lentil (Lens culinaris Medik) Seed Germination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shuang Peng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luiza Avezum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwendal Cueff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Clément</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Balliau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th International Society for Seed Science biennial conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">The 14th International Society for Seed Science (ISSS) biennal conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Paris, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId398" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05287200v1</w:t>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04551806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterisation of the spermosphere of the common bean seed (Phaseolus vulgaris)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Tracy François</w:t>
+                <w:t xml:space="preserve">NBR1, a plant selective autophagy receptor, associates with lipid droplets in germinating seeds and contributes to seed longevity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Bouchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Deruyffelaere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Salis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Rajjou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée annuelle des Jeunes Chercheuses et Chercheurs (JJC) 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2023, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">Colloque GRAINES 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Versailles, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId399" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04528599v1</w:t>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04518497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrated Proteomics and Metabolomics Emphasized Nutritional Benefits Driven by Lentil (Lens culinaris Medik) Seed Germination</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Thierry Balliau</w:t>
+                <w:t xml:space="preserve">NBR1, a plant selective autophagy receptor, associates with lipid droplets in germinating seeds and contributes to seed longevity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Bouchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine C. Deruyffelaere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Salis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Rajjou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris B. Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 14th International Society for Seed Science (ISSS) biennal conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Paris, France. </w:t>
+              <w:t xml:space="preserve">18th GERLI Lipidomics Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, PARIS, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId400" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04551806v1</w:t>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04518310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -12263,51 +12263,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seed Quality and Germination</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Rajjou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Lovigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12426,77 +12426,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sélection de variables dans le modèle linéaire général en grande dimension : application à des approches ``multi-omiques'' pour l'étude de la qualité des graines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Perrot-Dockès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Lévy-Leduc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwendal Cueff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Rajjou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Intégration de données biologiques approches informatiques et statistiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, ISBN 9781789480306</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12521,77 +12521,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Specialized metabolites in seeds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massimiliano Corso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Perreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Rajjou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rawen Ben</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12681,64 +12681,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Role for “Omics” Technologies in Exploration of the Seed Nutritional Quality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Galland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imen I. Lounifi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwendal Cueff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Baldy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12797,90 +12797,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plant Seed : A Pertinent Model to Study Aging Processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwann Arc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ogé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Grappin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Rajjou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Olgun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12918,77 +12918,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proteome analysis for the study of developmental processes in plants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Rajjou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Gallardo Guerrero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudette Job</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Job</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13071,51 +13071,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GERMER… OU NON, EN RÉPONSE À L’ENVIRONNEMENT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Marion-Poll</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Rajjou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015, pp.76</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13178,77 +13178,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variable selection in sparse multivariate GLARMA models: Application to germination control by environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Gomtsyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Lévy-Leduc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Ouadah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Sansonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -13287,51 +13287,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards seed protection using biocontrol strategies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Bousquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13495,51 +13495,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F8B1208C"/>
+    <w:nsid w:val="FBA3011A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -13726,51 +13726,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/rajjou-loic" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9739-1041" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/102142688" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05482927v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiza Avezum" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;luc Verdeil" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Dejean" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gibert" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane Nurit" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foohum.2025.100958" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05509982v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Zinsmeister" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoto Sano" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Lounifi Lounifi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven P.C. Groot" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dongli He" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plaphy.2026.111094" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05533608v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chandrodhay Saccaram" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Simonin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Boutet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Brosse" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuang Peng" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/msystems.00707-25" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05209481v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Barreda" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Klewko" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine de Vos" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.17231" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387803v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Gomtsyan" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line L&#233;vy-Leduc" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Ouadah" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Sansonnet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bailly" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10260-025-00786-0" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05209428v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Bernay" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Collet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s0960258525000030" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05083804v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Labat" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Louis-Mond&#233;sir" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sihem Hentati" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Chrisologue Totozafy" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2025.144682" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05209097v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Schouveiler" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lim Chee Liew" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimiliano Corso" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Rajjou" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s0960258524000199" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04529640v2" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Goelzer" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Chardon" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Loudet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Fromion" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymben.2024.03.009" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05166315v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alma Balestrazzi" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cinzia Calvio" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anca Macovei" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Pagano" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Laux" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2024.1388866" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05166311v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00299-024-03294-9" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05166334v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Sourdeval" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tracy Fran&#231;ois" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-024-04044-y" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05166317v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2024.110822" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04550685v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Madode" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Mestres" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawel Achir" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Delpech" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2023.138027" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05272500v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Perreau" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3NP00043E" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05359925v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Ollier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;rica S Siguemoto" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2024.114732" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-03892177v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Lefevre" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Rondet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youna Hemery" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/87559129.2022.2063329" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04098956v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Jamet" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Th&#233;r&#232;se Esquerr&#233;-Tugay&#233;" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Gallardo-Guerrero" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Rolland" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Zivy" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2023.1188766" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05263353v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Baud" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Debeaujon" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Dubreucq" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Job" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crbiol.104" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03733327v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Lounifi" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendal Cueff" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Cl&#233;ment" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2022.867263" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04204964v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Nagel" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwann Arc" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlene Bailly" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2022.1049323" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03876005v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naeif Matar" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Macadre" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gamal a G Ammar" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Peres" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2022.1017890" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183239v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Perrot-Dockes" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/rssc.12524" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-04184013v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hai Ha Hoang" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Corbineau" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/pcp/pcac021" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03328642v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.P. Jeevan P Jeevan Kumar" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anjani Devi Chintagunta" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Mohan Mohan Reddy" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vijay Kumar Garlapati" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cpb.2021.100197" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03288929v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Verg&#232;s" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Dutilleul" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Godin" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lecureuil" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2021.620325" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03664486v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Verly" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atsin Djoman" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Rigault" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Giraud" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2020.00583" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02960289v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen North" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants9030347" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02927028v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keith Adams" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wagner Ara&#250;jo" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Aubourg" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacha Baginsky" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erica Bakker" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pld3.248" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02959209v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Delannoy" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Aub&#233;" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Lornac" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants9050573" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169936v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Chauffour" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Bailly" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiromi Suzuki" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.19.00338" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391059v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marien Hav&#233;" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Luo" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Tellier" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Balliau" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.15913" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622012v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farzaneh Yazdanpanah" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica G. Maurino" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tabea Mettler-Altmann" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonda Buijs" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/pcp/pcy213" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02271986v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo Liu" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Honnorat" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hang Yang" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Arancibia Monreal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Rajjou" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/aae771" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02557423v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Boussardon" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Martin-Magniette" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelilah Benamar" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Vittrant" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2019.00032" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401707v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Durand" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Valot" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms20020362" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623941v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad M. Alqudah" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sibylle Pistrick" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pce.13483" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04500776v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yumiko Takebayashi" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra To" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Mhiri" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/pcp/pcz152" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623778v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiong Xia" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ponnaiah Maharajah" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duy&#234;n Prodhomme" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plantsci.2018.01.014" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621883v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maharajah Ponnaiah" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plantsci.2018.05.002" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02184349v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Betty Cottyn-Boitte" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline D&#233;rond" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erx482" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01615957v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Villegente" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Marmey" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudette Job" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc M. Galland" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/proteomes5030019" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01645144v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen I. Lounifi" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2017.01984" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633788v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Chedraoui" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Abi-Rizk" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc El-Beyrouthy" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamis Chalak" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na&#239;m Ouaini" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2017.01845" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01563912v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. J. Dekkers" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. He" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hanson" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. A. Willems" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. C. Jamar" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.13118" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01563909v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sechet" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Frey" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Effroy-Cuzzi" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Berger" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Perreau" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.15.01312" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531684v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Marion-Poll" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/pcp/pcv186" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01584018v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535279v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thu-Phuong Nguyen" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dwayne D Hegedus" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le&#243;nie Bentsink" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erv348" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01563836v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Poncet" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.P. Scutt" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Tournebize" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2015.00618" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01563838v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Galland" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rajjou" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2015.00284" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204034v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Huguet" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/mcp.M113.032227" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204101v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Boutet-Mercey" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Godin-P&#233;r&#233;nnez" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Balzergue" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/pcp/pcu095" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001588v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwann E. Arc" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athanassios A. Molassiotis" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pmic.201200304" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-X1QD53Z5-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204076v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Godin" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2013.00346" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204035v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor A. Albert" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Bradley Barbazuk" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude W. Depamphilis" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua P. Der" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Leebens-Mack" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1241089" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204075v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Sechet" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2013.00063" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003345v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Chibani" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Grappin" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Jullien" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/pr3006815" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203958v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2012.00098" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000608v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel M. Duval" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine K. Gallardo-Guerrero" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie J. Catusse" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia J. Bally" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev-arplant-042811-105550" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000719v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice B. Godin-P&#233;r&#233;nnez" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pmic.201000641" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9J8C0VH8-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000554v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya M. Belghazi" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent L. Og&#233;" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-61779-231-1_14" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203892v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien S. Baud" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Dubos" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-313X.2009.04095.x" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05263460v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-313x.2009.04095.x" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01570018v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Gallardo" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudette C. Job" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D. Job" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9780470988879.ch7" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00084540v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Belghazi" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Robin" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Moreau" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.106.082057" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661345v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Robin" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Moreau" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01524716v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Lovigny" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.105.062778" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01508727v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l J Vandekerckhove" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.103.036293" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430455v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tracy Francois" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rom&#233;o Letac" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527368v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-04430783v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel M&#233;ot" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04527250v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Wrona" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Schaller" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mercier" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Villette" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04528034v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Fabrissin" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Rolland" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Nesi" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen M North" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04459323v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Chardot" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Chrisologue Totozafy" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04239746v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gomtsyan" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03290786v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Sano" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tudel Cadoret" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Charif" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03226289v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henk W. M. Hilhorst" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Budar" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Rodriguez-Concepcion" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04501329v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03284112v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616030v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Emmanuelle Saint-Macary" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alia Dellagi" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387216v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Villegente" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Job" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Sarramegna" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Fogliani" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387214v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387215v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03339409v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jayat" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818966v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Catusse" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Strub" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain van Dorsselaer" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371302v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fifonsi Fafa Amegnihe" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518310v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bouchez" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine C. Deruyffelaere" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Salis" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris B. Collet" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518497v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Deruyffelaere" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05287200v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04528599v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04551806v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05339375v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Bessa-Gomes" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Cazals" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanche Collard" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Chiron" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Jules" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01570021v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Groot" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-04224673v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Perrot-Dock&#232;s" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03738741v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rawen Ben" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Lepiniec" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/science/article/abs/pii/S006522962030077X#:~:text=Moreover%2C%20seeds%20accumulate%20a%20wide,depending%20on%20the%20considered%20species." TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.abr.2020.11.001" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01584151v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Baldy" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halima H. Morin" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03339407v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Og&#233;" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Olgun" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821957v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Gallardo Guerrero" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01501218v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03905876v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Gomtsyan" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Bailly" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02931599v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bousquet" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Braun" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Buitink" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Desbois-Vimont" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/rajjou-loic" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9739-1041" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/102142688" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05482927v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiza Avezum" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;luc Verdeil" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Dejean" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gibert" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane Nurit" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foohum.2025.100958" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05509982v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Zinsmeister" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoto Sano" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Lounifi Lounifi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven P.C. Groot" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dongli He" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plaphy.2026.111094" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387803v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Gomtsyan" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line L&#233;vy-Leduc" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Ouadah" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Sansonnet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bailly" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10260-025-00786-0" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05209481v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Barreda" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Brosse" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Boutet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Klewko" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine de Vos" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.17231" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05209428v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chandrodhay Saccaram" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Bernay" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Collet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuang Peng" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s0960258525000030" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05209097v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Schouveiler" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lim Chee Liew" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimiliano Corso" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Rajjou" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s0960258524000199" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05083804v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Labat" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Louis-Mond&#233;sir" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sihem Hentati" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Chrisologue Totozafy" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2025.144682" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05533608v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Simonin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/msystems.00707-25" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05166317v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2024.110822" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05166334v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Sourdeval" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tracy Fran&#231;ois" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-024-04044-y" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05166311v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00299-024-03294-9" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05166315v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alma Balestrazzi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cinzia Calvio" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anca Macovei" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Pagano" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Laux" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2024.1388866" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05272500v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Perreau" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3NP00043E" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04550685v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Madode" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Mestres" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawel Achir" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Delpech" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2023.138027" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05359925v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Ollier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;rica S Siguemoto" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2024.114732" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04529640v2" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Goelzer" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Chardon" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Loudet" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Fromion" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymben.2024.03.009" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04098956v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Jamet" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Th&#233;r&#232;se Esquerr&#233;-Tugay&#233;" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Gallardo-Guerrero" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Rolland" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Zivy" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2023.1188766" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-03892177v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Lefevre" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Rondet" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youna Hemery" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/87559129.2022.2063329" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05263353v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Baud" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Debeaujon" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Dubreucq" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Job" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crbiol.104" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183239v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Perrot-Dockes" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/rssc.12524" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04204964v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Nagel" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwann Arc" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendal Cueff" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlene Bailly" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2022.1049323" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03876005v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naeif Matar" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Macadre" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gamal a G Ammar" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Peres" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2022.1017890" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-04184013v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hai Ha Hoang" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Corbineau" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/pcp/pcac021" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03733327v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Lounifi" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Cl&#233;ment" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2022.867263" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03288929v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Verg&#232;s" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Dutilleul" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Godin" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lecureuil" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2021.620325" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03328642v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.P. Jeevan P Jeevan Kumar" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anjani Devi Chintagunta" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Mohan Mohan Reddy" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vijay Kumar Garlapati" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cpb.2021.100197" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02927028v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keith Adams" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wagner Ara&#250;jo" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Aubourg" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacha Baginsky" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erica Bakker" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pld3.248" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03664486v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Verly" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atsin Djoman" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Rigault" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Giraud" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2020.00583" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02960289v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen North" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants9030347" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02959209v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Delannoy" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Aub&#233;" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Lornac" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants9050573" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622012v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farzaneh Yazdanpanah" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica G. Maurino" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tabea Mettler-Altmann" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonda Buijs" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Bailly" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/pcp/pcy213" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391059v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marien Hav&#233;" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Luo" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Tellier" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Balliau" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.15913" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02271986v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo Liu" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Honnorat" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hang Yang" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Arancibia Monreal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Rajjou" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/aae771" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623941v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad M. Alqudah" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sibylle Pistrick" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pce.13483" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04500776v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yumiko Takebayashi" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra To" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Mhiri" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/pcp/pcz152" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02557423v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Boussardon" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Martin-Magniette" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelilah Benamar" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Vittrant" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2019.00032" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401707v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Durand" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Valot" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms20020362" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169936v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Chauffour" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiromi Suzuki" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.19.00338" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621883v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiong Xia" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maharajah Ponnaiah" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duy&#234;n Prodhomme" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plantsci.2018.05.002" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623778v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ponnaiah Maharajah" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plantsci.2018.01.014" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02184349v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Betty Cottyn-Boitte" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline D&#233;rond" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erx482" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633788v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Chedraoui" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Abi-Rizk" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc El-Beyrouthy" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamis Chalak" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na&#239;m Ouaini" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2017.01845" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01645144v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc M. Galland" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen I. Lounifi" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2017.01984" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01615957v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Villegente" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Marmey" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudette Job" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/proteomes5030019" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01563912v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. J. Dekkers" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. He" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hanson" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. A. Willems" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. C. Jamar" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.13118" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01563909v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sechet" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Frey" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Effroy-Cuzzi" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Berger" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Perreau" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.15.01312" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531684v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Marion-Poll" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/pcp/pcv186" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01563836v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Poncet" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.P. Scutt" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Tournebize" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2015.00618" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535279v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thu-Phuong Nguyen" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dwayne D Hegedus" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le&#243;nie Bentsink" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erv348" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01584018v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01563838v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Galland" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rajjou" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2015.00284" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204034v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Huguet" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/mcp.M113.032227" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204101v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Boutet-Mercey" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Godin-P&#233;r&#233;nnez" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Balzergue" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/pcp/pcu095" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204035v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor A. Albert" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Bradley Barbazuk" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude W. Depamphilis" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua P. Der" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Leebens-Mack" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1241089" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204076v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Godin" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2013.00346" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204075v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Sechet" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2013.00063" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001588v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwann E. Arc" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athanassios A. Molassiotis" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pmic.201200304" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-X1QD53Z5-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203958v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2012.00098" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003345v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Chibani" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Grappin" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Jullien" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/pr3006815" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000608v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel M. Duval" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine K. Gallardo-Guerrero" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie J. Catusse" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia J. Bally" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev-arplant-042811-105550" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000719v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice B. Godin-P&#233;r&#233;nnez" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pmic.201000641" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9J8C0VH8-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000554v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya M. Belghazi" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent L. Og&#233;" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-61779-231-1_14" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203892v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien S. Baud" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Dubos" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-313X.2009.04095.x" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05263460v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-313x.2009.04095.x" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01570018v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Gallardo" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudette C. Job" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D. Job" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9780470988879.ch7" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00084540v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Belghazi" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Robin" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Moreau" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.106.082057" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661345v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Robin" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Moreau" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01524716v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Lovigny" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.105.062778" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01508727v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l J Vandekerckhove" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.103.036293" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430455v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tracy Francois" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rom&#233;o Letac" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04527250v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Wrona" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Schaller" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mercier" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Villette" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-04430783v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel M&#233;ot" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527368v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04528034v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Fabrissin" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Rolland" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Nesi" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen M North" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04239746v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gomtsyan" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04459323v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Chardot" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Chrisologue Totozafy" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03290786v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Sano" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tudel Cadoret" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Charif" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03226289v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henk W. M. Hilhorst" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Budar" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Rodriguez-Concepcion" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04501329v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03284112v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616030v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Emmanuelle Saint-Macary" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alia Dellagi" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387214v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Villegente" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Job" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Sarramegna" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Fogliani" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387215v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387216v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03339409v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jayat" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818966v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Catusse" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Strub" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain van Dorsselaer" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371302v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fifonsi Fafa Amegnihe" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05287200v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04528599v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04551806v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518497v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bouchez" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Deruyffelaere" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Salis" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518310v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine C. Deruyffelaere" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris B. Collet" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05339375v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Bessa-Gomes" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Cazals" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanche Collard" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Chiron" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Jules" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01570021v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Groot" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-04224673v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Perrot-Dock&#232;s" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03738741v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rawen Ben" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Lepiniec" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/science/article/abs/pii/S006522962030077X#:~:text=Moreover%2C%20seeds%20accumulate%20a%20wide,depending%20on%20the%20considered%20species." TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.abr.2020.11.001" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01584151v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Baldy" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halima H. Morin" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03339407v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Og&#233;" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Olgun" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821957v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Gallardo Guerrero" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01501218v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03905876v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Gomtsyan" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Bailly" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02931599v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bousquet" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Braun" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Buitink" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Desbois-Vimont" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>