--- v0 (2026-03-09)
+++ v1 (2026-05-07)
@@ -830,295 +830,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01598637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">All-Dielectric Silicon Nanogap Antennas To Enhance the Fluorescence of Single Molecules</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Roadmap on biosensing and photonics with advanced nano-optical methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enzo Di Fabrizio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastian Schlücker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Wenger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raju Regmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Julien Proust</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Rigneault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nano Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 16 (8), pp.5143-5151. </w:t>
+              <w:t xml:space="preserve">Journal of Optics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 18, pp.063003. </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.nanolett.6b02076⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/2040-8978/18/6/063003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01354616v1</w:t>
+                <w:t xml:space="preserve">hal-01314274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roadmap on biosensing and photonics with advanced nano-optical methods</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">All-Dielectric Silicon Nanogap Antennas To Enhance the Fluorescence of Single Molecules</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raju Regmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enzo Di Fabrizio</w:t>
+                <w:t xml:space="preserve">Johann Berthelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pamina M. Winkler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sebastian Schlücker</w:t>
+                <w:t xml:space="preserve">Mathieu Mivelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Wenger</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Hervé Rigneault</w:t>
+                <w:t xml:space="preserve">Julien Proust</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Optics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 18, pp.063003. </w:t>
+              <w:t xml:space="preserve">Nano Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 16 (8), pp.5143-5151. </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/2040-8978/18/6/063003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.nanolett.6b02076⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01314274v1</w:t>
+                <w:t xml:space="preserve">hal-01354616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanoscale volume confinement and fluorescence enhancement with double nanohole aperture</w:t>
               </w:r>
@@ -1156,51 +1156,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Rigneault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reuven Gordon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Wenger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 5, pp.15852. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1430,51 +1430,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herve Rigneault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reuven Gordon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Wenger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd EOS Topical Meeting on Optics at the Nanoscale (ONS’15)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Capri, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2078,51 +2078,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="648854CB"/>
+    <w:nsid w:val="95BA5944"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2309,51 +2309,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/raju-regmi" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4035-0390" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335689v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massiullah Shafaq-Zadah" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Dransart" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilyes Hamitouche" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Wunder" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Chambon" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-64523-7" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668409v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamina Winkler" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raju Regmi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Flauraud" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#252;rgen Brugger" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Rigneault" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.7b02818" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01490253v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamina M. Winkler" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duncan T L Alexander" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Rigneault" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.6b04978" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621274v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyra J. E. Borgman" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Manzo" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.7b02973" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598637v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.7b03177" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354616v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Berthelot" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Mivelle" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Proust" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.6b02076" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314274v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enzo Di Fabrizio" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Schl&#252;cker" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Wenger" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2040-8978/18/6/063003" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01236269v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed A. Al Balushi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reuven Gordon" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep15852" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219953v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deep Punj" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Devilez" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Plauchu" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Moparthi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219966v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Rigneault" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357673v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shwetha Srinivasan" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xingcheng Lin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuyan Chen" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bin Zhang" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05343468v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Damm" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kemil Belhadji" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raj Kumar Sadhu" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Su-Jin Paik" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Di-Cicco" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727374v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesar Valades-Cruz" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01653349v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/raju-regmi" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4035-0390" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335689v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massiullah Shafaq-Zadah" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Dransart" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilyes Hamitouche" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Wunder" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Chambon" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-64523-7" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668409v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamina Winkler" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raju Regmi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Flauraud" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#252;rgen Brugger" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Rigneault" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.7b02818" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01490253v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamina M. Winkler" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duncan T L Alexander" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Rigneault" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.6b04978" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621274v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyra J. E. Borgman" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Manzo" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.7b02973" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598637v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.7b03177" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314274v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enzo Di Fabrizio" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Schl&#252;cker" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Wenger" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2040-8978/18/6/063003" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354616v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Berthelot" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Mivelle" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Proust" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.6b02076" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01236269v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed A. Al Balushi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reuven Gordon" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep15852" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219953v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deep Punj" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Devilez" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Plauchu" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Moparthi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219966v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Rigneault" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357673v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shwetha Srinivasan" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xingcheng Lin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuyan Chen" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bin Zhang" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05343468v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Damm" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kemil Belhadji" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raj Kumar Sadhu" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Su-Jin Paik" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Di-Cicco" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727374v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesar Valades-Cruz" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01653349v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>