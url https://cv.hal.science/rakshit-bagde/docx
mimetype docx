--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> RAKSHIT BAGDE </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Assistant Professor & HOD Economics,Late. Mansaramji Padole Arts College, Ganeshpur, Bhandara(Maharashtra, India)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indian Constitution and Sustainable Economic Development: A Doctrinal and Jurisprudential Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rakshit Madan Bagde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Systems Engineering and Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hprints-05527950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">वित्तीय समावेशन और डिजिटल अर्थव्यवस्था: भारत कि अर्थव्यवस्था पर प्रभाव</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rakshit Madan Bagde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Exploration, Indian Journal of Multidisciplinary</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 8 (1), pp.285-290</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hprints-05140552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">गिग अर्थव्यवस्थेचा भारतीय अर्थव्यवस्थेवरील प्रभाव आणि परिणाम</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rakshit Madan Bagde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Shikshan Sanshodhan : Journal of Arts, Humanities and Social Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 8 (2), </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2018/SS/202502009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hprints-05016516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">भारतातील दारिद्याची मीमांसा</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rakshit Madan Bagde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TUMBE GROUP OF INTERNATIONAL JOURNALS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 6 (1), pp.84-90</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hprints-04181314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ई रुपी आणि अर्थकारण</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rakshit Madan Bagde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TUMBE GROUP OF INTERNATIONAL JOURNALS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hprints-03919529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">आभासी चलन आणि भारतीय अर्थव्यवस्था</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">आभासी चलन</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">आणि भारतीय</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">अर्थ व्यवस्र्ा</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rakshit Madan Bagde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TUMBE GROUP OF INTERNATIONAL JOURNALS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.40-47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hprints-03658199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ई-लर्निंग एक अध्ययन</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rakshit Madan Bagde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TUMBE GROUP OF INTERNATIONAL JOURNALS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hprints-03800453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">वस्तू आणि सेवा कर : सामान्य भारतीय</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rakshit Madan Bagde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TUMBE GROUP OF INTERNATIONAL JOURNALS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hprints-03917228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">नवीन कृषी धोरण आणि भारतीय शेतकरी</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rakshit Madan Bagde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Peer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acción Pedagógica (San Cristóbal)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hprints-03534250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">भारतीय अर्थव्यवस्थेची वाटचाल- एक अध्ययन (2014 ते 2020)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rakshit Madan Bagde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Peer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acción Pedagógica (San Cristóbal)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hprints-03534247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thoughts on the Economic Life of the Tathagata Buddha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rakshit Madan Bagde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Peer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acción Pedagógica (San Cristóbal)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17613/1etg-v631⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hprints-03534242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">भारत मे किसान आत्महत्याये</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rakshit Madan Bagde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Swiss Medical Weekly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hprints-03327621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">भारत मे बेरोजगारो का मेला</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rakshit Madan Bagde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Songklanakarin Journal of Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hprints-03327611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">आर्थिक असमानता, वर्ग संघर्ष आणि संकट प्रतिसाद</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rakshit Madan Bagde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Understanding Global Crisis: Interdisciplinary Perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, by Dr. L. D. Balkhande College of Arts and Commerce Pauni Dist. – Bhandara (MS), Jan 2026, BHANDARA, India. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17613/z0m1w-8yh60⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hprints-05520663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Education-Employment Gap: Economic Challenges of National Education Policy 2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rakshit Madan Bagde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">National Education Policy from the Perspective of Bahujans: 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, DBATO Nagpur, Oct 2025, Bhandara, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hprints-05359571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">कोविड १९ चा भारतीय अर्थव्यवस्थेवर परिणाम</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rakshit Madan Bagde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Covid 19 Pendemic : Challenges,Opportunities &amp; Solutions Infront of Higher Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Akola, India. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.22183/rn⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hprints-03327639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">डॉ. आंबेडकर आणि मुक्त अर्थव्यवस्था</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rakshit Madan Bagde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thoughts and Work of Dr. Babasaheb Ambedkar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Pachal, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hprints-03429286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">जागतिकीकरण आणि भारतीय गरिबी</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rakshit Madan Bagde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">शास्वत आणि सर्व समावेशक जागतिकीकरण</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, Nagpur, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hprints-03327634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">डॉ. आंबेडकरांचा राज्य समाजवाद आणि शेतीविषयक आर्थिक धोरण</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rakshit Madan Bagde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">समकालीन लोकशाहीच्या संदर्भात डॉ. आंबेडकरांच्या विचारांची समर्पकता</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Bhandara, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hprints-03327631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">आधूनिक भारतातील जातीवर आधारित आर्थिक विषमता</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rakshit Madan Bagde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inequlity, Vulnerability, &amp; Violence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2015, Nagpur, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hprints-03327643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">आर्थिक विकासात विदेशी प्रत्यक्ष गुंतवणुकीची भूमिका</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rakshit Madan Bagde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Impact of Global Financial Crisis on FDI in Indian Economy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Nagpur, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hprints-03327642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">मुक्त आर्थिक धोरण आणि डॉ. आंबेडकरांचे तत्वज्ञान</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rakshit Madan Bagde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hprints-03336687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">जागतिकीकरण आणि डॉ.आंबेडकरांचे शेतीविषयक तत्वज्ञान</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rakshit Madan Bagde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hprints-03336676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">डॉ. आंबेडकरांच्या आर्थिक चिंतनावर बुद्ध तत्वज्ञानाचा प्रभाव</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rakshit Madan Bagde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hprints-03336682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">डॉ. आंबेडकरांचे अर्थचिंतन</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rakshit Madan Bagde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">डॉ. बाबासाहेब आंबेडकर - जीवन आणि कार्य</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 9798890028419</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hprints-04072742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">भारतीय संविधानातील आर्थिक तरतुदी</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rakshit Madan Bagde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">भारतीय संविधान आणि सर्वसमावेशकता</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hprints-03900982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">डॉ. आंबेडकरांचे शेतीविषयक विचार</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rakshit Madan Bagde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">भारत भाग्य विधाता</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hprints-03327626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">WTO आणि ग्रामीण विकासात कृषी</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rakshit Madan Bagde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hprints-03327671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">राज्य समाजवाद आणि कल्याणकारी राज्य</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rakshit Madan Bagde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hprints-03327689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">जागतिकीकरण आणि दलित समाज</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rakshit Madan Bagde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hprints-03327678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">लिंग आधारित बजेट आणि वास्तविकता</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rakshit Madan Bagde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hprints-03327691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">बुद्ध ते डॉ. आंबेडकर- एक अर्थचिंतन</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rakshit Madan Bagde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hprints-03327680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">बौद्धिक संपदा अधिकार - औषधी आणि कृषी</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rakshit Madan Bagde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hprints-03327684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human Development and Government Policy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rakshit Madan Bagde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hprints-03327687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“An Evaluation of Dr. Ambedkar’s Economic Thought on Agriculture in the Context of Globalization”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rakshit Madan Bagde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rakshit Madan Bagde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[University works] Rashtrasant Tukdoji Maharaj Nagpur University, Nagpur. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hprints-03334345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId52"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> RAKSHIT BAGDE </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Assistant Professor & HOD Economics,Late. Mansaramji Padole Arts College, Ganeshpur, Bhandara(Maharashtra, India)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indian Constitution and Sustainable Economic Development: A Doctrinal and Jurisprudential Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rakshit Madan Bagde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Systems Engineering and Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hprints-05527950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">वित्तीय समावेशन और डिजिटल अर्थव्यवस्था: भारत कि अर्थव्यवस्था पर प्रभाव</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rakshit Madan Bagde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Exploration, Indian Journal of Multidisciplinary</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 8 (1), pp.285-290</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hprints-05140552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">गिग अर्थव्यवस्थेचा भारतीय अर्थव्यवस्थेवरील प्रभाव आणि परिणाम</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rakshit Madan Bagde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Shikshan Sanshodhan : Journal of Arts, Humanities and Social Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 8 (2), </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2018/SS/202502009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hprints-05016516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">भारतातील दारिद्याची मीमांसा</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rakshit Madan Bagde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TUMBE GROUP OF INTERNATIONAL JOURNALS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 6 (1), pp.84-90</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hprints-04181314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">आभासी चलन आणि भारतीय अर्थव्यवस्था</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">आभासी चलन</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">आणि भारतीय</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">अर्थ व्यवस्र्ा</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rakshit Madan Bagde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TUMBE GROUP OF INTERNATIONAL JOURNALS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.40-47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hprints-03658199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ई-लर्निंग एक अध्ययन</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rakshit Madan Bagde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TUMBE GROUP OF INTERNATIONAL JOURNALS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hprints-03800453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">वस्तू आणि सेवा कर : सामान्य भारतीय</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rakshit Madan Bagde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TUMBE GROUP OF INTERNATIONAL JOURNALS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hprints-03917228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ई रुपी आणि अर्थकारण</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rakshit Madan Bagde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TUMBE GROUP OF INTERNATIONAL JOURNALS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hprints-03919529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thoughts on the Economic Life of the Tathagata Buddha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rakshit Madan Bagde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Peer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acción Pedagógica (San Cristóbal)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17613/1etg-v631⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hprints-03534242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">नवीन कृषी धोरण आणि भारतीय शेतकरी</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rakshit Madan Bagde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Peer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acción Pedagógica (San Cristóbal)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hprints-03534250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">भारतीय अर्थव्यवस्थेची वाटचाल- एक अध्ययन (2014 ते 2020)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rakshit Madan Bagde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Peer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acción Pedagógica (San Cristóbal)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hprints-03534247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">भारत मे किसान आत्महत्याये</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rakshit Madan Bagde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Swiss Medical Weekly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hprints-03327621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">भारत मे बेरोजगारो का मेला</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rakshit Madan Bagde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Songklanakarin Journal of Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hprints-03327611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">आर्थिक असमानता, वर्ग संघर्ष आणि संकट प्रतिसाद</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rakshit Madan Bagde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Understanding Global Crisis: Interdisciplinary Perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, by Dr. L. D. Balkhande College of Arts and Commerce Pauni Dist. – Bhandara (MS), Jan 2026, BHANDARA, India. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17613/z0m1w-8yh60⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hprints-05520663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Education-Employment Gap: Economic Challenges of National Education Policy 2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rakshit Madan Bagde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">National Education Policy from the Perspective of Bahujans: 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, DBATO Nagpur, Oct 2025, Bhandara, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hprints-05359571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">कोविड १९ चा भारतीय अर्थव्यवस्थेवर परिणाम</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rakshit Madan Bagde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Covid 19 Pendemic : Challenges,Opportunities &amp; Solutions Infront of Higher Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Akola, India. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.22183/rn⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hprints-03327639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">डॉ. आंबेडकर आणि मुक्त अर्थव्यवस्था</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rakshit Madan Bagde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thoughts and Work of Dr. Babasaheb Ambedkar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Pachal, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hprints-03429286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">जागतिकीकरण आणि भारतीय गरिबी</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rakshit Madan Bagde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">शास्वत आणि सर्व समावेशक जागतिकीकरण</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, Nagpur, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hprints-03327634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">आधूनिक भारतातील जातीवर आधारित आर्थिक विषमता</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rakshit Madan Bagde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inequlity, Vulnerability, &amp; Violence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2015, Nagpur, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hprints-03327643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">डॉ. आंबेडकरांचा राज्य समाजवाद आणि शेतीविषयक आर्थिक धोरण</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rakshit Madan Bagde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">समकालीन लोकशाहीच्या संदर्भात डॉ. आंबेडकरांच्या विचारांची समर्पकता</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Bhandara, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hprints-03327631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">आर्थिक विकासात विदेशी प्रत्यक्ष गुंतवणुकीची भूमिका</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rakshit Madan Bagde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Impact of Global Financial Crisis on FDI in Indian Economy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Nagpur, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hprints-03327642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">मुक्त आर्थिक धोरण आणि डॉ. आंबेडकरांचे तत्वज्ञान</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rakshit Madan Bagde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hprints-03336687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">जागतिकीकरण आणि डॉ.आंबेडकरांचे शेतीविषयक तत्वज्ञान</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rakshit Madan Bagde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hprints-03336676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">डॉ. आंबेडकरांच्या आर्थिक चिंतनावर बुद्ध तत्वज्ञानाचा प्रभाव</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rakshit Madan Bagde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hprints-03336682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">डॉ. आंबेडकरांचे अर्थचिंतन</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rakshit Madan Bagde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">डॉ. बाबासाहेब आंबेडकर - जीवन आणि कार्य</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 9798890028419</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hprints-04072742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">भारतीय संविधानातील आर्थिक तरतुदी</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rakshit Madan Bagde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">भारतीय संविधान आणि सर्वसमावेशकता</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hprints-03900982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">डॉ. आंबेडकरांचे शेतीविषयक विचार</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rakshit Madan Bagde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">भारत भाग्य विधाता</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hprints-03327626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">जागतिकीकरण आणि दलित समाज</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rakshit Madan Bagde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hprints-03327678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">बुद्ध ते डॉ. आंबेडकर- एक अर्थचिंतन</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rakshit Madan Bagde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hprints-03327680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">लिंग आधारित बजेट आणि वास्तविकता</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rakshit Madan Bagde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hprints-03327691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">बौद्धिक संपदा अधिकार - औषधी आणि कृषी</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rakshit Madan Bagde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hprints-03327684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human Development and Government Policy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rakshit Madan Bagde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hprints-03327687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">WTO आणि ग्रामीण विकासात कृषी</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rakshit Madan Bagde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hprints-03327671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">राज्य समाजवाद आणि कल्याणकारी राज्य</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rakshit Madan Bagde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hprints-03327689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“An Evaluation of Dr. Ambedkar’s Economic Thought on Agriculture in the Context of Globalization”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rakshit Madan Bagde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rakshit Madan Bagde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[University works] Rashtrasant Tukdoji Maharaj Nagpur University, Nagpur. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hprints-03334345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId52"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -186,51 +186,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-hprints.archives-ouvertes.fr/hprints-05527950v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rakshit Madan Bagde" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-hprints.archives-ouvertes.fr/hprints-05140552v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-hprints.archives-ouvertes.fr/hprints-05016516v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2018/SS/202502009" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-hprints.archives-ouvertes.fr/hprints-04181314v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-hprints.archives-ouvertes.fr/hprints-03919529v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-hprints.archives-ouvertes.fr/hprints-03658199v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#2310;&#2349;&#2366;&#2360;&#2368; &#2330;&#2354;&#2344;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#2310;&#2339;&#2367; &#2349;&#2366;&#2352;&#2340;&#2368;&#2351;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#2309;&#2352;&#2381;&#2341; &#2357;&#2381;&#2351;&#2357;&#2360;&#2381;&#2352;&#2381;&#2366;" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-hprints.archives-ouvertes.fr/hprints-03800453v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-hprints.archives-ouvertes.fr/hprints-03917228v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-hprints.archives-ouvertes.fr/hprints-03534250v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Peer" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-hprints.archives-ouvertes.fr/hprints-03534247v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-hprints.archives-ouvertes.fr/hprints-03534242v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17613/1etg-v631" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-hprints.archives-ouvertes.fr/hprints-03327621v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-hprints.archives-ouvertes.fr/hprints-03327611v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-hprints.archives-ouvertes.fr/hprints-05520663v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17613/z0m1w-8yh60" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-hprints.archives-ouvertes.fr/hprints-05359571v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-hprints.archives-ouvertes.fr/hprints-03327639v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22183/rn" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-hprints.archives-ouvertes.fr/hprints-03429286v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-hprints.archives-ouvertes.fr/hprints-03327634v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-hprints.archives-ouvertes.fr/hprints-03327631v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-hprints.archives-ouvertes.fr/hprints-03327643v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-hprints.archives-ouvertes.fr/hprints-03327642v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-hprints.archives-ouvertes.fr/hprints-03336687v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-hprints.archives-ouvertes.fr/hprints-03336676v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-hprints.archives-ouvertes.fr/hprints-03336682v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-hprints.archives-ouvertes.fr/hprints-04072742v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-hprints.archives-ouvertes.fr/hprints-03900982v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-hprints.archives-ouvertes.fr/hprints-03327626v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-hprints.archives-ouvertes.fr/hprints-03327671v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-hprints.archives-ouvertes.fr/hprints-03327689v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-hprints.archives-ouvertes.fr/hprints-03327678v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-hprints.archives-ouvertes.fr/hprints-03327691v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-hprints.archives-ouvertes.fr/hprints-03327680v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-hprints.archives-ouvertes.fr/hprints-03327684v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-hprints.archives-ouvertes.fr/hprints-03327687v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-hprints.archives-ouvertes.fr/hprints-03334345v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-hprints.archives-ouvertes.fr/hprints-05527950v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rakshit Madan Bagde" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-hprints.archives-ouvertes.fr/hprints-05140552v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-hprints.archives-ouvertes.fr/hprints-05016516v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2018/SS/202502009" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-hprints.archives-ouvertes.fr/hprints-04181314v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-hprints.archives-ouvertes.fr/hprints-03658199v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#2310;&#2349;&#2366;&#2360;&#2368; &#2330;&#2354;&#2344;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#2310;&#2339;&#2367; &#2349;&#2366;&#2352;&#2340;&#2368;&#2351;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#2309;&#2352;&#2381;&#2341; &#2357;&#2381;&#2351;&#2357;&#2360;&#2381;&#2352;&#2381;&#2366;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-hprints.archives-ouvertes.fr/hprints-03800453v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-hprints.archives-ouvertes.fr/hprints-03917228v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-hprints.archives-ouvertes.fr/hprints-03919529v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-hprints.archives-ouvertes.fr/hprints-03534242v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Peer" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17613/1etg-v631" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-hprints.archives-ouvertes.fr/hprints-03534250v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-hprints.archives-ouvertes.fr/hprints-03534247v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-hprints.archives-ouvertes.fr/hprints-03327621v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-hprints.archives-ouvertes.fr/hprints-03327611v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-hprints.archives-ouvertes.fr/hprints-05520663v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17613/z0m1w-8yh60" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-hprints.archives-ouvertes.fr/hprints-05359571v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-hprints.archives-ouvertes.fr/hprints-03327639v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22183/rn" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-hprints.archives-ouvertes.fr/hprints-03429286v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-hprints.archives-ouvertes.fr/hprints-03327634v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-hprints.archives-ouvertes.fr/hprints-03327643v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-hprints.archives-ouvertes.fr/hprints-03327631v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-hprints.archives-ouvertes.fr/hprints-03327642v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-hprints.archives-ouvertes.fr/hprints-03336687v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-hprints.archives-ouvertes.fr/hprints-03336676v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-hprints.archives-ouvertes.fr/hprints-03336682v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-hprints.archives-ouvertes.fr/hprints-04072742v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-hprints.archives-ouvertes.fr/hprints-03900982v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-hprints.archives-ouvertes.fr/hprints-03327626v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-hprints.archives-ouvertes.fr/hprints-03327678v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-hprints.archives-ouvertes.fr/hprints-03327680v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-hprints.archives-ouvertes.fr/hprints-03327691v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-hprints.archives-ouvertes.fr/hprints-03327684v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-hprints.archives-ouvertes.fr/hprints-03327687v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-hprints.archives-ouvertes.fr/hprints-03327671v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-hprints.archives-ouvertes.fr/hprints-03327689v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-hprints.archives-ouvertes.fr/hprints-03334345v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>