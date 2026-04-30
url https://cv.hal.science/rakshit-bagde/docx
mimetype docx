--- v1 (2026-04-05)
+++ v2 (2026-04-30)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> RAKSHIT BAGDE </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Assistant Professor & HOD Economics,Late. Mansaramji Padole Arts College, Ganeshpur, Bhandara(Maharashtra, India)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indian Constitution and Sustainable Economic Development: A Doctrinal and Jurisprudential Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rakshit Madan Bagde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Systems Engineering and Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hprints-05527950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">वित्तीय समावेशन और डिजिटल अर्थव्यवस्था: भारत कि अर्थव्यवस्था पर प्रभाव</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rakshit Madan Bagde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Exploration, Indian Journal of Multidisciplinary</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 8 (1), pp.285-290</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hprints-05140552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">गिग अर्थव्यवस्थेचा भारतीय अर्थव्यवस्थेवरील प्रभाव आणि परिणाम</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rakshit Madan Bagde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Shikshan Sanshodhan : Journal of Arts, Humanities and Social Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 8 (2), </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2018/SS/202502009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hprints-05016516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">भारतातील दारिद्याची मीमांसा</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rakshit Madan Bagde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TUMBE GROUP OF INTERNATIONAL JOURNALS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 6 (1), pp.84-90</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hprints-04181314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">आभासी चलन आणि भारतीय अर्थव्यवस्था</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">आभासी चलन</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">आणि भारतीय</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">अर्थ व्यवस्र्ा</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rakshit Madan Bagde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TUMBE GROUP OF INTERNATIONAL JOURNALS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.40-47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hprints-03658199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ई-लर्निंग एक अध्ययन</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rakshit Madan Bagde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TUMBE GROUP OF INTERNATIONAL JOURNALS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hprints-03800453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">वस्तू आणि सेवा कर : सामान्य भारतीय</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rakshit Madan Bagde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TUMBE GROUP OF INTERNATIONAL JOURNALS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hprints-03917228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ई रुपी आणि अर्थकारण</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rakshit Madan Bagde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TUMBE GROUP OF INTERNATIONAL JOURNALS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hprints-03919529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thoughts on the Economic Life of the Tathagata Buddha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rakshit Madan Bagde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Peer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acción Pedagógica (San Cristóbal)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17613/1etg-v631⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hprints-03534242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">नवीन कृषी धोरण आणि भारतीय शेतकरी</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rakshit Madan Bagde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Peer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acción Pedagógica (San Cristóbal)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hprints-03534250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">भारतीय अर्थव्यवस्थेची वाटचाल- एक अध्ययन (2014 ते 2020)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rakshit Madan Bagde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Peer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acción Pedagógica (San Cristóbal)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hprints-03534247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">भारत मे किसान आत्महत्याये</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rakshit Madan Bagde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Swiss Medical Weekly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hprints-03327621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">भारत मे बेरोजगारो का मेला</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rakshit Madan Bagde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Songklanakarin Journal of Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hprints-03327611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">आर्थिक असमानता, वर्ग संघर्ष आणि संकट प्रतिसाद</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rakshit Madan Bagde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Understanding Global Crisis: Interdisciplinary Perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, by Dr. L. D. Balkhande College of Arts and Commerce Pauni Dist. – Bhandara (MS), Jan 2026, BHANDARA, India. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17613/z0m1w-8yh60⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hprints-05520663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Education-Employment Gap: Economic Challenges of National Education Policy 2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rakshit Madan Bagde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">National Education Policy from the Perspective of Bahujans: 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, DBATO Nagpur, Oct 2025, Bhandara, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hprints-05359571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">कोविड १९ चा भारतीय अर्थव्यवस्थेवर परिणाम</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rakshit Madan Bagde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Covid 19 Pendemic : Challenges,Opportunities &amp; Solutions Infront of Higher Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Akola, India. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.22183/rn⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hprints-03327639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">डॉ. आंबेडकर आणि मुक्त अर्थव्यवस्था</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rakshit Madan Bagde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thoughts and Work of Dr. Babasaheb Ambedkar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Pachal, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hprints-03429286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">जागतिकीकरण आणि भारतीय गरिबी</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rakshit Madan Bagde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">शास्वत आणि सर्व समावेशक जागतिकीकरण</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, Nagpur, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hprints-03327634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">आधूनिक भारतातील जातीवर आधारित आर्थिक विषमता</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rakshit Madan Bagde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inequlity, Vulnerability, &amp; Violence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2015, Nagpur, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hprints-03327643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">डॉ. आंबेडकरांचा राज्य समाजवाद आणि शेतीविषयक आर्थिक धोरण</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rakshit Madan Bagde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">समकालीन लोकशाहीच्या संदर्भात डॉ. आंबेडकरांच्या विचारांची समर्पकता</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Bhandara, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hprints-03327631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">आर्थिक विकासात विदेशी प्रत्यक्ष गुंतवणुकीची भूमिका</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rakshit Madan Bagde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Impact of Global Financial Crisis on FDI in Indian Economy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Nagpur, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hprints-03327642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">मुक्त आर्थिक धोरण आणि डॉ. आंबेडकरांचे तत्वज्ञान</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rakshit Madan Bagde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hprints-03336687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">जागतिकीकरण आणि डॉ.आंबेडकरांचे शेतीविषयक तत्वज्ञान</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rakshit Madan Bagde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hprints-03336676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">डॉ. आंबेडकरांच्या आर्थिक चिंतनावर बुद्ध तत्वज्ञानाचा प्रभाव</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rakshit Madan Bagde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hprints-03336682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">डॉ. आंबेडकरांचे अर्थचिंतन</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rakshit Madan Bagde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">डॉ. बाबासाहेब आंबेडकर - जीवन आणि कार्य</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 9798890028419</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hprints-04072742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">भारतीय संविधानातील आर्थिक तरतुदी</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rakshit Madan Bagde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">भारतीय संविधान आणि सर्वसमावेशकता</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hprints-03900982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">डॉ. आंबेडकरांचे शेतीविषयक विचार</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rakshit Madan Bagde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">भारत भाग्य विधाता</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hprints-03327626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">जागतिकीकरण आणि दलित समाज</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rakshit Madan Bagde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hprints-03327678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">बुद्ध ते डॉ. आंबेडकर- एक अर्थचिंतन</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rakshit Madan Bagde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hprints-03327680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">लिंग आधारित बजेट आणि वास्तविकता</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rakshit Madan Bagde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hprints-03327691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">बौद्धिक संपदा अधिकार - औषधी आणि कृषी</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rakshit Madan Bagde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hprints-03327684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human Development and Government Policy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rakshit Madan Bagde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hprints-03327687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">WTO आणि ग्रामीण विकासात कृषी</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rakshit Madan Bagde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hprints-03327671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">राज्य समाजवाद आणि कल्याणकारी राज्य</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rakshit Madan Bagde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hprints-03327689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“An Evaluation of Dr. Ambedkar’s Economic Thought on Agriculture in the Context of Globalization”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rakshit Madan Bagde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rakshit Madan Bagde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[University works] Rashtrasant Tukdoji Maharaj Nagpur University, Nagpur. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hprints-03334345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId52"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> RAKSHIT BAGDE </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Assistant Professor & HOD Economics,Late. Mansaramji Padole Arts College, Ganeshpur, Bhandara(Maharashtra, India)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indian Constitution and Sustainable Economic Development: A Doctrinal and Jurisprudential Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rakshit Madan Bagde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Systems Engineering and Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hprints-05527950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital Payments, Financial Inclusion and Rural Development in India: Evidence from UPI Adoption.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rakshit Madan Bagde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polar Bioscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 19 (1), pp.61-73. </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17613/ft962-z4b06⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hprints-05604382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">वित्तीय समावेशन और डिजिटल अर्थव्यवस्था: भारत कि अर्थव्यवस्था पर प्रभाव</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rakshit Madan Bagde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Exploration, Indian Journal of Multidisciplinary</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 8 (1), pp.285-290</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hprints-05140552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">गिग अर्थव्यवस्थेचा भारतीय अर्थव्यवस्थेवरील प्रभाव आणि परिणाम</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rakshit Madan Bagde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Shikshan Sanshodhan : Journal of Arts, Humanities and Social Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 8 (2), </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2018/SS/202502009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hprints-05016516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">भारतातील दारिद्याची मीमांसा</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rakshit Madan Bagde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TUMBE GROUP OF INTERNATIONAL JOURNALS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 6 (1), pp.84-90</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hprints-04181314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ई रुपी आणि अर्थकारण</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rakshit Madan Bagde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TUMBE GROUP OF INTERNATIONAL JOURNALS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hprints-03919529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">आभासी चलन आणि भारतीय अर्थव्यवस्था</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">आभासी चलन</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">आणि भारतीय</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">अर्थ व्यवस्र्ा</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rakshit Madan Bagde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TUMBE GROUP OF INTERNATIONAL JOURNALS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.40-47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hprints-03658199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ई-लर्निंग एक अध्ययन</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rakshit Madan Bagde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TUMBE GROUP OF INTERNATIONAL JOURNALS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hprints-03800453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">वस्तू आणि सेवा कर : सामान्य भारतीय</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rakshit Madan Bagde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TUMBE GROUP OF INTERNATIONAL JOURNALS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hprints-03917228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">नवीन कृषी धोरण आणि भारतीय शेतकरी</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rakshit Madan Bagde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Peer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acción Pedagógica (San Cristóbal)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hprints-03534250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">भारतीय अर्थव्यवस्थेची वाटचाल- एक अध्ययन (2014 ते 2020)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rakshit Madan Bagde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Peer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acción Pedagógica (San Cristóbal)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hprints-03534247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thoughts on the Economic Life of the Tathagata Buddha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rakshit Madan Bagde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Peer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acción Pedagógica (San Cristóbal)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17613/1etg-v631⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hprints-03534242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">भारत मे बेरोजगारो का मेला</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rakshit Madan Bagde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Songklanakarin Journal of Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hprints-03327611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">भारत मे किसान आत्महत्याये</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rakshit Madan Bagde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Swiss Medical Weekly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hprints-03327621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">आर्थिक असमानता, वर्ग संघर्ष आणि संकट प्रतिसाद</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rakshit Madan Bagde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Understanding Global Crisis: Interdisciplinary Perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, by Dr. L. D. Balkhande College of Arts and Commerce Pauni Dist. – Bhandara (MS), Jan 2026, BHANDARA, India. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17613/z0m1w-8yh60⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hprints-05520663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Education-Employment Gap: Economic Challenges of National Education Policy 2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rakshit Madan Bagde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">National Education Policy from the Perspective of Bahujans: 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, DBATO Nagpur, Oct 2025, Bhandara, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hprints-05359571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">कोविड १९ चा भारतीय अर्थव्यवस्थेवर परिणाम</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rakshit Madan Bagde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Covid 19 Pendemic : Challenges,Opportunities &amp; Solutions Infront of Higher Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Akola, India. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.22183/rn⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hprints-03327639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">डॉ. आंबेडकर आणि मुक्त अर्थव्यवस्था</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rakshit Madan Bagde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thoughts and Work of Dr. Babasaheb Ambedkar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Pachal, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hprints-03429286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">जागतिकीकरण आणि भारतीय गरिबी</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rakshit Madan Bagde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">शास्वत आणि सर्व समावेशक जागतिकीकरण</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, Nagpur, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hprints-03327634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">डॉ. आंबेडकरांचा राज्य समाजवाद आणि शेतीविषयक आर्थिक धोरण</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rakshit Madan Bagde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">समकालीन लोकशाहीच्या संदर्भात डॉ. आंबेडकरांच्या विचारांची समर्पकता</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Bhandara, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hprints-03327631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">आधूनिक भारतातील जातीवर आधारित आर्थिक विषमता</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rakshit Madan Bagde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inequlity, Vulnerability, &amp; Violence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2015, Nagpur, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hprints-03327643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">आर्थिक विकासात विदेशी प्रत्यक्ष गुंतवणुकीची भूमिका</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rakshit Madan Bagde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Impact of Global Financial Crisis on FDI in Indian Economy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Nagpur, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hprints-03327642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">मुक्त आर्थिक धोरण आणि डॉ. आंबेडकरांचे तत्वज्ञान</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rakshit Madan Bagde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hprints-03336687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">जागतिकीकरण आणि डॉ.आंबेडकरांचे शेतीविषयक तत्वज्ञान</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rakshit Madan Bagde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hprints-03336676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">डॉ. आंबेडकरांच्या आर्थिक चिंतनावर बुद्ध तत्वज्ञानाचा प्रभाव</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rakshit Madan Bagde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hprints-03336682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">डॉ. आंबेडकरांचे अर्थचिंतन</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rakshit Madan Bagde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">डॉ. बाबासाहेब आंबेडकर - जीवन आणि कार्य</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 9798890028419</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hprints-04072742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">भारतीय संविधानातील आर्थिक तरतुदी</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rakshit Madan Bagde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">भारतीय संविधान आणि सर्वसमावेशकता</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hprints-03900982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">डॉ. आंबेडकरांचे शेतीविषयक विचार</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rakshit Madan Bagde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">भारत भाग्य विधाता</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hprints-03327626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">WTO आणि ग्रामीण विकासात कृषी</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rakshit Madan Bagde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hprints-03327671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">राज्य समाजवाद आणि कल्याणकारी राज्य</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rakshit Madan Bagde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hprints-03327689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">जागतिकीकरण आणि दलित समाज</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rakshit Madan Bagde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hprints-03327678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">लिंग आधारित बजेट आणि वास्तविकता</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rakshit Madan Bagde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hprints-03327691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">बुद्ध ते डॉ. आंबेडकर- एक अर्थचिंतन</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rakshit Madan Bagde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hprints-03327680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">बौद्धिक संपदा अधिकार - औषधी आणि कृषी</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rakshit Madan Bagde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hprints-03327684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human Development and Government Policy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rakshit Madan Bagde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hprints-03327687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“An Evaluation of Dr. Ambedkar’s Economic Thought on Agriculture in the Context of Globalization”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rakshit Madan Bagde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rakshit Madan Bagde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[University works] Rashtrasant Tukdoji Maharaj Nagpur University, Nagpur. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hprints-03334345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId54"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -186,51 +186,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-hprints.archives-ouvertes.fr/hprints-05527950v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rakshit Madan Bagde" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-hprints.archives-ouvertes.fr/hprints-05140552v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-hprints.archives-ouvertes.fr/hprints-05016516v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2018/SS/202502009" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-hprints.archives-ouvertes.fr/hprints-04181314v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-hprints.archives-ouvertes.fr/hprints-03658199v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#2310;&#2349;&#2366;&#2360;&#2368; &#2330;&#2354;&#2344;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#2310;&#2339;&#2367; &#2349;&#2366;&#2352;&#2340;&#2368;&#2351;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#2309;&#2352;&#2381;&#2341; &#2357;&#2381;&#2351;&#2357;&#2360;&#2381;&#2352;&#2381;&#2366;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-hprints.archives-ouvertes.fr/hprints-03800453v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-hprints.archives-ouvertes.fr/hprints-03917228v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-hprints.archives-ouvertes.fr/hprints-03919529v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-hprints.archives-ouvertes.fr/hprints-03534242v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Peer" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17613/1etg-v631" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-hprints.archives-ouvertes.fr/hprints-03534250v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-hprints.archives-ouvertes.fr/hprints-03534247v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-hprints.archives-ouvertes.fr/hprints-03327621v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-hprints.archives-ouvertes.fr/hprints-03327611v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-hprints.archives-ouvertes.fr/hprints-05520663v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17613/z0m1w-8yh60" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-hprints.archives-ouvertes.fr/hprints-05359571v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-hprints.archives-ouvertes.fr/hprints-03327639v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22183/rn" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-hprints.archives-ouvertes.fr/hprints-03429286v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-hprints.archives-ouvertes.fr/hprints-03327634v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-hprints.archives-ouvertes.fr/hprints-03327643v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-hprints.archives-ouvertes.fr/hprints-03327631v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-hprints.archives-ouvertes.fr/hprints-03327642v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-hprints.archives-ouvertes.fr/hprints-03336687v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-hprints.archives-ouvertes.fr/hprints-03336676v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-hprints.archives-ouvertes.fr/hprints-03336682v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-hprints.archives-ouvertes.fr/hprints-04072742v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-hprints.archives-ouvertes.fr/hprints-03900982v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-hprints.archives-ouvertes.fr/hprints-03327626v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-hprints.archives-ouvertes.fr/hprints-03327678v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-hprints.archives-ouvertes.fr/hprints-03327680v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-hprints.archives-ouvertes.fr/hprints-03327691v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-hprints.archives-ouvertes.fr/hprints-03327684v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-hprints.archives-ouvertes.fr/hprints-03327687v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-hprints.archives-ouvertes.fr/hprints-03327671v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-hprints.archives-ouvertes.fr/hprints-03327689v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-hprints.archives-ouvertes.fr/hprints-03334345v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-hprints.archives-ouvertes.fr/hprints-05527950v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rakshit Madan Bagde" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-hprints.archives-ouvertes.fr/hprints-05604382v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17613/ft962-z4b06" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-hprints.archives-ouvertes.fr/hprints-05140552v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-hprints.archives-ouvertes.fr/hprints-05016516v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2018/SS/202502009" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-hprints.archives-ouvertes.fr/hprints-04181314v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-hprints.archives-ouvertes.fr/hprints-03919529v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-hprints.archives-ouvertes.fr/hprints-03658199v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#2310;&#2349;&#2366;&#2360;&#2368; &#2330;&#2354;&#2344;" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#2310;&#2339;&#2367; &#2349;&#2366;&#2352;&#2340;&#2368;&#2351;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#2309;&#2352;&#2381;&#2341; &#2357;&#2381;&#2351;&#2357;&#2360;&#2381;&#2352;&#2381;&#2366;" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-hprints.archives-ouvertes.fr/hprints-03800453v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-hprints.archives-ouvertes.fr/hprints-03917228v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-hprints.archives-ouvertes.fr/hprints-03534250v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Peer" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-hprints.archives-ouvertes.fr/hprints-03534247v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-hprints.archives-ouvertes.fr/hprints-03534242v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17613/1etg-v631" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-hprints.archives-ouvertes.fr/hprints-03327611v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-hprints.archives-ouvertes.fr/hprints-03327621v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-hprints.archives-ouvertes.fr/hprints-05520663v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17613/z0m1w-8yh60" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-hprints.archives-ouvertes.fr/hprints-05359571v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-hprints.archives-ouvertes.fr/hprints-03327639v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22183/rn" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-hprints.archives-ouvertes.fr/hprints-03429286v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-hprints.archives-ouvertes.fr/hprints-03327634v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-hprints.archives-ouvertes.fr/hprints-03327631v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-hprints.archives-ouvertes.fr/hprints-03327643v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-hprints.archives-ouvertes.fr/hprints-03327642v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-hprints.archives-ouvertes.fr/hprints-03336687v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-hprints.archives-ouvertes.fr/hprints-03336676v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-hprints.archives-ouvertes.fr/hprints-03336682v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-hprints.archives-ouvertes.fr/hprints-04072742v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-hprints.archives-ouvertes.fr/hprints-03900982v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-hprints.archives-ouvertes.fr/hprints-03327626v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-hprints.archives-ouvertes.fr/hprints-03327671v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-hprints.archives-ouvertes.fr/hprints-03327689v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-hprints.archives-ouvertes.fr/hprints-03327678v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-hprints.archives-ouvertes.fr/hprints-03327691v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-hprints.archives-ouvertes.fr/hprints-03327680v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-hprints.archives-ouvertes.fr/hprints-03327684v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-hprints.archives-ouvertes.fr/hprints-03327687v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-hprints.archives-ouvertes.fr/hprints-03334345v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>