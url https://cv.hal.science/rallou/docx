--- v0 (2026-03-17)
+++ v1 (2026-04-25)
@@ -697,736 +697,736 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05015843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of formulation and home storage conditions on the content of furan and derivatives in powdered infant formula</w:t>
+                <w:t xml:space="preserve">Home practices can mitigate furan and derivatives in vegetable-based infant meals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Donnelle Roline Sandjong Sayon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aya Fakih</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frederic Mercier</w:t>
+                <w:t xml:space="preserve">Frédéric Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Kondjoyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evangelia Krystalli</w:t>
+                <w:t xml:space="preserve">Claudia Beyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Research International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 198, pp.115263. </w:t>
+              <w:t xml:space="preserve">, 2024, 195, pp.114916. </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.foodres.2024.115263⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.foodres.2024.114916⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04795895v1</w:t>
+                <w:t xml:space="preserve">hal-04690029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Home practices can mitigate furan and derivatives in vegetable-based infant meals</w:t>
+                <w:t xml:space="preserve">Impact of formulation and home storage conditions on the content of furan and derivatives in powdered infant formula</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Donnelle Roline Sandjong Sayon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aya Fakih</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Mercier</w:t>
+                <w:t xml:space="preserve">Frederic Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Kondjoyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claudia Beyer</w:t>
+                <w:t xml:space="preserve">Evangelia Krystalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Research International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 195, pp.114916. </w:t>
+              <w:t xml:space="preserve">, 2024, 198, pp.115263. </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.foodres.2024.114916⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.foodres.2024.115263⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04690029v1</w:t>
+                <w:t xml:space="preserve">hal-04795895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scénarios possibles d'évolution de la filière porcine française</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Infant food users' perceptions of safety: A web-based analysis approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Macombe</w:t>
+                <w:t xml:space="preserve">Sherman Aline</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Hubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Pitarch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rallou Thomopoulos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Viandes et Produits Carnés</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Frontiers in Artificial Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 6 (Section : AI in Food, Agriculture and Water), pp.1080950. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/frai.2023.1080950⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05405142v1</w:t>
+                <w:t xml:space="preserve">hal-03999522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scénarios possibles d’évolution de la filière porcine française</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Catherine Macombe</w:t>
+                <w:t xml:space="preserve">Toward AI-designed innovation diffusion policies using agent-based simulations and reinforcement learning: The case of digital tool adoption in agriculture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meritxell Vinyals</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Sabbadin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Couture</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Sadou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rallou Thomopoulos</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La revue française de la recherche en viandes et produits carnés</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Frontiers in Applied Mathematics and Statistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 9 (1000785), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fams.2023.1000785⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04206445v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04136382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Infant food users' perceptions of safety: A web-based analysis approach</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Yoann Pitarch</w:t>
+                <w:t xml:space="preserve">Scénarios possibles d’évolution de la filière porcine française</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romy Lynn Chaib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Macombe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rallou Thomopoulos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Artificial Intelligence</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">La revue française de la recherche en viandes et produits carnés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, https://www.viandesetproduitscarnes.fr/index.php/fr/?view=article&amp;id=262&amp;catid=25</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03999522v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04206445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward AI-designed innovation diffusion policies using agent-based simulations and reinforcement learning: The case of digital tool adoption in agriculture</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Meritxell Vinyals</w:t>
+                <w:t xml:space="preserve">Scénarios possibles d'évolution de la filière porcine française</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romy Lynn Chaib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Régis Sabbadin</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Loïc Sadou</w:t>
+                <w:t xml:space="preserve">Catherine Macombe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rallou Thomopoulos</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Applied Mathematics and Statistics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Viandes et Produits Carnés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, VPC-2023-3914</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fams.2023.1000785⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04136382v1</w:t>
+                <w:t xml:space="preserve">hal-05405142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dataset of the nutritional composition of follow-on infant formulas commercialized worldwide in 2021</w:t>
               </w:r>
@@ -1648,222 +1648,222 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04140336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structuring ontologies from natural language for collaborative scenario modeling in agri-food systems</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Catherine Macombe</w:t>
+                <w:t xml:space="preserve">The development of a decision support system for the infant food chain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brian Flynn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rallou Thomopoulos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Artificial Intelligence</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/frai.2022.1056989⟩</w:t>
+              <w:t xml:space="preserve">Global Pediatrics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 2, pp.100015. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gpeds.2022.100015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03942429v1</w:t>
+                <w:t xml:space="preserve">hal-03770615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The development of a decision support system for the infant food chain</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Brian Flynn</w:t>
+                <w:t xml:space="preserve">Structuring ontologies from natural language for collaborative scenario modeling in agri-food systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romy Lynn Chaib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Macombe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rallou Thomopoulos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Pediatrics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 2, pp.100015. </w:t>
+              <w:t xml:space="preserve">Frontiers in Artificial Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 5, pp.7. </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.gpeds.2022.100015⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/frai.2022.1056989⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03770615v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03942429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An interface between natural language and abstract argumentation frameworks for real-time debate analysis</w:t>
               </w:r>
@@ -2009,51 +2009,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Vivas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Planche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Macombe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Borel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2238,51 +2238,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adapting a participatory modelling method to forecast food system scenarios: a case study on the pork value-chain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romy Lynn Chaib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Macombe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rallou Thomopoulos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2502,51 +2502,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Loeillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rallou Thomopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Macombe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sustainability</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 13 (12), pp.6702. </w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2708,222 +2708,222 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03239493v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Safety vs. Sustainability Concerns of Infant Food Users: French Results and European Perspectives</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Amélie Kurtz</w:t>
+                <w:t xml:space="preserve">Introducing the Argumentation Framework Within Agent-Based Models to Better Simulate Agents' Cognition in Opinion Dynamics: Application to Vegetarian Diet Diffusion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Taillandier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Salliou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rallou Thomopoulos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sustainability</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/su131810074⟩</w:t>
+              <w:t xml:space="preserve">Journal of Artificial Societies and Social Simulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 24 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18564/jasss.4531⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03342061v1</w:t>
+                <w:t xml:space="preserve">hal-03234980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introducing the Argumentation Framework Within Agent-Based Models to Better Simulate Agents' Cognition in Opinion Dynamics: Application to Vegetarian Diet Diffusion</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Salliou</w:t>
+                <w:t xml:space="preserve">Safety vs. Sustainability Concerns of Infant Food Users: French Results and European Perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Kurtz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rallou Thomopoulos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Artificial Societies and Social Simulation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 24 (2), </w:t>
+              <w:t xml:space="preserve">Sustainability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13 (18), pp.10074. </w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.18564/jasss.4531⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/su131810074⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03234980v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03342061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simuler la diffusion d’une innovation agricole à l’aide de modèles à base d’agents et de l’argumentation formelle</w:t>
               </w:r>
@@ -3288,187 +3288,187 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02265749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Je mange moins de viande ! Quels arguments ?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A practical application approach to argumentation for multicriteria analysis and decision support</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rallou Thomopoulos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La revue française de la recherche en viandes et produits carnés</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EURO journal on decision processes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 6 (3-4), pp.237-255. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s40070-018-0087-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02100146v1</w:t>
+                <w:t xml:space="preserve">hal-01918020v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A practical application approach to argumentation for multicriteria analysis and decision support</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Je mange moins de viande ! Quels arguments ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Salliou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rallou Thomopoulos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EURO journal on decision processes</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">La revue française de la recherche en viandes et produits carnés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, pp.VPC-2018-34-4-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s40070-018-0087-2⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01918020v2</w:t>
+                <w:t xml:space="preserve">hal-02100146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Review on environmental models in the food chain : current status and future perspectives</w:t>
               </w:r>
@@ -3720,291 +3720,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-01892712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The virtual food system: Innovative models and experiential feedback in technologies for winemaking, the cereals chain, food packaging and eco-designed starter production</w:t>
+                <w:t xml:space="preserve">A Decision Support Tool for Agricultural Applications Based on Computational Social Choice and Argumentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cesar Arturo Aceves-Lara</w:t>
+                <w:t xml:space="preserve">Nikos Karanikolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bisquert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Buche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Violaine Athès</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Christos Kaklamanis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rallou Thomopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovative Food Science &amp; Emerging Technologies / Innovative Food Science and Emerging Technologies </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ifset.2017.10.006⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Agricultural and Environmental Information Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9 (3), pp.54-73. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4018/IJAEIS.2018070104⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-01651998v1</w:t>
+                <w:t xml:space="preserve">lirmm-01893516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Decision Support Tool for Agricultural Applications Based on Computational Social Choice and Argumentation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The virtual food system: Innovative models and experiential feedback in technologies for winemaking, the cereals chain, food packaging and eco-designed starter production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cesar Arturo Aceves-Lara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nikos Karanikolas</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre Bisquert</w:t>
+                <w:t xml:space="preserve">Violaine Athès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Buche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Della Valle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christos Kaklamanis</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Vincent Farines</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Agricultural and Environmental Information Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 9 (3), pp.54-73. </w:t>
+              <w:t xml:space="preserve">Innovative Food Science &amp; Emerging Technologies / Innovative Food Science and Emerging Technologies </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Food Science and Technology in France: INRA’s contribution to this area, 46, pp.54-64. </w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4018/IJAEIS.2018070104⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ifset.2017.10.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-01893516v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-01651998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Supporting decision for environment-friendly practices in the agri-food sector</w:t>
               </w:r>
@@ -4226,256 +4226,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01889268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linked Data Annotation and Fusion driven by Data Quality Evaluation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Decision Support for Agri-Food Chains: A Reverse Engineering Argumentation-Based Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rallou Thomopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madalina Croitoru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ioanna Giannopoulou</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Rallou Thomopoulos</w:t>
+                <w:t xml:space="preserve">Nouredine Tamani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue des Nouvelles Technologies de l'Information</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Ecological Informatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 26, pp.182-191. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecoinf.2014.05.010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-02130310v1</w:t>
+                <w:t xml:space="preserve">lirmm-01242932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Decision Support for Agri-Food Chains: A Reverse Engineering Argumentation-Based Approach</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Linked Data Annotation and Fusion driven by Data Quality Evaluation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioanna Giannopoulou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatiha Saïs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rallou Thomopoulos</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nouredine Tamani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Informatics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue des Nouvelles Technologies de l'Information</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, EGC 2015, RNTI-E-28, pp.257-262</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-01242932v1</w:t>
+                <w:t xml:space="preserve">lirmm-02130310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ontology-Aware Prediction from Rules: A Reconciliation-Based Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatiha Saïs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rallou Thomopoulos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4528,276 +4528,276 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-01092431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Argumentation et négociation pour le choix d'emballages alimentaires biodégradables</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patrice Buche</w:t>
+                <w:t xml:space="preserve">Aide à la décision en ingénierie inverse : une approche s'appuyant sur l'argumentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rallou Thomopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madalina Croitoru</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série RIA : Revue d'Intelligence Artificielle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 27 (4/5), pp.515-537. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3166/ria.27.515-537⟩</w:t>
+              <w:t xml:space="preserve">, 2013, 27 (4-5), pp.493-513. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/ria.27.493-513⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00830429v1</w:t>
+                <w:t xml:space="preserve">lirmm-00835197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aide à la décision en ingénierie inverse : une approche s'appuyant sur l'argumentation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rallou Thomopoulos</w:t>
+                <w:t xml:space="preserve">Argumentation et négociation pour le choix d'emballages alimentaires biodégradables</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Buche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madalina Croitoru</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Fortin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricio Mosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nouredine Tamani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série RIA : Revue d'Intelligence Artificielle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 27 (4-5), pp.493-513. </w:t>
+              <w:t xml:space="preserve">, 2013, 27 (4/5), pp.515-537. </w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3166/ria.27.493-513⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3166/ria.27.515-537⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00835197v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00830429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An iterative approach to build relevant ontology-aware data-driven models</w:t>
               </w:r>
@@ -5042,51 +5042,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un modèle d’argumentation pour l’aide à la décision dans les filières céréalières</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Fortin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rallou Thomopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6464,4134 +6464,4134 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02678897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (79)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (78)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using game-based research approaches to gauge children's perceptions: insights from a food education project</w:t>
+                <w:t xml:space="preserve">How innovation can keep traditions alive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Mendez Barreto</w:t>
+                <w:t xml:space="preserve">Reine Barbar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lamprini Chartofylaka</w:t>
+                <w:t xml:space="preserve">Roisin Burke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Maurice</w:t>
+                <w:t xml:space="preserve">Ihsane El Ghinaoui Cavaillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Darcel</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Clarissa Detomi de Albuquerque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Cuq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">56th International Simulation and Gaming Association's Conference 2025 (ISAGA 2025)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2025, Stuttgart, Germany</w:t>
+              <w:t xml:space="preserve">Shaping Gastronomy: Regenerating Food Systems and Societies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Pollenzo, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05451208v1</w:t>
+                <w:t xml:space="preserve">hal-04772404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De la transférabilité de la méthode ARDI dans le champ de l'éducation à l'alimentation au projet &amp;quot;SPECIALE</w:t>
+                <w:t xml:space="preserve">Quantification, exploration and mitigation of Furan and its derivatives in infant foods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estelle Scutti</w:t>
+                <w:t xml:space="preserve">Donnelle Sandjong Sayon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aya Fakih</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Kondjoyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léonie Brière</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Berta Torrents</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres Jeux &amp; Enjeux 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Montpellier, France</w:t>
+              <w:t xml:space="preserve">11. International Symposium on Recent Advances in Food Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04771871v1</w:t>
+                <w:t xml:space="preserve">hal-04986344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantification, exploration and mitigation of Furan and its derivatives in infant foods</w:t>
+                <w:t xml:space="preserve">De la transférabilité de la méthode ARDI dans le champ de l'éducation à l'alimentation au projet &amp;quot;SPECIALE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Donnelle Sandjong Sayon</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Kondjoyan</w:t>
+                <w:t xml:space="preserve">Estelle Scutti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Berta Torrents</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Léonie Brière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Maurice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Darcel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rallou Thomopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11. International Symposium on Recent Advances in Food Analysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2024, Prague, Czech Republic</w:t>
+              <w:t xml:space="preserve">Rencontres Jeux &amp; Enjeux 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04986344v1</w:t>
+                <w:t xml:space="preserve">hal-04771871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How innovation can keep traditions alive</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Structuring ontologies in a context of collaborative system modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romy Lynn Chaib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rallou Thomopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Macombe</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Shaping Gastronomy: Regenerating Food Systems and Societies</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Atelier IN-OVIVE, organisé dans le cadre de la conférence Ingénierie des connaissances IC-2022, PFIA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Saint Etienne, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48550/arXiv.2301.05478⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04772404v1</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04780751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Food models diffusion for Knowledge transfer</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Wim Laurier</w:t>
+                <w:t xml:space="preserve">Symposium: Faire de la recherche interdisciplinaire en promotion de la santé àl’école. L’exemple du projet ERMES, Enfants Récepteurs et Messagers pour l'Éducation à laSanté</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Maurice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémi Berlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marinos Charalambides</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Guillaume Santini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rallou Thomopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14. International Congress on Engineering and Food (ICEF14)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ICEF, Jun 2023, Nantes, France. pp.603</w:t>
+              <w:t xml:space="preserve">Colloque scientifique francophone "Promotion de la santé en milieu scolaire"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04669427v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04809301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Symposium: Faire de la recherche interdisciplinaire en promotion de la santé àl’école. L’exemple du projet ERMES, Enfants Récepteurs et Messagers pour l'Éducation à laSanté</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Maurice</w:t>
+                <w:t xml:space="preserve">Food models diffusion for Knowledge transfer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamal Kansou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wim Laurier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marinos Charalambides</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noémi Berlin</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">G. Della Valle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilija Djekic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque scientifique francophone "Promotion de la santé en milieu scolaire"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">14. International Congress on Engineering and Food (ICEF14)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ICEF, Jun 2023, Nantes, France. pp.603</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04809301v1</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04669427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structuring ontologies in a context of collaborative system modelling</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+                <w:t xml:space="preserve">Analyse bénéfices-risques fondée sur une mesure d'opinion et son application à l'évaluation du potentiel de scénarios d'entomoconversion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Vivas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Planche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Macombe</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Borel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Engel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atelier IN-OVIVE, organisé dans le cadre de la conférence Ingénierie des connaissances IC-2022, PFIA</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Extraction et Gestion des Connaissances - EGC 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2023, Lyon, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04780751v1</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03999619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse bénéfices-risques fondée sur une mesure d'opinion et son application à l'évaluation du potentiel de scénarios d'entomoconversion</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Discovering Causal Rules in Knowledge Graphs using Graph Embeddings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Simonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Pernelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatiha Saïs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rallou Thomopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Extraction et Gestion des Connaissances - EGC 2023</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">21. IEEE/WIC/ACM International Conference on Web Intelligence and Intelligent Agent Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Niagara Falls, Canada. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/wi-iat55865.2022.00023⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03999619v1</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04420900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Découverte de règles causales dans les graphes de connaissances à l'aide de plongements dans les graphes</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">F Saïs</w:t>
+                <w:t xml:space="preserve">Prioritizing the systemic impacts of a crisis situation: example of the difficulties of the French pork value-chain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Macombe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rallou Thomopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romy Lynn Chaib</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IC 2022 : 33èmes Journées francophones d'Ingénierie des Connaissances</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Saint-Etienne, France</w:t>
+              <w:t xml:space="preserve">8. International Conference of Social Life Cycle Assessment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Aachen, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03820025v1</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04771804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prioritizing the systemic impacts of a crisis situation: example of the difficulties of the French pork value-chain</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+                <w:t xml:space="preserve">Designing the Future of Agri-Food Chains: Comparison of Prospective Analysis Built 40 Years Ago and Today</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romy Lynn Chaib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Macombe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rallou Thomopoulos</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Romy Lynn Chaib</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8. International Conference of Social Life Cycle Assessment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Aachen, Germany</w:t>
+              <w:t xml:space="preserve">FoodSim 2022 - 12. Biennial FOODSIM Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2022, Ghent, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04771804v1</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03770738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Designing the Future of Agri-Food Chains: Comparison of Prospective Analysis Built 40 Years Ago and Today</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Catherine Macombe</w:t>
+                <w:t xml:space="preserve">Découverte de règles causales dans les graphes de connaissances à l'aide de plongements dans les graphes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Simonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N Pernelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Saïs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rallou Thomopoulos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FoodSim 2022 - 12. Biennial FOODSIM Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2022, Ghent, Belgium</w:t>
+              <w:t xml:space="preserve">IC 2022 : 33èmes Journées francophones d'Ingénierie des Connaissances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Saint-Etienne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03770738v1</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03820025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discovering Causal Rules in Knowledge Graphs using Graph Embeddings</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lucas Simonne</w:t>
+                <w:t xml:space="preserve">An intercontinental machine learning analysis of factors explaining consumer awareness about food risk</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Tonda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Reynolds</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Pernelle</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Fatiha Saïs</w:t>
+                <w:t xml:space="preserve">Nisrine Mouhrim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rallou Thomopoulos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21. IEEE/WIC/ACM International Conference on Web Intelligence and Intelligent Agent Technology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">FoodSim 2022 - 12. Biennial FOODSIM Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2022, Ghent, Belgium</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04420900v1</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03770730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aliments infantiles : Perceptions des utilisateurs et nouvelles questions de recherche</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Claire Bourlieu Lacanal</w:t>
+                <w:t xml:space="preserve">INSECT4CITY: benefits and risks of insect-based bioconversion for recycling bio-waste from urban and peri-urban areas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Engel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Planche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rallou Thomopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Macombe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christina Nielsen Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Francophones de Nutrition (JFN 2022)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Toulouse, France. pp.52</w:t>
+              <w:t xml:space="preserve">Insects to Feed the World (IFW 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Québec, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03856714v1</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03696802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An intercontinental machine learning analysis of factors explaining consumer awareness about food risk</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Aliments infantiles : Perceptions des utilisateurs et nouvelles questions de recherche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Donnelle Sandjong-Sayon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Cancalon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Kurtz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maïa Meurillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Bourlieu Lacanal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FoodSim 2022 - 12. Biennial FOODSIM Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2022, Ghent, Belgium</w:t>
+              <w:t xml:space="preserve">Journées Francophones de Nutrition (JFN 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Toulouse, France. pp.52</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03770730v1</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03856714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">INSECT4CITY: benefits and risks of insect-based bioconversion for recycling bio-waste from urban and peri-urban areas</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christelle Planche</w:t>
+                <w:t xml:space="preserve">Structuring ontologies in a context of collaborative system modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romy Lynn Chaib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rallou Thomopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Macombe</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Insects to Feed the World (IFW 2022)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Québec, Canada</w:t>
+              <w:t xml:space="preserve">Atelier IN-OVIVE, 6ième édition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Saint Etienne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03696802v1</w:t>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03934865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coupling agent-based models and argumentation framework to simulate opinion dynamics: application to vegetarian diet diffusion</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Assessing Trends on Consumption of Animal Products Through a Machine Learning Analysis of Consumer Motivations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rallou Thomopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Salliou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Taillandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Rallou Thomopoulos</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Tonda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESSA 2019 - 15th Conference of the European Social Simulation Association</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Online Workshop on Computational Approaches in Eating Behavior Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2021, Online, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02265765v1</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03834642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulating innovation diffusion using agent based modeling, argumentation and the theory of planned behavior</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Rallou Thomopoulos</w:t>
+                <w:t xml:space="preserve">Short-term or long-term effect of social norm on eating behavior? Contribution of an agent-based model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan Cannac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas N. Darcel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olga Davidenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Salliou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Taillandier</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st conference GAMA Days 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Frédéric Amblard; Kevin Chapuis; Alexis Drogoul; Benoit Gaudou; Dominique Longin; Nicolas Verstaevel, Jun 2021, Online, France</w:t>
+              <w:t xml:space="preserve">Online Workshop on Computational Approaches in Eating Behavior Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2021, Online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03498320v1</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03836341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An agent-based model representing the exchanges of arguments to accurately simulate the process of innovation diffusion</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Francois Ledoyen</w:t>
+                <w:t xml:space="preserve">Adaptation of a Participatory System-Modeling Method to the Constraints of Remote Working</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romy Lynn Chaib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Macombe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rallou Thomopoulos</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Patrick Taillandier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2021 RIVF International Conference on Computing and Communication Technologies (RIVF)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Conference on Complex Systems - France (FRCCS 2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, Dijon, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03770768v1</w:t>
+                <w:t xml:space="preserve">hal-03770645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differential Causal Rules Mining in Knowledge Graphs</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Fatiha Saïs</w:t>
+                <w:t xml:space="preserve">Coupling agent-based models and argumentation framework to simulate opinion dynamics: application to vegetarian diet diffusion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Taillandier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Salliou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rallou Thomopoulos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11. Knowledge Capture Conference</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/3460210.3493584⟩</w:t>
+              <w:t xml:space="preserve">ESSA 2019 - 15th Conference of the European Social Simulation Association</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Mainz, Germany. pp.341-353, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-61503-1_33⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03950705v1</w:t>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02265765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing Trends on Consumption of Animal Products Through a Machine Learning Analysis of Consumer Motivations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Simulating innovation diffusion using agent based modeling, argumentation and the theory of planned behavior</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Sadou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Couture</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rallou Thomopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Taillandier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alberto Tonda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Online Workshop on Computational Approaches in Eating Behavior Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2021, Online, France</w:t>
+              <w:t xml:space="preserve">1st conference GAMA Days 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Frédéric Amblard; Kevin Chapuis; Alexis Drogoul; Benoit Gaudou; Dominique Longin; Nicolas Verstaevel, Jun 2021, Online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03834642v1</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03498320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structuring ontologies in a context of collaborative system modelling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Romy Lynn Chaib</w:t>
+                <w:t xml:space="preserve">An agent-based model representing the exchanges of arguments to accurately simulate the process of innovation diffusion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Ledoyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rallou Thomopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Catherine Macombe</w:t>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Couture</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic Sadou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Taillandier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atelier IN-OVIVE, 6ième édition</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2021 RIVF International Conference on Computing and Communication Technologies (RIVF)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2021, Hanoi, Vietnam. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/RIVF51545.2021.9642113⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03934865v1</w:t>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03770768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Short-term or long-term effect of social norm on eating behavior? Contribution of an agent-based model</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Differential Causal Rules Mining in Knowledge Graphs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Simonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Pernelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatiha Saïs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rallou Thomopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Online Workshop on Computational Approaches in Eating Behavior Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">11. Knowledge Capture Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2021, New York, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3460210.3493584⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03836341v1</w:t>
+                <w:t xml:space="preserve">hal-03950705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptation of a Participatory System-Modeling Method to the Constraints of Remote Working</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Catherine Macombe</w:t>
+                <w:t xml:space="preserve">Three GAMA plugins to define agent behavior: Argumentation framework, Bayesian network and Machine learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Taillandier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Sadou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Salliou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rallou Thomopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Couture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference on Complex Systems - France (FRCCS 2021)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2021, Dijon, France</w:t>
+              <w:t xml:space="preserve">1 st conference GAMA Days 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Frédéric Amblard; Kevin Chapuis; Alexis Drogoul; Benoit Gaudou; Dominique Longin; Nicolas Verstaevel, Jun 2021, Online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03770645v1</w:t>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03500636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Three GAMA plugins to define agent behavior: Argumentation framework, Bayesian network and Machine learning</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Analyse bénéfices-risques et entomo-conversion des biodéchets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rallou Thomopoulos</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Couture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1 st conference GAMA Days 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Frédéric Amblard; Kevin Chapuis; Alexis Drogoul; Benoit Gaudou; Dominique Longin; Nicolas Verstaevel, Jun 2021, Online, France</w:t>
+              <w:t xml:space="preserve">Webinaire « Insect4City n°4 »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Erwan Engel, May 2021, Online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03500636v1</w:t>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04172537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse bénéfices-risques et entomo-conversion des biodéchets</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Simulating the diffusion of innovations using agent-based models, formal argumentation and the theory of planned behavior</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Sadou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Couture</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rallou Thomopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Taillandier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Webinaire « Insect4City n°4 »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Erwan Engel, May 2021, Online, France</w:t>
+              <w:t xml:space="preserve">Conference on Complex Systems - France (FRCCS 2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04172537v1</w:t>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03770714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulating the diffusion of innovations using agent-based models, formal argumentation and the theory of planned behavior</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Generic Software to Support Collective Decision in Food Chains and in Multi-Stakeholder Situations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rallou Thomopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Patrick Taillandier</w:t>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Cufi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Le Breton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference on Complex Systems - France (FRCCS 2021)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2021, Dijon, France</w:t>
+              <w:t xml:space="preserve">FoodSim 2020 - 11th Biennial FOODSIM Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2020, Ghent, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03770714v1</w:t>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02484363v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Generic Software to Support Collective Decision in Food Chains and in Multi-Stakeholder Situations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modelling multicriteria argument networks about reduced meat consumption</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Salliou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rallou Thomopoulos</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Maxime Le Breton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FoodSim 2020 - 11th Biennial FOODSIM Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2020, Ghent, Belgium</w:t>
+              <w:t xml:space="preserve">FOODSIM 2018 - 10th International Conference on Simulation and Modelling in the Food and Bio-industry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Multidisciplinary Society for Modelling and Simulation Technology (EUROSIS). BEL., Apr 2018, Ghent, Belgium. pp.1-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02484363v2</w:t>
+                <w:t xml:space="preserve">hal-01837516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling multicriteria argument networks about reduced meat consumption</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Salliou</w:t>
+                <w:t xml:space="preserve">Multi-Criteria Decision Making with Existential Rules using Repair Techniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikos Karanikolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madalina Croitoru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bisquert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christos Kaklamanis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rallou Thomopoulos</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FOODSIM 2018 - 10th International Conference on Simulation and Modelling in the Food and Bio-industry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">AI: Artificial Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2018, Cambridge, United Kingdom. pp.177-183, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-04191-5_15⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01837516v1</w:t>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01977952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-Criteria Decision Making with Existential Rules using Repair Techniques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nikos Karanikolas</w:t>
+                <w:t xml:space="preserve">Defining argumentation attacks in practice: an experiment in food packaging consumer expectations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Yun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rallou Thomopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bisquert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madalina Croitoru</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AI: Artificial Intelligence</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-04191-5_15⟩</w:t>
+              <w:t xml:space="preserve">23rd International Conference on Conceptual Structures (ICCS 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Edinburgh, United Kingdom. pp.73-87, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-91379-7_6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01977952v1</w:t>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-01892545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Defining argumentation attacks in practice: an experiment in food packaging consumer expectations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bruno Yun</w:t>
+                <w:t xml:space="preserve">Argumentation-based Explanation of Linked Data Fusion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatiha Saïs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rallou Thomopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Madalina Croitoru</w:t>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anderson Carlos Ferreira da Silva</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23rd International Conference on Conceptual Structures (ICCS 2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Edinburgh, United Kingdom. pp.73-87, </w:t>
+              <w:t xml:space="preserve">27th IEEE International Conference on Enabling Technologies: Infrastructure for Collaborative Enterprises (WETICE 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Paris, France. pp.275-280, </w:t>
             </w:r>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-91379-7_6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/WETICE.2018.00059⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-01892545v1</w:t>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-02098391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Argumentation-based Explanation of Linked Data Fusion</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Consumer Demand for Sustainable versus Low-Cost Food Products: An Agent-based Modelling Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rallou Thomopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anderson Carlos Ferreira da Silva</w:t>
+                <w:t xml:space="preserve">Serafim Bakalis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27th IEEE International Conference on Enabling Technologies: Infrastructure for Collaborative Enterprises (WETICE 2018)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">FOODSIM 2018 - 10th International Conference on Simulation and Modelling in the Food and Bio-industry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EUROSIS, Apr 2018, Ghent, Belgium. pp.1-6</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-02098391v1</w:t>
+                <w:t xml:space="preserve">hal-01918028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Consumer Demand for Sustainable versus Low-Cost Food Products: An Agent-based Modelling Approach</w:t>
+                <w:t xml:space="preserve">Combined Argumentation and Simulation to Support Decision</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rallou Thomopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Serafim Bakalis</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Moulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bedoussac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FOODSIM 2018 - 10th International Conference on Simulation and Modelling in the Food and Bio-industry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EUROSIS, Apr 2018, Ghent, Belgium. pp.1-6</w:t>
+              <w:t xml:space="preserve">IEA/AIE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Arras, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01918028v1</w:t>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-01580585v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multidimensional Analysis Through Argumentation?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Designing an argumentative decision-aiding tool for urban planning. AIPA : an interface between multicriteria decision aiding and argumentative frameworks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Delhomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Taillandier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irène Abi-Zeid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rallou Thomopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Baudrit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEA/AIE</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Colloque OPDE 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR Innovation et Développement dans l'Agriculture et l'Alimentation (0951)., Oct 2017, Montpellier, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-01580570v1</w:t>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01837517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining argumentation and system dynamics simulation for decision support in the agri-food sector</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A structural benchmark for logical argumentation frameworks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Yun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Srdjan Vesic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madalina Croitoru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bisquert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rallou Thomopoulos</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurent Bedoussac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EFITA WCCA CONGRESS</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IDA: Intelligence Data Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Londres, United Kingdom. pp.334-346, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-68765-0_28⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-01580592v1</w:t>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-01668017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Designing an argumentative decision-aiding tool for urban planning. AIPA : an interface between multicriteria decision aiding and argumentative frameworks</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Combining argumentation and system dynamics simulation for decision support in the agri-food sector</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rallou Thomopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Moulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bedoussac</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque OPDE 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR Innovation et Développement dans l'Agriculture et l'Alimentation (0951)., Oct 2017, Montpellier, France</w:t>
+              <w:t xml:space="preserve">EFITA WCCA CONGRESS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01837517v1</w:t>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-01580592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combined Argumentation and Simulation to Support Decision</w:t>
+                <w:t xml:space="preserve">Multidimensional Analysis Through Argumentation?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rallou Thomopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Laurent Bedoussac</w:t>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Paturel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEA/AIE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2017, Arras, France</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, Jun 2017, Arras, France. pp.268-274, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-60045-1_29⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-01580585v2</w:t>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-01580570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A structural benchmark for logical argumentation frameworks</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Srdjan Vesic</w:t>
+                <w:t xml:space="preserve">Selection of agro-waste valorisation routes based on a computational social choice and argumentation decision support tool</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bisquert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Buche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madalina Croitoru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierre Bisquert</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikos Karanikolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rallou Thomopoulos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IDA: Intelligence Data Analysis</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">EFITA WCCA CONGRESS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Montpellier, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-01668017v1</w:t>
+                <w:t xml:space="preserve">lirmm-01580598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Designing an argumentative decision-aiding method for urban planning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Taillandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10650,1939 +10650,1913 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">86. Meeting of the European Working Group "Multiple Criteria Decision Aiding"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01837533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selection of agro-waste valorisation routes based on a computational social choice and argumentation decision support tool</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Information systems and computational methods for decision support in agricultural and food policies: A worst-case scenario in the wheat-to-bread chain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rallou Thomopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serafim Bakalis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EFITA WCCA CONGRESS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-01580598v1</w:t>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-01580590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Information systems and computational methods for decision support in agricultural and food policies: A worst-case scenario in the wheat-to-bread chain</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Explaining the Results of an Optimization-Based Decision Support System – A Machine Learning Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rallou Thomopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irène Abi-Zeid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Léger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Grondin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EFITA WCCA CONGRESS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Montpellier, France</w:t>
+              <w:t xml:space="preserve">APMOD: APplied mathematical programming and MODelling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Brno, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-01580590v1</w:t>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-01382346v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluating cereal-legume intercrops towards sole crops by combining argumentation and simulation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fusion de données redondantes : une approche explicative</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatiha Saïs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rallou Thomopoulos</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bernard Moulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2. International Legume Society Conference (ILS2)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Troia, Portugal. 358 p</w:t>
+              <w:t xml:space="preserve">EGC: Extraction et Gestion des Connaissances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2016, Reims, France. pp.363-368</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01837481v1</w:t>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01275975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fusion de données redondantes : une approche explicative</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evaluating cereal-legume intercrops towards sole crops by combining argumentation and simulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rallou Thomopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bedoussac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Moulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGC: Extraction et Gestion des Connaissances</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2016, Reims, France. pp.363-368</w:t>
+              <w:t xml:space="preserve">2. International Legume Society Conference (ILS2)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Troia, Portugal. 358 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01275975v1</w:t>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01837481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Explaining the Results of an Optimization-Based Decision Support System – A Machine Learning Approach</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Irène Abi-Zeid</w:t>
+                <w:t xml:space="preserve">A Proposal for Modelling Agrifood Chains as Multi Agent Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madalina Croitoru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Buche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Charnomordic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Fortin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Léger</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">François Grondin</w:t>
+                <w:t xml:space="preserve">Hazael Jones</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">APMOD: APplied mathematical programming and MODelling</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IPMU: Information Processing and Management of Uncertainty</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Eindhoven, Netherlands. pp.498-509, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-40596-4_42⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-01382346v3</w:t>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-01328678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Proposal for Modelling Agrifood Chains as Multi Agent Systems</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Fortin</w:t>
+                <w:t xml:space="preserve">Associer argumentation et simulation en aide à la décision : Illustration en agroalimentaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rallou Thomopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hazael Jones</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sébastien Gaucel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Moulin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IPMU: Information Processing and Management of Uncertainty</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">EGC: Extraction et Gestion des Connaissances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2016, Reims, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-01328678v1</w:t>
+                <w:t xml:space="preserve">lirmm-01382349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Associer argumentation et simulation en aide à la décision : Illustration en agroalimentaire</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Linked Data Annotation and Fusion driven by Data Quality Evaluation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioanna Giannopoulou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatiha Saïs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rallou Thomopoulos</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bernard Moulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGC: Extraction et Gestion des Connaissances</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jan 2016, Reims, France</w:t>
+              <w:t xml:space="preserve">, Institut Français du Luxembourg. Luxembourg, LUX., Jan 2015, Luxembourg, Luxembourg. 493 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-01382349v1</w:t>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-01097737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introducing Preference-Based Argumentation to Inconsistent Ontological Knowledge Bases</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Information for decision-making is ubiquitous: Revisiting the reverse engineering mode in breadmaking technology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rallou Thomopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Chadli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madalina Croitoru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joel Abecassis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Brochoire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PRIMA: Principles and Practice of Multi-Agent Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, Bertino, Italy. pp.594-602, </w:t>
+              <w:t xml:space="preserve">RCIS: Research Challenges in Information Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Athènes, Greece. pp.250-261, </w:t>
             </w:r>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-25524-8_42⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/RCIS.2015.7128886⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-01242937v1</w:t>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-01382351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linked Data Annotation and Fusion driven by Data Quality Evaluation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fatiha Saïs</w:t>
+                <w:t xml:space="preserve">Introducing Preference-Based Argumentation to Inconsistent Ontological Knowledge Bases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madalina Croitoru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rallou Thomopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Srdjan Vesic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGC: Extraction et Gestion des Connaissances</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PRIMA: Principles and Practice of Multi-Agent Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Bertino, Italy. pp.594-602, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-25524-8_42⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-01097737v1</w:t>
+                <w:t xml:space="preserve">lirmm-01242937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Information for decision-making is ubiquitous: Revisiting the reverse engineering mode in breadmaking technology</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Supporting Argumentation Systems by Graph Representation and Computation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Fortin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rallou Thomopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId319" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Rémi Bourguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Mugnier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RCIS: Research Challenges in Information Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/RCIS.2015.7128886⟩</w:t>
+              <w:t xml:space="preserve">GKR 2011 - 2nd International Workshop of Graph Structures for Knowledge Representation and Reasoning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2011, Barcelona, Spain. pp.119-136, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-29449-5_5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-01382351v1</w:t>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00768328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Supporting Argumentation Systems by Graph Representation and Computation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">An Artificial Intelligence-Based Approach for Arbitration in Food Chains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rallou Thomopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Rémi Bourguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marie-Laure Mugnier</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joel Abecassis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GKR 2011 - 2nd International Workshop of Graph Structures for Knowledge Representation and Reasoning</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">6th International CIGR Technical Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Nantes, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00768328v1</w:t>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00618640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Artificial Intelligence-Based Approach for Arbitration in Food Chains</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Knowledge Engineering, a Useful Tool for Integrating Food Chain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Baudrit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Buche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Della Valle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Destercke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamal Kansou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th International CIGR Technical Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Nantes, France</w:t>
+              <w:t xml:space="preserve">6 CIGR - 6th International Symposium on “Towards a Sustainable Food Chain: Food Process, Bioprocessing and Food Quality Management”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2011, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00618640v1</w:t>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00611959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Knowledge Engineering, a Useful Tool for Integrating Food Chain</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Guy Della Valle</w:t>
+                <w:t xml:space="preserve">Ontology-Driven Possibilistic Reference Fusion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatiha Saïs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rallou Thomopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Destercke</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6 CIGR - 6th International Symposium on “Towards a Sustainable Food Chain: Food Process, Bioprocessing and Food Quality Management”</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2011, Nantes, France</w:t>
+              <w:t xml:space="preserve">OTM/ODBASE'2010: 9th International Conference on Ontologies, DataBases, and Applications of Semantics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Crete, Greece. pp.1081-1098</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00611959v1</w:t>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00519677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a unified model of preference-based argumentation</w:t>
+                <w:t xml:space="preserve">Towards a Unified Model of Preference-Based Argumentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Rémi Bourguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leila Amgoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rallou Thomopoulos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FoIKS 2010 - 6th International Symposium on Foundations of Information and Knowledge Systems</w:t>
+              <w:t xml:space="preserve">6th International Symposium on Foundations of Information and Knowledge Systems (FolKS 2010)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2010, Sofia, Bulgaria. pp.326-344, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-642-11829-6_21⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04313446v1</w:t>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00538789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ontology-Driven Possibilistic Reference Fusion</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fatiha Saïs</w:t>
+                <w:t xml:space="preserve">Towards a unified model of preference-based argumentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Rémi Bourguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leila Amgoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rallou Thomopoulos</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Destercke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OTM/ODBASE'2010: 9th International Conference on Ontologies, DataBases, and Applications of Semantics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">FoIKS 2010 - 6th International Symposium on Foundations of Information and Knowledge Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2010, Sofia, Bulgaria. pp.326-344, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-11829-6_21⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00519677v1</w:t>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04313446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a Unified Model of Preference-Based Argumentation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Leila Amgoud</w:t>
+                <w:t xml:space="preserve">Making Ontology-Based Knowledge and Decision Trees interact: an Approach to Enrich Knowledge and Increase Expert Confidence in Data-Driven Models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmet, Iyan Johnson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joel Abecassis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Charnomordic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Destercke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rallou Thomopoulos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th International Symposium on Foundations of Information and Knowledge Systems (FolKS 2010)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">KSEM: Knowledge Science, Engineering and Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Belfast, United Kingdom. pp.304-316</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00538789v1</w:t>
+                <w:t xml:space="preserve">lirmm-00538795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Making Ontology-Based Knowledge and Decision Trees interact: an Approach to Enrich Knowledge and Increase Expert Confidence in Data-Driven Models</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fusion évidentielle de références et interrogation ﬂexible</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Destercke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatiha Saïs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rallou Thomopoulos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">KSEM: Knowledge Science, Engineering and Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Belfast, United Kingdom. pp.304-316</w:t>
+              <w:t xml:space="preserve">LFA: Logique Floue et ses Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2009, Annecy, France. pp.15-22</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00538795v1</w:t>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00433011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Making ontology-based knowledge and decision trees interact: an approach to enrich knowledge and increase expert confidence in data-driven models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iylan Johnson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joel Abecassis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12623,1828 +12597,1862 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">KSEM'09</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2009, Belfast, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02755778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fusion évidentielle de références et interrogation ﬂexible</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fatiha Saïs</w:t>
+                <w:t xml:space="preserve">Default Conceptual Graph Rules: Preliminary Results for an Agronomy Application</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Baget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madalina Croitoru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Fortin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rallou Thomopoulos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LFA: Logique Floue et ses Applications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICCS 2009 - 17. International Conference on Conceptual Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2009, Moscou, Russia. pp.86-99, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-03079-6_7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00433011v1</w:t>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00410640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Default Conceptual Graph Rules: Preliminary Results for an Agronomy Application</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Fortin</w:t>
+                <w:t xml:space="preserve">Contribution aux comparaisons formelles des modèles de préférences en argumentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Rémi Bourguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leila Amgoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rallou Thomopoulos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICCS 2009 - 17. International Conference on Conceptual Structures</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">5èmes Journées Francophones sur les Modèles Formels de l’Interaction (MFI 2009)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Lannion, France. pp.81-92</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00410640v1</w:t>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00835271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Representing and reasoning about different viewpoints: an agronomy application</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madalina Croitoru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rallou Thomopoulos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICCS: International Conference on Conceptual Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2009, Moscow, Russia. pp.128-140, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-642-03079-6_10⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00410637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution aux comparaisons formelles des modèles de préférences en argumentation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Leila Amgoud</w:t>
+                <w:t xml:space="preserve">Une méthode flexible de fusion de références</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatiha Saïs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rallou Thomopoulos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5èmes Journées Francophones sur les Modèles Formels de l’Interaction (MFI 2009)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Lannion, France. pp.81-92</w:t>
+              <w:t xml:space="preserve">EDA'08: 4èmes Journées francophones sur les Entrepôts de Données et l'Analyse en ligne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00835271v1</w:t>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00358515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reference Fusion and Flexible Querying</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatiha Saïs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rallou Thomopoulos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">OTM/ODBASE'08: Ontologies, DataBases, and Applications of Semantics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2008, Monterrey, Mexico. pp.1541-1549, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-540-88873-4_42⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00358463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une méthode flexible de fusion de références</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Griwes: Generic Model and Preliminary Specifications for a Graph-Based Knowledge Representation Toolkit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Baget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Corby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rose Dieng-Kuntz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Faron Zucker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Gandon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EDA'08: 4èmes Journées francophones sur les Entrepôts de Données et l'Analyse en ligne</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICCS: International Conference on Conceptual Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2008, Toulouse, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-540-70596-3_21⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId344" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00358515v1</w:t>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00389753v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Griwes: Generic Model and Preliminary Specifications for a Graph-Based Knowledge Representation Toolkit</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modelling a Dynamic Process in the Conceptual Graph Model: Extension Needed?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Rémi Bourguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Cuq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amadou Ndiaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rallou Thomopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICCS: International Conference on Conceptual Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2008, Toulouse, France. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, Jul 2008, Toulouse, France. pp.49-56</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00389753v2</w:t>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00358507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling a Dynamic Process in the Conceptual Graph Model: Extension Needed?</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Utilisation d'ontologie pour la validation de mesures appliquées à la fermentation alcoolique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Rossard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Neveu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne E. Aguera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdel-Ilah Dkhissi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Latrille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICCS: International Conference on Conceptual Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2008, Toulouse, France. pp.49-56</w:t>
+              <w:t xml:space="preserve">Journées de la Mesure et de la Métrologie - J2M2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2008, Biarritz, France. pp.51-57</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId352" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00358507v1</w:t>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02751462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utilisation d'ontologie pour la validation de mesures appliquées à la fermentation alcoolique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Rossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Neveu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId354" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Evelyne E. Aguera</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Aguera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdel-Ilah Dkhissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Latrille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées de la Mesure et de la Métrologie - J2M2008</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2008, Biarritz, France. pp.51-57</w:t>
+              <w:t xml:space="preserve">J2M'2008 : Journées de la Mesure et de la Métrologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2008, Bordeaux, France. pp.51-57</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId353" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02751462v1</w:t>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00857831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utilisation d'ontologie pour la validation de mesures appliquées à la fermentation alcoolique</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Conceptual Graphs as Cooperative Formalism to Build and Validate a Domain Expertise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rallou Thomopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Baget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ollivier Haemmerlé</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">J2M'2008 : Journées de la Mesure et de la Métrologie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICCS: International Conference on Conceptual Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2007, Sheffield, United Kingdom. pp.112-125, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-540-73681-3_9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00857831v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00195272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conceptual Graphs as Cooperative Formalism to Build and Validate a Domain Expertise</w:t>
+                <w:t xml:space="preserve">Integrating Experimental Data and Expert Knowledge to Capture the Impact of Food Processing on the Quality of End Products</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rallou Thomopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Ollivier Haemmerlé</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Cuq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joel Abecassis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICCS: International Conference on Conceptual Structures</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IUFoST 13th World Congress of Food Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2006, Nantes, France. pp.303-304</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId358" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00195272v1</w:t>
+                <w:t xml:space="preserve">lirmm-00112989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virtual Grain: a Data Warehouse for Mesh Grid Representation of Cereal Grain Properties</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mapping Contexts to Vocabularies to Represent Intentions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rallou Thomopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Joel Abecassis</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Mugnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Leclère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agrostat'06: 9th European Conference on Food Industry and Statistics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2006, Montpellier, France</w:t>
+              <w:t xml:space="preserve">ECAI: European Conference on Artificial Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2006, Riva del Garda, Italy. pp.44-46</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId359" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00113015v1</w:t>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00112949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mapping Contexts to Vocabularies to Represent Intentions</w:t>
+                <w:t xml:space="preserve">Comparaison de deux modes de représentation de données faiblement structurées en sciences du vivant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rallou Thomopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Michel Leclère</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Buche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ollivier Haemmerlé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Mabille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nongyao Mueangdee</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECAI: European Conference on Artificial Intelligence</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2006, Riva del Garda, Italy. pp.44-46</w:t>
+              <w:t xml:space="preserve">EGC: Extraction et Gestion des Connaissances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2006, Villeneuve d'Ascq, France. pp.125-136</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId362" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00112949v1</w:t>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00113022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrating Experimental Data and Expert Knowledge to Capture the Impact of Food Processing on the Quality of End Products</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Virtual Grain: a Data Warehouse for Mesh Grid Representation of Cereal Grain Properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nongyao Mueangdee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Mabille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rallou Thomopoulos</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bernard Cuq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joel Abecassis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IUFoST 13th World Congress of Food Science and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2006, Nantes, France. pp.303-304</w:t>
+              <w:t xml:space="preserve">Agrostat'06: 9th European Conference on Food Industry and Statistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2006, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId364" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00112989v1</w:t>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00113015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparaison de deux modes de représentation de données faiblement structurées en sciences du vivant</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Towards Benchmarks for Conceptual Graphs Tools</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Baget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Carloni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Chein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Genest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Gutierrez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGC: Extraction et Gestion des Connaissances</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2006, Villeneuve d'Ascq, France. pp.125-136</w:t>
+              <w:t xml:space="preserve">CS-TIW: Conceptual Structures Tool Interoperability Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2006, Aalborg, Denmark. pp.72-86</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId365" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00113022v1</w:t>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00112998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards Benchmarks for Conceptual Graphs Tools</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The MIEL++ Architecture – When RDB, GCs and XML Meet for the Sake of Risk Assessment in Food Products</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Buche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Dibie-Barthelemy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ollivier Haemmerlé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rallou Thomopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CS-TIW: Conceptual Structures Tool Interoperability Workshop</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICCS: International Conference on Conceptual Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2006, Aalborg, Denmark. pp.158-171, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/11787181_12⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId366" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00112998v1</w:t>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00113002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The MIEL++ Architecture – When RDB, GCs and XML Meet for the Sake of Risk Assessment in Food Products</w:t>
+                <w:t xml:space="preserve">A data warehouse that gathers several formalisms to capture data heterogeneity and incompleteness in the field of food microbiological safety</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Buche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Dibie-Barthelemy</w:t>
@@ -14462,202 +14470,189 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Ollivier Haemmerlé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rallou Thomopoulos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICCS: International Conference on Conceptual Structures</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">1.Journée Francophone sur les Entrepôts de Données et l’Analyse en ligne (EDA 2005)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, NA, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId373" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00113002v1</w:t>
+                <w:t xml:space="preserve">hal-01123205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A data warehouse that gathers several formalisms to capture data heterogeneity and incompleteness in the field of food microbiological safety</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Different kinds of comparisons between fuzzy conceptual graphs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rallou Thomopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Buche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ollivier Haemmerlé</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rallou Thomopoulos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1.Journée Francophone sur les Entrepôts de Données et l’Analyse en ligne (EDA 2005)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Conceptual Structure</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, Dresden, Germany. pp.54-68, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-540-45091-7_4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01123205v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02676616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integration of heterogeneous, imprecise, and incomplete data: An application to the microbiological risk assessment</w:t>
               </w:r>
@@ -14741,362 +14736,246 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02676722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Different kinds of comparisons between fuzzy conceptual graphs</w:t>
+                <w:t xml:space="preserve">Logical Interpretation of Fuzzy Conceptual Graphs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rallou Thomopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Bosc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Buche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ollivier Haemmerlé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Conceptual Structure</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">NAFIPS'2003: 22ND INTERNATIONAL CONFERENCE OF THE NORTH AMERICAN FUZZY INFORMATION PROCESSING SOCIETY</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, Chicago, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId379" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02676616v1</w:t>
+                <w:t xml:space="preserve">hal-03079990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Logical Interpretation of Fuzzy Conceptual Graphs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Integration of heterogeneous, imprecise, and incomplete data: An application to the microbiological risk assessment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Buche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ollivier Haemmerlé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rallou Thomopoulos</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Ollivier Haemmerlé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NAFIPS'2003: 22ND INTERNATIONAL CONFERENCE OF THE NORTH AMERICAN FUZZY INFORMATION PROCESSING SOCIETY</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, Chicago, United States</w:t>
+              <w:t xml:space="preserve">14th International Symposium on Methodologies for Intelligent Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, Maebashi, Japan. pp.98-107</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId380" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03079990v1</w:t>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03080021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId382" w:history="1">
-[...94 lines deleted...]
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Representation of semi-structured imprecise data for fuzzy querying</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Buche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -15125,51 +15004,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JOINT 9TH IFSA WORLD CONGRESS AND 20TH NAFIPS INTERNATIONAL CONFERENCE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, Vancouver, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03080009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -15179,301 +15058,301 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The project INSECT4CITY: assessment of benefits and risks of insect-based bioconversion for recycling bio-waste from urban and peri-urban areas</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Christina Nielsen-Leroux</w:t>
+                <w:t xml:space="preserve">Un état des lieux des messages alimentaires à destination des enfants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lynn Abou Jaoudé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Charrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas N. Darcel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Maurice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3. International Symposium on Nutrition (ISN 2022) : Urban Food Policies for Sustainable Nutrition and Health</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2022, Online, France</w:t>
+              <w:t xml:space="preserve">Journées Francophones de Nutrition (JFN 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Toulouse, France. pp. 138, 2022, JFN 2022 – Livre des résumés</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId384" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03696627v1</w:t>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03856733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un état des lieux des messages alimentaires à destination des enfants</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Laurence Perrin</w:t>
+                <w:t xml:space="preserve">The project INSECT4CITY: assessment of benefits and risks of insect-based bioconversion for recycling bio-waste from urban and peri-urban areas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Engel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Planche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rallou Thomopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Macombe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christina Nielsen-Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Francophones de Nutrition (JFN 2022)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Toulouse, France. pp. 138, 2022, JFN 2022 – Livre des résumés</w:t>
+              <w:t xml:space="preserve">3. International Symposium on Nutrition (ISN 2022) : Urban Food Policies for Sustainable Nutrition and Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2022, Online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId386" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03856733v1</w:t>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03696627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An iterative approach to build relevant ontology-aware data-driven models - application to food processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rallou Thomopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -15515,73 +15394,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EFFoST'2012: Annual Meeting "A Lunch Box for Tomorrow: An interactive combination of integrated analysis and specialized knowledge of food"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2012, Montpellier, France. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00835215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling a dynamic process in the conceptual graph model: extension needed?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Rémi Bourguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -15623,1220 +15502,1562 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16. International Conference on Conceptual Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2008, Toulouse, France. , pp.49-56, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01123359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (11)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (14)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Designing prospective scenarios at the scale of a value chain</w:t>
+                <w:t xml:space="preserve">Évaluer les impacts sociaux dans les filières agroalimentaires grâce à l’ACV sociale de Type II et l’argumentation multicritère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romy Lynn Chaib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Macombe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rallou Thomopoulos</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Erwan Engel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Integration of quantitative and qualitative data through the combination of knowledge engineering methods for decision support in the food industry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">L'Analyse sociale du cycle de vie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Les Presses des Mines, pp.19-29, 2026, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/mines.bouil.2026.01.0020⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId392" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05401159v1</w:t>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05563248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chapitre 17 Diffusion de messages alimentaires et relations sociales des enfants à l’école</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId220" w:history="1">
+                <w:t xml:space="preserve">Using Game-Based Research Approaches to Gauge Children’s Perceptions: Insights from a Food Education Project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolás Méndez Barreto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lamprini Chartofylaka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Maurice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Darcel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...40 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rallou Thomopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Trautwein, F., Zürn, B., Lukosch, H., Meijer, S., Alf, T. (eds). </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Etudier les changements de comportements alimentaires</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.35690/978-2-7592-4069-2⟩</w:t>
+              <w:t xml:space="preserve">Shaping the Future through Simulation and Gaming. ISAGA 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 16439, Springer Nature Switzerland, pp.297-309, 2026, Lecture Notes in Computer Science, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-032-20129-4_20⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId393" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05497265v1</w:t>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05451208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Consumers' Motivations towards Environment-Friendly Dietary Changes: An Assessment of Trends Related to the Consumption of Animal Products</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Designing prospective scenarios at the scale of a value chain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romy Lynn Chaib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Macombe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rallou Thomopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...40 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Engel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Handbook of Climate Change Across the Food Supply Chain</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Integration of quantitative and qualitative data through the combination of knowledge engineering methods for decision support in the food industry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions Quae, In press</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId396" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02948373v1</w:t>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05401159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Better Representing the Diffusion of Innovation Through the Theory of Planned Behavior and Formal Argumentation</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Chapitre 17 Diffusion de messages alimentaires et relations sociales des enfants à l’école</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémi Berlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Darcel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Pernelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Rouveirol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Santini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Social Simulation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-92843-8_32⟩</w:t>
+              <w:t xml:space="preserve">Etudier les changements de comportements alimentaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, éditions Quae, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.35690/978-2-7592-4069-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId398" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03770698v1</w:t>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05497265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coupling Agent-Based Models and Argumentation Framework to Simulate Opinion Dynamics: Application to Vegetarian Diet Diffusion</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Chapitre 16 - Identification de messages alimentaires à destination des enfants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rallou Thomopoulos</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...5 lines deleted...]
-            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Darcel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Maurice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Social Simulation : Proceedings of the 15th Social Simulation Conference: 23–27 September 2019</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-61503-1_33⟩</w:t>
+              <w:t xml:space="preserve">Étudier les changements de comportements alimentaires. Méthodes, approches interdisciplinaires et enjeux éthiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Quae, pp.146-154, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.35690/978-2-7592-4069-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId401" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03215280v1</w:t>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05563370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le blé dur à l’ère du numérique : apports de l’ingénierie des connaissances</w:t>
+                <w:t xml:space="preserve">Consumers' Motivations towards Environment-Friendly Dietary Changes: An Assessment of Trends Related to the Consumption of Animal Products</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rallou Thomopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Salliou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Taillandier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Tonda</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Walter Leal Filho; Ilija Djekic; Sergiy Smetana; Marina Kovaleva. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Blé dur. Synthèse des connaissances pour une filière durable</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Handbook of Climate Change Across the Food Supply Chain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Springer, pp.305-319, 2022, Climate Change Management (CCM), 978-3-030-87933-4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-87934-1_17⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId402" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03896749v1</w:t>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02948373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combined Argumentation and Simulation to Support Decision</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Better Representing the Diffusion of Innovation Through the Theory of Planned Behavior and Formal Argumentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic Sadou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Couture</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rallou Thomopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...27 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Taillandier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Artificial Intelligence: From Theory to Practice</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, LNCS (10351), </w:t>
+              <w:t xml:space="preserve">Advances in Social Simulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Springer International Publishing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.423-435, 2022, Springer Proceedings in Complexity, 978-3-030-92843-8. </w:t>
             </w:r>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Springer</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-60045-1_30⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-92843-8_32⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId403" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-04132902v1</w:t>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03770698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A reconciliation-driven approach of case-based prediction: state of the art, method overview and application in food science</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le blé dur à l’ère du numérique : apports de l’ingénierie des connaissances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rallou Thomopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Buche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Case-Based Reasoning: Strategies, Developments and Applications</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Electrical Engineering Developments, 978-1-63483-705-7</w:t>
+              <w:t xml:space="preserve">Blé dur. Synthèse des connaissances pour une filière durable</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.299-308, 2021, 2759233138</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId406" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01605378v2</w:t>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03896749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flexible bipolar querying of uncertain data using an ontology</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Ollivier Haemmerlé</w:t>
+                <w:t xml:space="preserve">Coupling Agent-Based Models and Argumentation Framework to Simulate Opinion Dynamics: Application to Vegetarian Diet Diffusion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Taillandier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Salliou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rallou Thomopoulos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ahrweiler P.; Neumann M. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Flexible Approaches in Data, Information and Knowledge Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-00954-4_8⟩</w:t>
+              <w:t xml:space="preserve">Advances in Social Simulation : Proceedings of the 15th Social Simulation Conference: 23–27 September 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Springer, pp.341-353, 2021, 978-3-030-61502-4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-61503-1_33⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId408" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00764985v1</w:t>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03215280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Learning Exceptions to Refine a Domain Expertise</w:t>
+                <w:t xml:space="preserve">Combined Argumentation and Simulation to Support Decision</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rallou Thomopoulos</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">J. Wang. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Moulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bedoussac</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Salem Benferhat; Karim Tabia Moonis Ali. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Encyclopedia of Data Warehousing and Mining – 2nd Edition</w:t>
-[...17 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Advances in Artificial Intelligence: From Theory to Practice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LNCS (10351), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Springer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.275-281, 2017, Lecture Notes in Artificial Intelligence, 978-3-319-60045-1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-60045-1_30⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId411" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00358025v1</w:t>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-04132902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A reconciliation-driven approach of case-based prediction: state of the art, method overview and application in food science</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatiha Saïs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rallou Thomopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Case-Based Reasoning: Strategies, Developments and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nova Science Publisher, Inc. New York</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Electrical Engineering Developments, 978-1-63483-705-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01605378v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flexible bipolar querying of uncertain data using an ontology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Buche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Destercke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Guillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ollivier Haemmerlé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rallou Thomopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Flexible Approaches in Data, Information and Knowledge Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 467, Springer, pp.165-188, 2013, Studies in Computational Intelligence, 978-3-319-00953-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-00954-4_8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00764985v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Learning Exceptions to Refine a Domain Expertise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rallou Thomopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">J. Wang. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Encyclopedia of Data Warehousing and Mining – 2nd Edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hershey, PA, USA: Information Science Reference</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.1129-1136, 2008</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00358025v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hierarchical Fuzzy Sets To Query Possibilistic Databases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rallou Thomopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -16859,83 +17080,83 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ollivier Haemmerlé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">J. Galindo. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Handbook of Research on Fuzzy Information Processing in Databases</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hershey, PA, USA: Information Science Reference</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.299-324, 2008, 9781599048536 1599048531 9781599048543. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4018/978-1-59904-853-6.ch012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00358030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -16945,778 +17166,778 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vidéo : Evaluer les bénéfices et risques - Perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rallou Thomopoulos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05405103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Livret des visuels d'interventions - Restitution des résultats du projet ANR SENTINEL</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Engel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">jérémy ratel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Galharret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carla Remy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yanxia Hou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId421" w:history="1">
-              <w:r>
-[...28 lines deleted...]
-            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05404843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">End users' perceptions and home practices regarding infant food safety in Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rallou Thomopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norbert Fuchsbauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katerina Pissaridi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Bover</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Den Besten Heidy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherche Data Gouv</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.57745/8T4VCD⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04771983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ontology: Impacts of changes in value chains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romy-Lynn Chaib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Macombe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rallou Thomopoulos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">https://entrepot.recherche.data.gouv.fr/dataset.xhtml?persistentId=doi:10.57745/YHSDWA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.57745/YHSDWA⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04772055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Panorama of the nutritional composition of follow-on infant formula commercialized worlwide in 2021</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Cancalon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Hemery Youna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Barouh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rallou Thomopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwann Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.57745/CLER60⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04806199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Consumer home practices related with infant food safety in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rallou Thomopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Kurtz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherche Data Gouv</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.15454/F7CAVN⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04772070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Consumer perceptions of infant food safety in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Kurtz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rallou Thomopoulos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherche Data Gouv</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId438" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.15454/ZPPOJH⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04772081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">VITAMIN project (VegetarIan Transition Argument ModellINg)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Salliou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -17735,158 +17956,158 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rallou Thomopoulos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherche Data Gouv</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId440" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.15454/HOBUZH⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04772091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">KB Filiere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Charnomordic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rallou Thomopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Menut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01268016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -17896,506 +18117,506 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Backward chaining argumentation in agrifood chains: a practical use case</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rallou Thomopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madalina Croitoru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouredine Tamani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-13024, LIRMM. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00835250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using Argumentation in a French Agrifood Chain Application: Technical Report</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Madalina Croitoru</w:t>
+                <w:t xml:space="preserve">A Hybrid, Case-Based Related Approach to Generate Predictions from Rules</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatiha Saïs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rallou Thomopoulos</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] RR-13036, LIRMM. 2013</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-13022, LIRMM. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId444" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00915839v1</w:t>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00835217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Hybrid, Case-Based Related Approach to Generate Predictions from Rules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fatiha Saïs</w:t>
+                <w:t xml:space="preserve">Using Argumentation in a French Agrifood Chain Application: Technical Report</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madalina Croitoru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rallou Thomopoulos</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] RR-13022, LIRMM. 2013</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nouredine Tamani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-13036, LIRMM. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId445" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00835217v1</w:t>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00915839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un système d'argumentation avec contextes et indicateurs pour analyser un dispositif d'approvisionnement en circuit court</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rallou Thomopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Paturel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId447" w:history="1">
+            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Quéré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] RR-13021, LIRMM. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00835205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId448" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CAFE Deliverable 2.1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Neveu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId449" w:history="1">
+            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Granier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId450" w:history="1">
+            <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Charron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId451" w:history="1">
+            <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Tireau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Koenderink</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] Lirmm. 2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId452" w:history="1">
-              <w:r>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00858567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -18405,153 +18626,153 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId453" w:history="1">
+            <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aide à la décision dans les filières agroalimentaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rallou Thomopoulos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Intelligence artificielle [cs.AI]. Université Montpellier II - Sciences et Techniques du Languedoc, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId453" w:history="1">
+            <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00933376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId454" w:history="1">
+            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aide à la décision dans les filières agroalimentaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rallou Thomopoulos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Intelligence artificielle [cs.AI]. Université Montpellier 2 (Sciences et Techniques), 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId454" w:history="1">
+            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02810935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -18561,139 +18782,139 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId455" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MyChoice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rallou Thomopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cufi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Le Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId456" w:history="1">
+            <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Bosch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId457" w:history="1">
+            <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨swh:1:rev:37c199e0afd770fa89448aa58b4153933ca2dd8c;origin=https://forgemia.inra.fr/mychoice/public.git;visit=swh:1:snp:1a4c601cd4e174d51f1659a0a3cd294d02b23601⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Logiciel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId455" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04330705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -18703,51 +18924,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId458" w:history="1">
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The project INSECT4CITY: assessment of benefits and risks of insect-based bioconversion for recycling bio-waste from urban and peri-urban areas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Engel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -18756,260 +18977,260 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Planche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rallou Thomopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Macombe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christina Nielsen-Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3. International Symposium on Nutrition (ISN 2022) : Urban Food Policies for Sustainable Nutrition and Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2022, Lille, France. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the Nutrition Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 81, Cambridge University Press (CUP), 2022, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId459" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1017/s0029665122000969⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId458" w:history="1">
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03685819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId460" w:history="1">
+            <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proceedings of GAMA days 2022</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId461" w:history="1">
+            <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Taillandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId462" w:history="1">
+            <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Biré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId463" w:history="1">
+            <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quynh Nga Phung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId464" w:history="1">
+            <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diep Anh Phung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GAMA days 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Online, France. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId460" w:history="1">
+            <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ird-04179579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId465"/>
+      <w:footerReference w:type="default" r:id="rId469"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -19077,51 +19298,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E1C34B6C"/>
+    <w:nsid w:val="43B96A92"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -19308,51 +19529,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/rallou" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3218-9472" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/078442044" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05085335v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rallou Thomopoulos" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romy Lynn Chaib" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaud Dervilly" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2025.116687" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05493575v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Sadou" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Couture" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Taillandier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18564/jasss.5767" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05284787v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kah Yen Claire Yeak" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Palmont" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Rivi&#232;re" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heidy M.W. den Besten" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2025.117586" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05015843v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donnelle Roline Sandjong Sayon" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Tonda" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui Qiu" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weihuan Fang" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2025.116729" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04795895v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aya Fakih" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Mercier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Kondjoyan" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evangelia Krystalli" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2024.115263" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04690029v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mercier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Beyer" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2024.114916" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05405142v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Macombe" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04206445v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03999522v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sherman Aline" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Hubert" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Pitarch" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frai.2023.1080950" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04136382v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meritxell Vinyals" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Sabbadin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fams.2023.1000785" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04269340v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Cancalon" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youna Hemery" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Barouh" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bar&#233;a" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2023.109649" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04140336v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Reynolds" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fufo.2023.100233" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03942429v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frai.2022.1056989" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03770615v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Flynn" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gpeds.2022.100015" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03498783v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Delhomme" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Taillandier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Abi-Zeid" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Baudrit" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dss.2021.113694" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03999567v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Vivas" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Planche" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Borel" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Engel" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03770578v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bisquert" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bart van Der Burg" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gpeds.2022.100016" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04179722v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3280/ecag2022oa14488" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03542205v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Kansou" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wim Laurier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Charalambides" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Della Valle" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilija Djekic" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tifs.2022.01.021" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03280502v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Vernier" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Loeillet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su13126702" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03239493v2" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Salliou" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Abreu" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Cohen" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Fouqueray" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7455/IJFS/10.1.2021.A1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03342061v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Kurtz" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su131810074" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03234980v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18564/jasss.4531" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03770673v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/roia.10" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01993348v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Boukhelifa" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Boutrou" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Buche" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12393-018-9186-x" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02265749v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alen Muj&#269;inovi&#263;" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Nikoli&#263;" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anet Re&#382;ek Jambrak" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Photis Papademas" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2019.06.007" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02100146v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918020v2" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40070-018-0087-2" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01662246v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neus Sanju&#225;n" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Clemente" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Djuki&#263;-Vukovi&#263;" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2017.11.241" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01892712v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Yun" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madalina Croitoru" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Guillard" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoinf.2018.07.006" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01651998v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesar Arturo Aceves-Lara" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Ath&#232;s" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Farines" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifset.2017.10.006" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01893516v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikos Karanikolas" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christos Kaklamanis" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/IJAEIS.2018070104" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837532v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Moulin" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bedoussac" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/IJAEIS.2018070101" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889268v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Costa" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2018.09.034" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02130310v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioanna Giannopoulou" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatiha Sa&#239;s" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01242932v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouredine Tamani" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoinf.2014.05.010" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01092431v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.knosys.2014.05.023" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-175208L7-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00830429v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Fortin" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricio Mosse" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ria.27.515-537" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F81E159C384C9FD3522F3FF43A88772F19798F54/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00835197v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ria.27.493-513" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/12EE1A67701999747E83DCE61A123D8A1C70E1FB/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00753335v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Destercke" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Charnomordic" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnson Iyan" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Abecassis" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ins.2012.09.015" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00835177v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-R&#233;mi Bourguet" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Mugnier" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eswa.2013.01.059" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6K7BRMCV-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267815v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/pp71-fv81" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00764369v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Perrot" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/h2xr-ft10" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00538643v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Cuq" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amadou Ndiaye" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.knosys.2010.02.001" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-870XVMS6-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656655v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmet, Iyan Johnson" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-15280-1_29" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-Q2LLZ15W-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04683872v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Rossard" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Neveu" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Aguera" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel-Ilah Dkhissi" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Latrille" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00538799v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1757-837X.2009.00029.x" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00358016v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Baget" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ollivier Haemmerl&#233;" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00195268v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10844-006-0014-z" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-T3FJNSG5-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00112938v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TKDE.2006.161" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00112995v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Dibie-Barthelemy" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fss.2005.12.017" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682463v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dervin" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TFUZZ.2004.841736" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678897v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0165-0114(03)00030-7" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05451208v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mendez Barreto" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamprini Chartofylaka" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Maurice" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Darcel" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04771871v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Scutti" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onie Bri&#232;re" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04986344v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donnelle Sandjong Sayon" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berta Torrents" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-04772404v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reine Barbar" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roisin Burke" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ihsane El Ghinaoui Cavaillon" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarissa Detomi de Albuquerque" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-04669427v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marinos Charalambides" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Della Valle" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04809301v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mi Berlin" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Santini" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04780751v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2301.05478" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03999619v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820025v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Simonne" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Pernelle" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Sa&#239;s" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04771804v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03770738v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420900v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Simonne" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Pernelle" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/wi-iat55865.2022.00023" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03856714v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donnelle Sandjong-Sayon" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;a Meurillon" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bourlieu Lacanal" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03770730v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nisrine Mouhrim" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03696802v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Nielsen Leroux" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02265765v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-61503-1_33" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03498320v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03770768v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Ledoyen" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Couture" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Sadou" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RIVF51545.2021.9642113" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950705v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3460210.3493584" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834642v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03934865v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836341v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Cannac" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N. Darcel" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Davidenko" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03770645v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03500636v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04172537v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03770714v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02484363v2" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cufi" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Le Breton" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837516v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01977952v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-04191-5_15" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01892545v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-91379-7_6" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02098391v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anderson Carlos Ferreira da Silva" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WETICE.2018.00059" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918028v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serafim Bakalis" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01580570v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Paturel" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-60045-1_29" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01580592v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837517v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01580585v2" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01668017v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Srdjan Vesic" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-68765-0_28" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837533v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01580598v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01580590v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837481v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01275975v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01382346v3" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Morin" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime L&#233;ger" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Grondin" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01328678v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hazael Jones" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-40596-4_42" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01382349v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gaucel" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01242937v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-25524-8_42" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01097737v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01382351v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Chadli" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Brochoire" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RCIS.2015.7128886" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00768328v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-29449-5_5" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00618640v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00611959v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313446v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Amgoud" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-11829-6_21" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-GGVSHK2W-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00519677v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00538789v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00538795v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755778v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iylan Johnson" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00433011v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00410640v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-03079-6_7" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00410637v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-03079-6_10" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00835271v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00358463v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-88873-4_42" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-XK0MXQ9J-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00358515v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/lirmm-00389753v2" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Corby" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose Dieng-Kuntz" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Faron Zucker" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Gandon" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-70596-3_21" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-2C0DS9BQ-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00358507v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751462v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne E. Aguera" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00857831v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00195272v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-73681-3_9" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-54QHSTPN-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00113015v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nongyao Mueangdee" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mabille" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00112949v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lecl&#232;re" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00112989v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00113022v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00112998v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Carloni" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Chein" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Genest" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Gutierrez" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00113002v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11787181_12" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-QQJGT9FX-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123205v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676722v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-39592-8_15" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676616v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-45091-7_4" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-WQVQ7Z0D-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03079990v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bosc" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03080021v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03080009v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03696627v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Nielsen-Leroux" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03856733v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynn Abou Jaoud&#233;" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Charrier" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Perrin" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00835215v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123359v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05401159v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05497265v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Rouveirol" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-4069-2" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02948373v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-87934-1_17" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03770698v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-030-92843-8_32" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-92843-8_32" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03215280v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03896749v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04132902v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-319-60045-1_30" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-60045-1_30" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01605378v2" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/405500.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00764985v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Guillard" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-00954-4_8" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00358025v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://hal-lirmm.ccsd.cnrs.fr/lirmm-00358025" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00358030v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://hal-lirmm.ccsd.cnrs.fr/lirmm-00358030" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-59904-853-6.ch012" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05405103v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05404843v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=j&#233;r&#233;my ratel" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Galharret" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Remy" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanxia Hou" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04771983v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Fuchsbauer" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katerina Pissaridi" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Bover" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Den Besten Heidy" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57745/8T4VCD" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04772055v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romy-Lynn Chaib" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57745/YHSDWA" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04806199v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Hemery Youna" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwann Durand" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57745/CLER60" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04772070v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/F7CAVN" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04772081v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/ZPPOJH" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04772091v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/HOBUZH" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268016v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Menut" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00835250v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00915839v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00835217v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00835205v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00858567v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Granier" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Charron" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Tireau" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Koenderink" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00933376v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02810935v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330705v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bosch" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:rev:37c199e0afd770fa89448aa58b4153933ca2dd8c;origin=https://forgemia.inra.fr/mychoice/public.git;visit=swh:1:snp:1a4c601cd4e174d51f1659a0a3cd294d02b23601" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03685819v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s0029665122000969" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04179579v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Adam" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Bir&#233;" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quynh Nga Phung" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diep Anh Phung" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/rallou" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3218-9472" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/078442044" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05085335v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rallou Thomopoulos" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romy Lynn Chaib" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaud Dervilly" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2025.116687" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05493575v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Sadou" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Couture" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Taillandier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18564/jasss.5767" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05284787v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kah Yen Claire Yeak" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Palmont" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Rivi&#232;re" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heidy M.W. den Besten" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2025.117586" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05015843v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donnelle Roline Sandjong Sayon" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Tonda" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui Qiu" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weihuan Fang" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2025.116729" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04690029v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aya Fakih" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mercier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Kondjoyan" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Beyer" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2024.114916" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04795895v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Mercier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evangelia Krystalli" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2024.115263" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03999522v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sherman Aline" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Hubert" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Pitarch" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frai.2023.1080950" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04136382v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meritxell Vinyals" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Sabbadin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fams.2023.1000785" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04206445v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Macombe" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05405142v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04269340v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Cancalon" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youna Hemery" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Barouh" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bar&#233;a" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2023.109649" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04140336v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Reynolds" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fufo.2023.100233" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03770615v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Flynn" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gpeds.2022.100015" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03942429v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frai.2022.1056989" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03498783v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Delhomme" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Taillandier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Abi-Zeid" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Baudrit" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dss.2021.113694" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03999567v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Vivas" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Planche" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Borel" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Engel" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03770578v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bisquert" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bart van Der Burg" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gpeds.2022.100016" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04179722v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3280/ecag2022oa14488" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03542205v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Kansou" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wim Laurier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Charalambides" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Della Valle" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilija Djekic" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tifs.2022.01.021" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03280502v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Vernier" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Loeillet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su13126702" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03239493v2" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Salliou" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Abreu" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Cohen" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Fouqueray" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7455/IJFS/10.1.2021.A1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03234980v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18564/jasss.4531" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03342061v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Kurtz" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su131810074" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03770673v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/roia.10" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01993348v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Boukhelifa" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Boutrou" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Buche" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12393-018-9186-x" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02265749v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alen Muj&#269;inovi&#263;" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Nikoli&#263;" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anet Re&#382;ek Jambrak" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Photis Papademas" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2019.06.007" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918020v2" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40070-018-0087-2" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02100146v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01662246v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neus Sanju&#225;n" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Clemente" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Djuki&#263;-Vukovi&#263;" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2017.11.241" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01892712v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Yun" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madalina Croitoru" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Guillard" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoinf.2018.07.006" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01893516v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikos Karanikolas" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christos Kaklamanis" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/IJAEIS.2018070104" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01651998v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesar Arturo Aceves-Lara" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Ath&#232;s" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Farines" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifset.2017.10.006" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837532v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Moulin" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bedoussac" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/IJAEIS.2018070101" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889268v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Costa" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2018.09.034" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01242932v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouredine Tamani" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoinf.2014.05.010" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02130310v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioanna Giannopoulou" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatiha Sa&#239;s" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01092431v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.knosys.2014.05.023" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-175208L7-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00835197v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ria.27.493-513" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/12EE1A67701999747E83DCE61A123D8A1C70E1FB/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00830429v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Fortin" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricio Mosse" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ria.27.515-537" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F81E159C384C9FD3522F3FF43A88772F19798F54/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00753335v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Destercke" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Charnomordic" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnson Iyan" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Abecassis" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ins.2012.09.015" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00835177v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-R&#233;mi Bourguet" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Mugnier" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eswa.2013.01.059" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6K7BRMCV-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267815v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/pp71-fv81" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00764369v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Perrot" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/h2xr-ft10" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00538643v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Cuq" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amadou Ndiaye" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.knosys.2010.02.001" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-870XVMS6-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656655v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmet, Iyan Johnson" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-15280-1_29" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-Q2LLZ15W-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04683872v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Rossard" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Neveu" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Aguera" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel-Ilah Dkhissi" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Latrille" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00538799v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1757-837X.2009.00029.x" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00358016v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Baget" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ollivier Haemmerl&#233;" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00195268v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10844-006-0014-z" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-T3FJNSG5-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00112938v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TKDE.2006.161" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00112995v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Dibie-Barthelemy" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fss.2005.12.017" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682463v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dervin" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TFUZZ.2004.841736" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678897v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0165-0114(03)00030-7" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-04772404v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reine Barbar" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roisin Burke" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ihsane El Ghinaoui Cavaillon" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarissa Detomi de Albuquerque" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04986344v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donnelle Sandjong Sayon" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berta Torrents" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04771871v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Scutti" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onie Bri&#232;re" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Maurice" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Darcel" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04780751v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2301.05478" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04809301v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mi Berlin" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Santini" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-04669427v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marinos Charalambides" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Della Valle" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03999619v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420900v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Simonne" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Pernelle" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/wi-iat55865.2022.00023" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04771804v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03770738v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820025v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Simonne" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Pernelle" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Sa&#239;s" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03770730v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nisrine Mouhrim" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03696802v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Nielsen Leroux" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03856714v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donnelle Sandjong-Sayon" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;a Meurillon" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bourlieu Lacanal" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03934865v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834642v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836341v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Cannac" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N. Darcel" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Davidenko" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03770645v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02265765v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-61503-1_33" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03498320v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03770768v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Ledoyen" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Couture" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Sadou" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RIVF51545.2021.9642113" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950705v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3460210.3493584" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03500636v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04172537v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03770714v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02484363v2" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cufi" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Le Breton" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837516v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01977952v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-04191-5_15" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01892545v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-91379-7_6" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02098391v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anderson Carlos Ferreira da Silva" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WETICE.2018.00059" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918028v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serafim Bakalis" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01580585v2" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837517v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01668017v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Srdjan Vesic" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-68765-0_28" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01580592v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01580570v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Paturel" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-60045-1_29" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01580598v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837533v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01580590v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01382346v3" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Morin" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime L&#233;ger" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Grondin" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01275975v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837481v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01328678v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hazael Jones" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-40596-4_42" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01382349v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gaucel" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01097737v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01382351v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Chadli" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Brochoire" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RCIS.2015.7128886" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01242937v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-25524-8_42" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00768328v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-29449-5_5" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00618640v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00611959v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00519677v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00538789v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Amgoud" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-11829-6_21" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-GGVSHK2W-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313446v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00538795v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00433011v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755778v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iylan Johnson" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00410640v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-03079-6_7" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00835271v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00410637v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-03079-6_10" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00358515v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00358463v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-88873-4_42" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-XK0MXQ9J-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/lirmm-00389753v2" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Corby" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose Dieng-Kuntz" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Faron Zucker" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Gandon" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-70596-3_21" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-2C0DS9BQ-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00358507v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751462v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne E. Aguera" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00857831v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00195272v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-73681-3_9" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-54QHSTPN-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00112989v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00112949v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lecl&#232;re" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00113022v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mabille" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nongyao Mueangdee" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00113015v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00112998v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Carloni" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Chein" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Genest" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Gutierrez" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00113002v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11787181_12" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-QQJGT9FX-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123205v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676616v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-45091-7_4" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-WQVQ7Z0D-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676722v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-39592-8_15" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03079990v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bosc" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03080021v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03080009v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03856733v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynn Abou Jaoud&#233;" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Charrier" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Perrin" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03696627v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Nielsen-Leroux" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00835215v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123359v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05563248v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mines.bouil.2026.01.0020" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05451208v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicol&#225;s M&#233;ndez Barreto" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamprini Chartofylaka" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-20129-4_20" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05401159v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05497265v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Rouveirol" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-4069-2" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05563370v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02948373v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-87934-1_17" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03770698v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-030-92843-8_32" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-92843-8_32" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03896749v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03215280v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04132902v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-319-60045-1_30" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-60045-1_30" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01605378v2" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/405500.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00764985v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Guillard" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-00954-4_8" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00358025v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://hal-lirmm.ccsd.cnrs.fr/lirmm-00358025" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00358030v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://hal-lirmm.ccsd.cnrs.fr/lirmm-00358030" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-59904-853-6.ch012" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05405103v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05404843v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=j&#233;r&#233;my ratel" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Galharret" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Remy" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanxia Hou" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04771983v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Fuchsbauer" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katerina Pissaridi" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Bover" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Den Besten Heidy" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57745/8T4VCD" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04772055v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romy-Lynn Chaib" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57745/YHSDWA" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04806199v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Hemery Youna" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwann Durand" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57745/CLER60" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04772070v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/F7CAVN" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04772081v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/ZPPOJH" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04772091v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/HOBUZH" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268016v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Menut" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00835250v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00835217v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00915839v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00835205v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00858567v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Granier" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Charron" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Tireau" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Koenderink" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00933376v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02810935v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330705v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bosch" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:rev:37c199e0afd770fa89448aa58b4153933ca2dd8c;origin=https://forgemia.inra.fr/mychoice/public.git;visit=swh:1:snp:1a4c601cd4e174d51f1659a0a3cd294d02b23601" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03685819v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s0029665122000969" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04179579v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Adam" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Bir&#233;" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quynh Nga Phung" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diep Anh Phung" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>