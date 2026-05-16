--- v1 (2026-04-25)
+++ v2 (2026-05-16)
@@ -697,736 +697,736 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05015843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Home practices can mitigate furan and derivatives in vegetable-based infant meals</w:t>
+                <w:t xml:space="preserve">Impact of formulation and home storage conditions on the content of furan and derivatives in powdered infant formula</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Donnelle Roline Sandjong Sayon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aya Fakih</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Mercier</w:t>
+                <w:t xml:space="preserve">Frederic Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Kondjoyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claudia Beyer</w:t>
+                <w:t xml:space="preserve">Evangelia Krystalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Research International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 195, pp.114916. </w:t>
+              <w:t xml:space="preserve">, 2024, 198, pp.115263. </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.foodres.2024.114916⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.foodres.2024.115263⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04690029v1</w:t>
+                <w:t xml:space="preserve">hal-04795895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of formulation and home storage conditions on the content of furan and derivatives in powdered infant formula</w:t>
+                <w:t xml:space="preserve">Home practices can mitigate furan and derivatives in vegetable-based infant meals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Donnelle Roline Sandjong Sayon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aya Fakih</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frederic Mercier</w:t>
+                <w:t xml:space="preserve">Frédéric Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Kondjoyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evangelia Krystalli</w:t>
+                <w:t xml:space="preserve">Claudia Beyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Research International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 198, pp.115263. </w:t>
+              <w:t xml:space="preserve">, 2024, 195, pp.114916. </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.foodres.2024.115263⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.foodres.2024.114916⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04795895v1</w:t>
+                <w:t xml:space="preserve">hal-04690029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Infant food users' perceptions of safety: A web-based analysis approach</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Scénarios possibles d’évolution de la filière porcine française</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romy Lynn Chaib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sherman Aline</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Yoann Pitarch</w:t>
+                <w:t xml:space="preserve">Catherine Macombe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rallou Thomopoulos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Artificial Intelligence</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">La revue française de la recherche en viandes et produits carnés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, https://www.viandesetproduitscarnes.fr/index.php/fr/?view=article&amp;id=262&amp;catid=25</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03999522v1</w:t>
+                <w:t xml:space="preserve">hal-04206445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward AI-designed innovation diffusion policies using agent-based simulations and reinforcement learning: The case of digital tool adoption in agriculture</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Loïc Sadou</w:t>
+                <w:t xml:space="preserve">Scénarios possibles d'évolution de la filière porcine française</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romy Lynn Chaib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Macombe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rallou Thomopoulos</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Applied Mathematics and Statistics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Viandes et Produits Carnés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, VPC-2023-3914</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04136382v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05405142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scénarios possibles d’évolution de la filière porcine française</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Catherine Macombe</w:t>
+                <w:t xml:space="preserve">Infant food users' perceptions of safety: A web-based analysis approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sherman Aline</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Hubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Pitarch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rallou Thomopoulos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La revue française de la recherche en viandes et produits carnés</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Frontiers in Artificial Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 6 (Section : AI in Food, Agriculture and Water), pp.1080950. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/frai.2023.1080950⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04206445v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03999522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scénarios possibles d'évolution de la filière porcine française</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Romy Lynn Chaib</w:t>
+                <w:t xml:space="preserve">Toward AI-designed innovation diffusion policies using agent-based simulations and reinforcement learning: The case of digital tool adoption in agriculture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meritxell Vinyals</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Macombe</w:t>
+                <w:t xml:space="preserve">Régis Sabbadin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Couture</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Sadou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rallou Thomopoulos</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Viandes et Produits Carnés</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Frontiers in Applied Mathematics and Statistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 9 (1000785), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fams.2023.1000785⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05405142v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04136382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dataset of the nutritional composition of follow-on infant formulas commercialized worldwide in 2021</w:t>
               </w:r>
@@ -1648,222 +1648,222 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04140336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The development of a decision support system for the infant food chain</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Brian Flynn</w:t>
+                <w:t xml:space="preserve">Structuring ontologies from natural language for collaborative scenario modeling in agri-food systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romy Lynn Chaib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Macombe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rallou Thomopoulos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Pediatrics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.gpeds.2022.100015⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Artificial Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 5, pp.7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/frai.2022.1056989⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03770615v1</w:t>
+                <w:t xml:space="preserve">hal-03942429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structuring ontologies from natural language for collaborative scenario modeling in agri-food systems</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Catherine Macombe</w:t>
+                <w:t xml:space="preserve">The development of a decision support system for the infant food chain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brian Flynn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rallou Thomopoulos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Artificial Intelligence</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 5, pp.7. </w:t>
+              <w:t xml:space="preserve">Global Pediatrics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 2, pp.100015. </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/frai.2022.1056989⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.gpeds.2022.100015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03942429v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03770615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An interface between natural language and abstract argumentation frameworks for real-time debate analysis</w:t>
               </w:r>
@@ -2009,51 +2009,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Vivas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Planche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Macombe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Borel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2238,51 +2238,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adapting a participatory modelling method to forecast food system scenarios: a case study on the pork value-chain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romy Lynn Chaib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Macombe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rallou Thomopoulos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2502,51 +2502,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Loeillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rallou Thomopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Macombe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sustainability</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 13 (12), pp.6702. </w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2708,222 +2708,222 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03239493v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introducing the Argumentation Framework Within Agent-Based Models to Better Simulate Agents' Cognition in Opinion Dynamics: Application to Vegetarian Diet Diffusion</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Salliou</w:t>
+                <w:t xml:space="preserve">Safety vs. Sustainability Concerns of Infant Food Users: French Results and European Perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Kurtz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rallou Thomopoulos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Artificial Societies and Social Simulation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.18564/jasss.4531⟩</w:t>
+              <w:t xml:space="preserve">Sustainability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13 (18), pp.10074. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/su131810074⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03234980v1</w:t>
+                <w:t xml:space="preserve">hal-03342061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Safety vs. Sustainability Concerns of Infant Food Users: French Results and European Perspectives</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Amélie Kurtz</w:t>
+                <w:t xml:space="preserve">Introducing the Argumentation Framework Within Agent-Based Models to Better Simulate Agents' Cognition in Opinion Dynamics: Application to Vegetarian Diet Diffusion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Taillandier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Salliou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rallou Thomopoulos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sustainability</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 13 (18), pp.10074. </w:t>
+              <w:t xml:space="preserve">Journal of Artificial Societies and Social Simulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 24 (2), </w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/su131810074⟩</w:t>
+                <w:t xml:space="preserve">⟨10.18564/jasss.4531⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03342061v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03234980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simuler la diffusion d’une innovation agricole à l’aide de modèles à base d’agents et de l’argumentation formelle</w:t>
               </w:r>
@@ -3020,455 +3020,455 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03770673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-Criteria Reverse Engineering for Food: Genesis and Ongoing Advances</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cédric Baudrit</w:t>
+                <w:t xml:space="preserve">Cross-European initial survey on the use of mathematical models in food industry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilija Djekic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadia Boukhelifa</w:t>
+                <w:t xml:space="preserve">Alen Mujčinović</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rachel Boutrou</w:t>
+                <w:t xml:space="preserve">Aleksandra Nikolić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrice Buche</w:t>
+                <w:t xml:space="preserve">Anet Režek Jambrak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Photis Papademas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Engineering Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12393-018-9186-x⟩</w:t>
+              <w:t xml:space="preserve">Journal of Food Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Journal of Food Engineering, 261, pp.109-116. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2019.06.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01993348v1</w:t>
+                <w:t xml:space="preserve">hal-02265749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cross-European initial survey on the use of mathematical models in food industry</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alen Mujčinović</w:t>
+                <w:t xml:space="preserve">Multi-Criteria Reverse Engineering for Food: Genesis and Ongoing Advances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rallou Thomopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Baudrit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aleksandra Nikolić</w:t>
+                <w:t xml:space="preserve">Nadia Boukhelifa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anet Režek Jambrak</w:t>
+                <w:t xml:space="preserve">Rachel Boutrou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photis Papademas</w:t>
+                <w:t xml:space="preserve">Patrice Buche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Food Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Journal of Food Engineering, 261, pp.109-116. </w:t>
+              <w:t xml:space="preserve">Food Engineering Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 11 (1), pp.44-60. </w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2019.06.007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s12393-018-9186-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02265749v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01993348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A practical application approach to argumentation for multicriteria analysis and decision support</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Je mange moins de viande ! Quels arguments ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Salliou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rallou Thomopoulos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EURO journal on decision processes</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">La revue française de la recherche en viandes et produits carnés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, pp.VPC-2018-34-4-5</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01918020v2</w:t>
+                <w:t xml:space="preserve">hal-02100146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Je mange moins de viande ! Quels arguments ?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A practical application approach to argumentation for multicriteria analysis and decision support</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rallou Thomopoulos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La revue française de la recherche en viandes et produits carnés</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EURO journal on decision processes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 6 (3-4), pp.237-255. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s40070-018-0087-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02100146v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01918020v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Review on environmental models in the food chain : current status and future perspectives</w:t>
               </w:r>
@@ -3493,51 +3493,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neus Sanjuán</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriela Clemente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anet Režek Jambrak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aleksandra Djukić-Vuković</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3618,51 +3618,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Yun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bisquert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Buche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madalina Croitoru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3720,291 +3720,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-01892712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Decision Support Tool for Agricultural Applications Based on Computational Social Choice and Argumentation</w:t>
+                <w:t xml:space="preserve">The virtual food system: Innovative models and experiential feedback in technologies for winemaking, the cereals chain, food packaging and eco-designed starter production</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nikos Karanikolas</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId113" w:history="1">
+                <w:t xml:space="preserve">Cesar Arturo Aceves-Lara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violaine Athès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Buche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Della Valle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Farines</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Agricultural and Environmental Information Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4018/IJAEIS.2018070104⟩</w:t>
+              <w:t xml:space="preserve">Innovative Food Science &amp; Emerging Technologies / Innovative Food Science and Emerging Technologies </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Food Science and Technology in France: INRA’s contribution to this area, 46, pp.54-64. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifset.2017.10.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-01893516v1</w:t>
+                <w:t xml:space="preserve">lirmm-01651998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The virtual food system: Innovative models and experiential feedback in technologies for winemaking, the cereals chain, food packaging and eco-designed starter production</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Decision Support Tool for Agricultural Applications Based on Computational Social Choice and Argumentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Violaine Athès</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId113" w:history="1">
+                <w:t xml:space="preserve">Nikos Karanikolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bisquert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Buche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Farines</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Christos Kaklamanis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rallou Thomopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovative Food Science &amp; Emerging Technologies / Innovative Food Science and Emerging Technologies </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Food Science and Technology in France: INRA’s contribution to this area, 46, pp.54-64. </w:t>
+              <w:t xml:space="preserve">International Journal of Agricultural and Environmental Information Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9 (3), pp.54-73. </w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ifset.2017.10.006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4018/IJAEIS.2018070104⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-01651998v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-01893516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Supporting decision for environment-friendly practices in the agri-food sector</w:t>
               </w:r>
@@ -4107,51 +4107,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Consumer perception data and scientific arguments about food packaging functionalities for fresh strawberries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Yun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Buche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bisquert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4637,51 +4637,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Argumentation et négociation pour le choix d'emballages alimentaires biodégradables</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Buche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madalina Croitoru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5094,51 +5094,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Rémi Bourguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joel Abecassis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Buche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Innovations Agronomiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 19, pp.117-126. </w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5211,51 +5211,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Perrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Baudrit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Buche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamal Kansou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5927,51 +5927,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The MIEL System: Uniform Interrogation of Structured and Weakly-Structured Imprecise Data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ollivier Haemmerlé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Buche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rallou Thomopoulos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6043,51 +6043,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fuzzy Sets Defined on a Hierarchical Domain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rallou Thomopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Buche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ollivier Haemmerlé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6134,51 +6134,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fuzzy concepts applied to the design of a database in predictive microbiology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Buche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Dibie-Barthelemy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6251,51 +6251,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fuzzy querying of incomplete, imprecise, and heterogeneously structured data in the relational model using ontologies and rules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Buche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Dervin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6381,51 +6381,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Representation of weakly structured imprecise data for fuzzy querying</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rallou Thomopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Buche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ollivier Haemmerlé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6498,398 +6498,398 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How innovation can keep traditions alive</w:t>
+                <w:t xml:space="preserve">De la transférabilité de la méthode ARDI dans le champ de l'éducation à l'alimentation au projet &amp;quot;SPECIALE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reine Barbar</w:t>
+                <w:t xml:space="preserve">Estelle Scutti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roisin Burke</w:t>
+                <w:t xml:space="preserve">Léonie Brière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ihsane El Ghinaoui Cavaillon</w:t>
+                <w:t xml:space="preserve">Aurélie Maurice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clarissa Detomi de Albuquerque</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nicolas Darcel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rallou Thomopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Shaping Gastronomy: Regenerating Food Systems and Societies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Pollenzo, Italy</w:t>
+              <w:t xml:space="preserve">Rencontres Jeux &amp; Enjeux 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04772404v1</w:t>
+                <w:t xml:space="preserve">hal-04771871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantification, exploration and mitigation of Furan and its derivatives in infant foods</w:t>
+                <w:t xml:space="preserve">How innovation can keep traditions alive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Donnelle Sandjong Sayon</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Kondjoyan</w:t>
+                <w:t xml:space="preserve">Reine Barbar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Berta Torrents</w:t>
+                <w:t xml:space="preserve">Roisin Burke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ihsane El Ghinaoui Cavaillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clarissa Detomi de Albuquerque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Cuq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11. International Symposium on Recent Advances in Food Analysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2024, Prague, Czech Republic</w:t>
+              <w:t xml:space="preserve">Shaping Gastronomy: Regenerating Food Systems and Societies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Pollenzo, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04986344v1</w:t>
+                <w:t xml:space="preserve">hal-04772404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De la transférabilité de la méthode ARDI dans le champ de l'éducation à l'alimentation au projet &amp;quot;SPECIALE</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Quantification, exploration and mitigation of Furan and its derivatives in infant foods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Maurice</w:t>
+                <w:t xml:space="preserve">Donnelle Sandjong Sayon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aya Fakih</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Kondjoyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Darcel</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Berta Torrents</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres Jeux &amp; Enjeux 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Montpellier, France</w:t>
+              <w:t xml:space="preserve">11. International Symposium on Recent Advances in Food Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04771871v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04986344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structuring ontologies in a context of collaborative system modelling</w:t>
               </w:r>
@@ -6901,51 +6901,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romy Lynn Chaib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rallou Thomopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Macombe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atelier IN-OVIVE, organisé dans le cadre de la conférence Ingénierie des connaissances IC-2022, PFIA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Saint Etienne, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6979,51 +6979,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Symposium: Faire de la recherche interdisciplinaire en promotion de la santé àl’école. L’exemple du projet ERMES, Enfants Récepteurs et Messagers pour l'Éducation à laSanté</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Maurice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémi Berlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7238,51 +7238,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Vivas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Planche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Macombe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Borel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7331,442 +7331,442 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03999619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discovering Causal Rules in Knowledge Graphs using Graph Embeddings</w:t>
+                <w:t xml:space="preserve">Découverte de règles causales dans les graphes de connaissances à l'aide de plongements dans les graphes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucas Simonne</w:t>
+                <w:t xml:space="preserve">L Simonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Pernelle</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Fatiha Saïs</w:t>
+                <w:t xml:space="preserve">N Pernelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Saïs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rallou Thomopoulos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21. IEEE/WIC/ACM International Conference on Web Intelligence and Intelligent Agent Technology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IC 2022 : 33èmes Journées francophones d'Ingénierie des Connaissances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Saint-Etienne, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04420900v1</w:t>
+                <w:t xml:space="preserve">hal-03820025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prioritizing the systemic impacts of a crisis situation: example of the difficulties of the French pork value-chain</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Catherine Macombe</w:t>
+                <w:t xml:space="preserve">Discovering Causal Rules in Knowledge Graphs using Graph Embeddings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Simonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Pernelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatiha Saïs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rallou Thomopoulos</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Romy Lynn Chaib</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8. International Conference of Social Life Cycle Assessment</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">21. IEEE/WIC/ACM International Conference on Web Intelligence and Intelligent Agent Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Niagara Falls, Canada. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/wi-iat55865.2022.00023⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04771804v1</w:t>
+                <w:t xml:space="preserve">hal-04420900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Designing the Future of Agri-Food Chains: Comparison of Prospective Analysis Built 40 Years Ago and Today</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Prioritizing the systemic impacts of a crisis situation: example of the difficulties of the French pork value-chain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Macombe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rallou Thomopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romy Lynn Chaib</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Rallou Thomopoulos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FoodSim 2022 - 12. Biennial FOODSIM Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2022, Ghent, Belgium</w:t>
+              <w:t xml:space="preserve">8. International Conference of Social Life Cycle Assessment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Aachen, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03770738v1</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04771804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Découverte de règles causales dans les graphes de connaissances à l'aide de plongements dans les graphes</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">F Saïs</w:t>
+                <w:t xml:space="preserve">Designing the Future of Agri-Food Chains: Comparison of Prospective Analysis Built 40 Years Ago and Today</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romy Lynn Chaib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Macombe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rallou Thomopoulos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IC 2022 : 33èmes Journées francophones d'Ingénierie des Connaissances</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Saint-Etienne, France</w:t>
+              <w:t xml:space="preserve">FoodSim 2022 - 12. Biennial FOODSIM Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2022, Ghent, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03820025v1</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03770738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An intercontinental machine learning analysis of factors explaining consumer awareness about food risk</w:t>
               </w:r>
@@ -7854,1159 +7854,1159 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03770730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">INSECT4CITY: benefits and risks of insect-based bioconversion for recycling bio-waste from urban and peri-urban areas</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Aliments infantiles : Perceptions des utilisateurs et nouvelles questions de recherche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christina Nielsen Leroux</w:t>
+                <w:t xml:space="preserve">Donnelle Sandjong-Sayon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Cancalon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Kurtz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maïa Meurillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Bourlieu Lacanal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Insects to Feed the World (IFW 2022)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Québec, Canada</w:t>
+              <w:t xml:space="preserve">Journées Francophones de Nutrition (JFN 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Toulouse, France. pp.52</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03696802v1</w:t>
+                <w:t xml:space="preserve">hal-03856714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aliments infantiles : Perceptions des utilisateurs et nouvelles questions de recherche</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Maïa Meurillon</w:t>
+                <w:t xml:space="preserve">INSECT4CITY: benefits and risks of insect-based bioconversion for recycling bio-waste from urban and peri-urban areas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Engel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Planche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rallou Thomopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Macombe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Bourlieu Lacanal</w:t>
+                <w:t xml:space="preserve">Christina Nielsen Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Francophones de Nutrition (JFN 2022)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Toulouse, France. pp.52</w:t>
+              <w:t xml:space="preserve">Insects to Feed the World (IFW 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Québec, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03856714v1</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03696802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structuring ontologies in a context of collaborative system modelling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Romy Lynn Chaib</w:t>
+                <w:t xml:space="preserve">Differential Causal Rules Mining in Knowledge Graphs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Simonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Pernelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatiha Saïs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rallou Thomopoulos</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Catherine Macombe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atelier IN-OVIVE, 6ième édition</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">11. Knowledge Capture Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2021, New York, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3460210.3493584⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03934865v1</w:t>
+                <w:t xml:space="preserve">hal-03950705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing Trends on Consumption of Animal Products Through a Machine Learning Analysis of Consumer Motivations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Coupling agent-based models and argumentation framework to simulate opinion dynamics: application to vegetarian diet diffusion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Taillandier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Salliou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rallou Thomopoulos</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Alberto Tonda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Online Workshop on Computational Approaches in Eating Behavior Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ESSA 2019 - 15th Conference of the European Social Simulation Association</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Mainz, Germany. pp.341-353, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-61503-1_33⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03834642v1</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02265765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Short-term or long-term effect of social norm on eating behavior? Contribution of an agent-based model</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Salliou</w:t>
+                <w:t xml:space="preserve">Simulating innovation diffusion using agent based modeling, argumentation and the theory of planned behavior</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Sadou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Couture</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rallou Thomopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Taillandier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Online Workshop on Computational Approaches in Eating Behavior Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2021, Online, France</w:t>
+              <w:t xml:space="preserve">1st conference GAMA Days 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Frédéric Amblard; Kevin Chapuis; Alexis Drogoul; Benoit Gaudou; Dominique Longin; Nicolas Verstaevel, Jun 2021, Online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03836341v1</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03498320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptation of a Participatory System-Modeling Method to the Constraints of Remote Working</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Catherine Macombe</w:t>
+                <w:t xml:space="preserve">An agent-based model representing the exchanges of arguments to accurately simulate the process of innovation diffusion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Ledoyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rallou Thomopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Couture</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic Sadou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Taillandier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference on Complex Systems - France (FRCCS 2021)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2021 RIVF International Conference on Computing and Communication Technologies (RIVF)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2021, Hanoi, Vietnam. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/RIVF51545.2021.9642113⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03770645v1</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03770768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coupling agent-based models and argumentation framework to simulate opinion dynamics: application to vegetarian diet diffusion</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Short-term or long-term effect of social norm on eating behavior? Contribution of an agent-based model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan Cannac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas N. Darcel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olga Davidenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Salliou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Taillandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESSA 2019 - 15th Conference of the European Social Simulation Association</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Online Workshop on Computational Approaches in Eating Behavior Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2021, Online, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02265765v1</w:t>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03836341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulating innovation diffusion using agent based modeling, argumentation and the theory of planned behavior</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Couture</w:t>
+                <w:t xml:space="preserve">Adaptation of a Participatory System-Modeling Method to the Constraints of Remote Working</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romy Lynn Chaib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Macombe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rallou Thomopoulos</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patrick Taillandier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st conference GAMA Days 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Frédéric Amblard; Kevin Chapuis; Alexis Drogoul; Benoit Gaudou; Dominique Longin; Nicolas Verstaevel, Jun 2021, Online, France</w:t>
+              <w:t xml:space="preserve">Conference on Complex Systems - France (FRCCS 2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03498320v1</w:t>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03770645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An agent-based model representing the exchanges of arguments to accurately simulate the process of innovation diffusion</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Francois Ledoyen</w:t>
+                <w:t xml:space="preserve">Structuring ontologies in a context of collaborative system modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romy Lynn Chaib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rallou Thomopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Patrick Taillandier</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Macombe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2021 RIVF International Conference on Computing and Communication Technologies (RIVF)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Atelier IN-OVIVE, 6ième édition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Saint Etienne, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03770768v1</w:t>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03934865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differential Causal Rules Mining in Knowledge Graphs</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Assessing Trends on Consumption of Animal Products Through a Machine Learning Analysis of Consumer Motivations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rallou Thomopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Salliou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Taillandier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Tonda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11. Knowledge Capture Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Online Workshop on Computational Approaches in Eating Behavior Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2021, Online, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/3460210.3493584⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03950705v1</w:t>
+                <w:t xml:space="preserve">hal-03834642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Three GAMA plugins to define agent behavior: Argumentation framework, Bayesian network and Machine learning</w:t>
               </w:r>
@@ -9379,360 +9379,360 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02484363v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling multicriteria argument networks about reduced meat consumption</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Salliou</w:t>
+                <w:t xml:space="preserve">Defining argumentation attacks in practice: an experiment in food packaging consumer expectations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Yun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rallou Thomopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bisquert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madalina Croitoru</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FOODSIM 2018 - 10th International Conference on Simulation and Modelling in the Food and Bio-industry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">23rd International Conference on Conceptual Structures (ICCS 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Edinburgh, United Kingdom. pp.73-87, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-91379-7_6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01837516v1</w:t>
+                <w:t xml:space="preserve">lirmm-01892545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-Criteria Decision Making with Existential Rules using Repair Techniques</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Christos Kaklamanis</w:t>
+                <w:t xml:space="preserve">Modelling multicriteria argument networks about reduced meat consumption</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Salliou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rallou Thomopoulos</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AI: Artificial Intelligence</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">FOODSIM 2018 - 10th International Conference on Simulation and Modelling in the Food and Bio-industry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Multidisciplinary Society for Modelling and Simulation Technology (EUROSIS). BEL., Apr 2018, Ghent, Belgium. pp.1-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-04191-5_15⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01977952v1</w:t>
+                <w:t xml:space="preserve">hal-01837516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Defining argumentation attacks in practice: an experiment in food packaging consumer expectations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bruno Yun</w:t>
+                <w:t xml:space="preserve">Multi-Criteria Decision Making with Existential Rules using Repair Techniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikos Karanikolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madalina Croitoru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bisquert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christos Kaklamanis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rallou Thomopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23rd International Conference on Conceptual Structures (ICCS 2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Edinburgh, United Kingdom. pp.73-87, </w:t>
+              <w:t xml:space="preserve">AI: Artificial Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2018, Cambridge, United Kingdom. pp.177-183, </w:t>
             </w:r>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-91379-7_6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-04191-5_15⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-01892545v1</w:t>
+                <w:t xml:space="preserve">hal-01977952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Argumentation-based Explanation of Linked Data Fusion</w:t>
               </w:r>
@@ -9898,290 +9898,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01918028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combined Argumentation and Simulation to Support Decision</w:t>
+                <w:t xml:space="preserve">Multidimensional Analysis Through Argumentation?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rallou Thomopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Laurent Bedoussac</w:t>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Paturel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEA/AIE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2017, Arras, France</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, Jun 2017, Arras, France. pp.268-274, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-60045-1_29⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-01580585v2</w:t>
+                <w:t xml:space="preserve">lirmm-01580570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Designing an argumentative decision-aiding tool for urban planning. AIPA : an interface between multicriteria decision aiding and argumentative frameworks</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Combining argumentation and system dynamics simulation for decision support in the agri-food sector</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rallou Thomopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Moulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bedoussac</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque OPDE 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR Innovation et Développement dans l'Agriculture et l'Alimentation (0951)., Oct 2017, Montpellier, France</w:t>
+              <w:t xml:space="preserve">EFITA WCCA CONGRESS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01837517v1</w:t>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-01580592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A structural benchmark for logical argumentation frameworks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Yun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Srdjan Vesic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madalina Croitoru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10199,331 +10165,365 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rallou Thomopoulos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IDA: Intelligence Data Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Londres, United Kingdom. pp.334-346, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-68765-0_28⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId293" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-01668017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining argumentation and system dynamics simulation for decision support in the agri-food sector</w:t>
+                <w:t xml:space="preserve">Combined Argumentation and Simulation to Support Decision</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rallou Thomopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Moulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bedoussac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EFITA WCCA CONGRESS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Montpellier, France</w:t>
+              <w:t xml:space="preserve">IEA/AIE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Arras, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-01580592v1</w:t>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-01580585v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multidimensional Analysis Through Argumentation?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Designing an argumentative decision-aiding tool for urban planning. AIPA : an interface between multicriteria decision aiding and argumentative frameworks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Delhomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Taillandier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irène Abi-Zeid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rallou Thomopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId296" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Baudrit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEA/AIE</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Colloque OPDE 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR Innovation et Développement dans l'Agriculture et l'Alimentation (0951)., Oct 2017, Montpellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-60045-1_29⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">lirmm-01580570v1</w:t>
+                <w:t xml:space="preserve">hal-01837517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selection of agro-waste valorisation routes based on a computational social choice and argumentation decision support tool</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bisquert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Buche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madalina Croitoru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nikos Karanikolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rallou Thomopoulos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10762,168 +10762,138 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-01580590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Explaining the Results of an Optimization-Based Decision Support System – A Machine Learning Approach</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evaluating cereal-legume intercrops towards sole crops by combining argumentation and simulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rallou Thomopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bedoussac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Moulin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">APMOD: APplied mathematical programming and MODelling</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Brno, Czech Republic</w:t>
+              <w:t xml:space="preserve">2. International Legume Society Conference (ILS2)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Troia, Portugal. 358 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-01382346v3</w:t>
+                <w:t xml:space="preserve">hal-01837481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fusion de données redondantes : une approche explicative</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatiha Saïs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10939,195 +10909,225 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGC: Extraction et Gestion des Connaissances</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2016, Reims, France. pp.363-368</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01275975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluating cereal-legume intercrops towards sole crops by combining argumentation and simulation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Explaining the Results of an Optimization-Based Decision Support System – A Machine Learning Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rallou Thomopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irène Abi-Zeid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Léger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Grondin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2. International Legume Society Conference (ILS2)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Troia, Portugal. 358 p</w:t>
+              <w:t xml:space="preserve">APMOD: APplied mathematical programming and MODelling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Brno, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01837481v1</w:t>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-01382346v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Proposal for Modelling Agrifood Chains as Multi Agent Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madalina Croitoru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Buche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Charnomordic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11293,360 +11293,360 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-01382349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linked Data Annotation and Fusion driven by Data Quality Evaluation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fatiha Saïs</w:t>
+                <w:t xml:space="preserve">Introducing Preference-Based Argumentation to Inconsistent Ontological Knowledge Bases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madalina Croitoru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rallou Thomopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Srdjan Vesic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGC: Extraction et Gestion des Connaissances</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PRIMA: Principles and Practice of Multi-Agent Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Bertino, Italy. pp.594-602, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-25524-8_42⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-01097737v1</w:t>
+                <w:t xml:space="preserve">lirmm-01242937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Information for decision-making is ubiquitous: Revisiting the reverse engineering mode in breadmaking technology</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Linked Data Annotation and Fusion driven by Data Quality Evaluation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioanna Giannopoulou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatiha Saïs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rallou Thomopoulos</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RCIS: Research Challenges in Information Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">EGC: Extraction et Gestion des Connaissances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut Français du Luxembourg. Luxembourg, LUX., Jan 2015, Luxembourg, Luxembourg. 493 p</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-01382351v1</w:t>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-01097737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introducing Preference-Based Argumentation to Inconsistent Ontological Knowledge Bases</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Information for decision-making is ubiquitous: Revisiting the reverse engineering mode in breadmaking technology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rallou Thomopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Chadli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madalina Croitoru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joel Abecassis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Brochoire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PRIMA: Principles and Practice of Multi-Agent Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, Bertino, Italy. pp.594-602, </w:t>
+              <w:t xml:space="preserve">RCIS: Research Challenges in Information Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Athènes, Greece. pp.250-261, </w:t>
             </w:r>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-25524-8_42⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/RCIS.2015.7128886⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-01242937v1</w:t>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-01382351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Supporting Argumentation Systems by Graph Representation and Computation</w:t>
               </w:r>
@@ -11857,51 +11857,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Knowledge Engineering, a Useful Tool for Integrating Food Chain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Baudrit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Buche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Della Valle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11963,354 +11963,354 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00611959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ontology-Driven Possibilistic Reference Fusion</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fatiha Saïs</w:t>
+                <w:t xml:space="preserve">Towards a unified model of preference-based argumentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Rémi Bourguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leila Amgoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rallou Thomopoulos</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Destercke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OTM/ODBASE'2010: 9th International Conference on Ontologies, DataBases, and Applications of Semantics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">FoIKS 2010 - 6th International Symposium on Foundations of Information and Knowledge Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2010, Sofia, Bulgaria. pp.326-344, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-11829-6_21⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00519677v1</w:t>
+                <w:t xml:space="preserve">hal-04313446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a Unified Model of Preference-Based Argumentation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Leila Amgoud</w:t>
+                <w:t xml:space="preserve">Ontology-Driven Possibilistic Reference Fusion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatiha Saïs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rallou Thomopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Destercke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th International Symposium on Foundations of Information and Knowledge Systems (FolKS 2010)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">OTM/ODBASE'2010: 9th International Conference on Ontologies, DataBases, and Applications of Semantics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Crete, Greece. pp.1081-1098</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00538789v1</w:t>
+                <w:t xml:space="preserve">inria-00519677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a unified model of preference-based argumentation</w:t>
+                <w:t xml:space="preserve">Towards a Unified Model of Preference-Based Argumentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Rémi Bourguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leila Amgoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rallou Thomopoulos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FoIKS 2010 - 6th International Symposium on Foundations of Information and Knowledge Systems</w:t>
+              <w:t xml:space="preserve">6th International Symposium on Foundations of Information and Knowledge Systems (FolKS 2010)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2010, Sofia, Bulgaria. pp.326-344, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-11829-6_21⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-11829-6_21⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04313446v1</w:t>
+                <w:t xml:space="preserve">lirmm-00538789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Making Ontology-Based Knowledge and Decision Trees interact: an Approach to Enrich Knowledge and Increase Expert Confidence in Data-Driven Models</w:t>
               </w:r>
@@ -12411,243 +12411,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00538795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fusion évidentielle de références et interrogation ﬂexible</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Making ontology-based knowledge and decision trees interact: an approach to enrich knowledge and increase expert confidence in data-driven models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iylan Johnson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joel Abecassis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Charnomordic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Destercke</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fatiha Saïs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rallou Thomopoulos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LFA: Logique Floue et ses Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2009, Annecy, France. pp.15-22</w:t>
+              <w:t xml:space="preserve">KSEM'09</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2009, Belfast, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00433011v1</w:t>
+                <w:t xml:space="preserve">hal-02755778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Making ontology-based knowledge and decision trees interact: an approach to enrich knowledge and increase expert confidence in data-driven models</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fusion évidentielle de références et interrogation ﬂexible</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Destercke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatiha Saïs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rallou Thomopoulos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">KSEM'09</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2009, Belfast, Ireland</w:t>
+              <w:t xml:space="preserve">LFA: Logique Floue et ses Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2009, Annecy, France. pp.15-22</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02755778v1</w:t>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00433011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Default Conceptual Graph Rules: Preliminary Results for an Agronomy Application</w:t>
               </w:r>
@@ -12763,51 +12763,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution aux comparaisons formelles des modèles de préférences en argumentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Rémi Bourguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leila Amgoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rallou Thomopoulos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12930,212 +12930,212 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00410637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une méthode flexible de fusion de références</w:t>
+                <w:t xml:space="preserve">Reference Fusion and Flexible Querying</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatiha Saïs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rallou Thomopoulos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EDA'08: 4èmes Journées francophones sur les Entrepôts de Données et l'Analyse en ligne</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">OTM/ODBASE'08: Ontologies, DataBases, and Applications of Semantics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2008, Monterrey, Mexico. pp.1541-1549, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-540-88873-4_42⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00358515v1</w:t>
+                <w:t xml:space="preserve">lirmm-00358463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reference Fusion and Flexible Querying</w:t>
+                <w:t xml:space="preserve">Une méthode flexible de fusion de références</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatiha Saïs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rallou Thomopoulos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OTM/ODBASE'08: Ontologies, DataBases, and Applications of Semantics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">EDA'08: 4èmes Journées francophones sur les Entrepôts de Données et l'Analyse en ligne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Toulouse, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00358463v1</w:t>
+                <w:t xml:space="preserve">lirmm-00358515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Griwes: Generic Model and Preliminary Specifications for a Graph-Based Knowledge Representation Toolkit</w:t>
               </w:r>
@@ -13735,446 +13735,446 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00195272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrating Experimental Data and Expert Knowledge to Capture the Impact of Food Processing on the Quality of End Products</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Virtual Grain: a Data Warehouse for Mesh Grid Representation of Cereal Grain Properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nongyao Mueangdee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Mabille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rallou Thomopoulos</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bernard Cuq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joel Abecassis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IUFoST 13th World Congress of Food Science and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2006, Nantes, France. pp.303-304</w:t>
+              <w:t xml:space="preserve">Agrostat'06: 9th European Conference on Food Industry and Statistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2006, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00112989v1</w:t>
+                <w:t xml:space="preserve">lirmm-00113015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mapping Contexts to Vocabularies to Represent Intentions</w:t>
+                <w:t xml:space="preserve">Comparaison de deux modes de représentation de données faiblement structurées en sciences du vivant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rallou Thomopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marie-Laure Mugnier</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Buche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ollivier Haemmerlé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Leclère</w:t>
+                <w:t xml:space="preserve">Frédéric Mabille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nongyao Mueangdee</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECAI: European Conference on Artificial Intelligence</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2006, Riva del Garda, Italy. pp.44-46</w:t>
+              <w:t xml:space="preserve">EGC: Extraction et Gestion des Connaissances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2006, Villeneuve d'Ascq, France. pp.125-136</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId357" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00112949v1</w:t>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00113022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparaison de deux modes de représentation de données faiblement structurées en sciences du vivant</w:t>
+                <w:t xml:space="preserve">Integrating Experimental Data and Expert Knowledge to Capture the Impact of Food Processing on the Quality of End Products</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rallou Thomopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Nongyao Mueangdee</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Cuq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joel Abecassis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGC: Extraction et Gestion des Connaissances</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2006, Villeneuve d'Ascq, France. pp.125-136</w:t>
+              <w:t xml:space="preserve">IUFoST 13th World Congress of Food Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2006, Nantes, France. pp.303-304</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId359" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00113022v1</w:t>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00112989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virtual Grain: a Data Warehouse for Mesh Grid Representation of Cereal Grain Properties</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mapping Contexts to Vocabularies to Represent Intentions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rallou Thomopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Joel Abecassis</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Mugnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Leclère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agrostat'06: 9th European Conference on Food Industry and Statistics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2006, Montpellier, France</w:t>
+              <w:t xml:space="preserve">ECAI: European Conference on Artificial Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2006, Riva del Garda, Italy. pp.44-46</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId362" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00113015v1</w:t>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00112949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards Benchmarks for Conceptual Graphs Tools</w:t>
               </w:r>
@@ -14285,51 +14285,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The MIEL++ Architecture – When RDB, GCs and XML Meet for the Sake of Risk Assessment in Food Products</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Buche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Dibie-Barthelemy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14414,51 +14414,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A data warehouse that gathers several formalisms to capture data heterogeneity and incompleteness in the field of food microbiological safety</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Buche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Dibie-Barthelemy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14516,247 +14516,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01123205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Different kinds of comparisons between fuzzy conceptual graphs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Integration of heterogeneous, imprecise, and incomplete data: An application to the microbiological risk assessment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Buche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ollivier Haemmerlé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rallou Thomopoulos</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ollivier Haemmerlé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Conceptual Structure</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, Dresden, Germany. pp.54-68, </w:t>
+              <w:t xml:space="preserve">ISMIS 2003</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2003, Maebashi, Japan. pp.98-107, </w:t>
             </w:r>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-540-45091-7_4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-540-39592-8_15⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId374" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02676616v1</w:t>
+                <w:t xml:space="preserve">hal-02676722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integration of heterogeneous, imprecise, and incomplete data: An application to the microbiological risk assessment</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId113" w:history="1">
+                <w:t xml:space="preserve">Different kinds of comparisons between fuzzy conceptual graphs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rallou Thomopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Buche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ollivier Haemmerlé</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rallou Thomopoulos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISMIS 2003</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Conceptual Structure</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, Dresden, Germany. pp.54-68, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-540-45091-7_4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-540-39592-8_15⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02676722v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02676616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Logical Interpretation of Fuzzy Conceptual Graphs</w:t>
               </w:r>
@@ -14768,51 +14768,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rallou Thomopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Bosc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Buche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ollivier Haemmerlé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14850,51 +14850,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integration of heterogeneous, imprecise, and incomplete data: An application to the microbiological risk assessment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Buche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ollivier Haemmerlé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14945,51 +14945,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Representation of semi-structured imprecise data for fuzzy querying</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Buche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ollivier Haemmerlé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15098,64 +15098,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lynn Abou Jaoudé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas N. Darcel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Maurice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -15236,51 +15236,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Planche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rallou Thomopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Macombe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christina Nielsen-Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -15564,308 +15564,308 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluer les impacts sociaux dans les filières agroalimentaires grâce à l’ACV sociale de Type II et l’argumentation multicritère</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Catherine Macombe</w:t>
+                <w:t xml:space="preserve">Using Game-Based Research Approaches to Gauge Children’s Perceptions: Insights from a Food Education Project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolás Méndez Barreto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lamprini Chartofylaka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Maurice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Darcel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rallou Thomopoulos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Trautwein, F., Zürn, B., Lukosch, H., Meijer, S., Alf, T. (eds). </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Analyse sociale du cycle de vie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/mines.bouil.2026.01.0020⟩</w:t>
+              <w:t xml:space="preserve">Shaping the Future through Simulation and Gaming. ISAGA 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 16439, Springer Nature Switzerland, pp.297-309, 2026, Lecture Notes in Computer Science, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-032-20129-4_20⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05563248v1</w:t>
+                <w:t xml:space="preserve">hal-05451208v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using Game-Based Research Approaches to Gauge Children’s Perceptions: Insights from a Food Education Project</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Darcel</w:t>
+                <w:t xml:space="preserve">Évaluer les impacts sociaux dans les filières agroalimentaires grâce à l’ACV sociale de Type II et l’argumentation multicritère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romy Lynn Chaib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Macombe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rallou Thomopoulos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Shaping the Future through Simulation and Gaming. ISAGA 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 16439, Springer Nature Switzerland, pp.297-309, 2026, Lecture Notes in Computer Science, </w:t>
+              <w:t xml:space="preserve">L'Analyse sociale du cycle de vie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Les Presses des Mines, pp.19-29, 2026, </w:t>
             </w:r>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-032-20129-4_20⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/mines.bouil.2026.01.0020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId391" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05451208v1</w:t>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05563248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Designing prospective scenarios at the scale of a value chain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romy Lynn Chaib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Macombe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rallou Thomopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15929,64 +15929,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chapitre 17 Diffusion de messages alimentaires et relations sociales des enfants à l’école</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémi Berlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Darcel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Pernelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Rouveirol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16063,64 +16063,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chapitre 16 - Identification de messages alimentaires à destination des enfants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rallou Thomopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Darcel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Maurice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Étudier les changements de comportements alimentaires. Méthodes, approches interdisciplinaires et enjeux éthiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Quae, pp.146-154, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
@@ -16275,51 +16275,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Better Representing the Diffusion of Innovation Through the Theory of Planned Behavior and Formal Argumentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Sadou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Couture</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16399,217 +16399,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03770698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le blé dur à l’ère du numérique : apports de l’ingénierie des connaissances</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Coupling Agent-Based Models and Argumentation Framework to Simulate Opinion Dynamics: Application to Vegetarian Diet Diffusion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Taillandier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Salliou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rallou Thomopoulos</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...14 lines deleted...]
-            <w:pPr/>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ahrweiler P.; Neumann M. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Blé dur. Synthèse des connaissances pour une filière durable</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Advances in Social Simulation : Proceedings of the 15th Social Simulation Conference: 23–27 September 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Springer, pp.341-353, 2021, 978-3-030-61502-4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-61503-1_33⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03896749v1</w:t>
+                <w:t xml:space="preserve">hal-03215280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coupling Agent-Based Models and Argumentation Framework to Simulate Opinion Dynamics: Application to Vegetarian Diet Diffusion</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le blé dur à l’ère du numérique : apports de l’ingénierie des connaissances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rallou Thomopoulos</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...5 lines deleted...]
-            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Buche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Social Simulation : Proceedings of the 15th Social Simulation Conference: 23–27 September 2019</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Blé dur. Synthèse des connaissances pour une filière durable</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.299-308, 2021, 2759233138</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03215280v1</w:t>
+                <w:t xml:space="preserve">hal-03896749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combined Argumentation and Simulation to Support Decision</w:t>
               </w:r>
@@ -16811,51 +16811,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flexible bipolar querying of uncertain data using an ontology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Buche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Destercke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17040,51 +17040,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hierarchical Fuzzy Sets To Query Possibilistic Databases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rallou Thomopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Buche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ollivier Haemmerlé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -17507,51 +17507,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ontology: Impacts of changes in value chains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romy-Lynn Chaib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Macombe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rallou Thomopoulos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -17738,51 +17738,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Consumer home practices related with infant food safety in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rallou Thomopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Kurtz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherche Data Gouv</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
             <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
@@ -17816,51 +17816,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Consumer perceptions of infant food safety in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Kurtz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rallou Thomopoulos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -18407,51 +18407,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un système d'argumentation avec contextes et indicateurs pour analyser un dispositif d'approvisionnement en circuit court</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rallou Thomopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Paturel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Quéré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -18977,51 +18977,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Planche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rallou Thomopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Macombe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christina Nielsen-Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -19298,51 +19298,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="43B96A92"/>
+    <w:nsid w:val="8DD461DA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -19529,51 +19529,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/rallou" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3218-9472" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/078442044" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05085335v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rallou Thomopoulos" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romy Lynn Chaib" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaud Dervilly" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2025.116687" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05493575v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Sadou" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Couture" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Taillandier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18564/jasss.5767" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05284787v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kah Yen Claire Yeak" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Palmont" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Rivi&#232;re" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heidy M.W. den Besten" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2025.117586" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05015843v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donnelle Roline Sandjong Sayon" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Tonda" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui Qiu" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weihuan Fang" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2025.116729" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04690029v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aya Fakih" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mercier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Kondjoyan" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Beyer" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2024.114916" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04795895v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Mercier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evangelia Krystalli" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2024.115263" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03999522v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sherman Aline" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Hubert" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Pitarch" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frai.2023.1080950" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04136382v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meritxell Vinyals" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Sabbadin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fams.2023.1000785" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04206445v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Macombe" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05405142v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04269340v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Cancalon" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youna Hemery" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Barouh" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bar&#233;a" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2023.109649" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04140336v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Reynolds" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fufo.2023.100233" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03770615v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Flynn" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gpeds.2022.100015" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03942429v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frai.2022.1056989" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03498783v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Delhomme" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Taillandier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Abi-Zeid" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Baudrit" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dss.2021.113694" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03999567v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Vivas" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Planche" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Borel" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Engel" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03770578v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bisquert" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bart van Der Burg" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gpeds.2022.100016" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04179722v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3280/ecag2022oa14488" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03542205v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Kansou" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wim Laurier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Charalambides" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Della Valle" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilija Djekic" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tifs.2022.01.021" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03280502v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Vernier" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Loeillet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su13126702" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03239493v2" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Salliou" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Abreu" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Cohen" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Fouqueray" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7455/IJFS/10.1.2021.A1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03234980v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18564/jasss.4531" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03342061v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Kurtz" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su131810074" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03770673v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/roia.10" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01993348v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Boukhelifa" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Boutrou" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Buche" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12393-018-9186-x" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02265749v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alen Muj&#269;inovi&#263;" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Nikoli&#263;" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anet Re&#382;ek Jambrak" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Photis Papademas" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2019.06.007" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918020v2" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40070-018-0087-2" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02100146v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01662246v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neus Sanju&#225;n" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Clemente" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Djuki&#263;-Vukovi&#263;" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2017.11.241" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01892712v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Yun" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madalina Croitoru" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Guillard" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoinf.2018.07.006" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01893516v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikos Karanikolas" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christos Kaklamanis" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/IJAEIS.2018070104" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01651998v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesar Arturo Aceves-Lara" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Ath&#232;s" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Farines" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifset.2017.10.006" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837532v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Moulin" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bedoussac" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/IJAEIS.2018070101" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889268v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Costa" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2018.09.034" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01242932v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouredine Tamani" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoinf.2014.05.010" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02130310v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioanna Giannopoulou" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatiha Sa&#239;s" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01092431v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.knosys.2014.05.023" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-175208L7-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00835197v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ria.27.493-513" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/12EE1A67701999747E83DCE61A123D8A1C70E1FB/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00830429v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Fortin" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricio Mosse" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ria.27.515-537" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F81E159C384C9FD3522F3FF43A88772F19798F54/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00753335v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Destercke" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Charnomordic" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnson Iyan" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Abecassis" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ins.2012.09.015" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00835177v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-R&#233;mi Bourguet" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Mugnier" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eswa.2013.01.059" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6K7BRMCV-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267815v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/pp71-fv81" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00764369v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Perrot" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/h2xr-ft10" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00538643v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Cuq" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amadou Ndiaye" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.knosys.2010.02.001" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-870XVMS6-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656655v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmet, Iyan Johnson" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-15280-1_29" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-Q2LLZ15W-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04683872v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Rossard" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Neveu" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Aguera" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel-Ilah Dkhissi" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Latrille" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00538799v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1757-837X.2009.00029.x" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00358016v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Baget" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ollivier Haemmerl&#233;" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00195268v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10844-006-0014-z" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-T3FJNSG5-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00112938v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TKDE.2006.161" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00112995v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Dibie-Barthelemy" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fss.2005.12.017" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682463v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dervin" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TFUZZ.2004.841736" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678897v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0165-0114(03)00030-7" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-04772404v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reine Barbar" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roisin Burke" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ihsane El Ghinaoui Cavaillon" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarissa Detomi de Albuquerque" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04986344v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donnelle Sandjong Sayon" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berta Torrents" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04771871v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Scutti" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onie Bri&#232;re" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Maurice" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Darcel" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04780751v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2301.05478" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04809301v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mi Berlin" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Santini" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-04669427v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marinos Charalambides" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Della Valle" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03999619v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420900v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Simonne" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Pernelle" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/wi-iat55865.2022.00023" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04771804v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03770738v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820025v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Simonne" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Pernelle" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Sa&#239;s" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03770730v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nisrine Mouhrim" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03696802v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Nielsen Leroux" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03856714v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donnelle Sandjong-Sayon" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;a Meurillon" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bourlieu Lacanal" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03934865v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834642v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836341v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Cannac" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N. Darcel" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Davidenko" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03770645v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02265765v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-61503-1_33" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03498320v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03770768v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Ledoyen" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Couture" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Sadou" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RIVF51545.2021.9642113" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950705v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3460210.3493584" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03500636v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04172537v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03770714v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02484363v2" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cufi" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Le Breton" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837516v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01977952v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-04191-5_15" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01892545v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-91379-7_6" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02098391v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anderson Carlos Ferreira da Silva" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WETICE.2018.00059" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918028v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serafim Bakalis" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01580585v2" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837517v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01668017v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Srdjan Vesic" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-68765-0_28" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01580592v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01580570v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Paturel" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-60045-1_29" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01580598v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837533v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01580590v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01382346v3" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Morin" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime L&#233;ger" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Grondin" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01275975v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837481v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01328678v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hazael Jones" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-40596-4_42" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01382349v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gaucel" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01097737v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01382351v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Chadli" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Brochoire" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RCIS.2015.7128886" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01242937v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-25524-8_42" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00768328v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-29449-5_5" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00618640v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00611959v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00519677v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00538789v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Amgoud" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-11829-6_21" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-GGVSHK2W-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313446v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00538795v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00433011v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755778v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iylan Johnson" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00410640v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-03079-6_7" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00835271v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00410637v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-03079-6_10" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00358515v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00358463v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-88873-4_42" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-XK0MXQ9J-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/lirmm-00389753v2" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Corby" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose Dieng-Kuntz" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Faron Zucker" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Gandon" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-70596-3_21" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-2C0DS9BQ-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00358507v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751462v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne E. Aguera" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00857831v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00195272v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-73681-3_9" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-54QHSTPN-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00112989v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00112949v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lecl&#232;re" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00113022v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mabille" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nongyao Mueangdee" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00113015v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00112998v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Carloni" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Chein" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Genest" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Gutierrez" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00113002v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11787181_12" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-QQJGT9FX-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123205v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676616v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-45091-7_4" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-WQVQ7Z0D-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676722v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-39592-8_15" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03079990v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bosc" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03080021v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03080009v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03856733v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynn Abou Jaoud&#233;" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Charrier" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Perrin" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03696627v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Nielsen-Leroux" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00835215v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123359v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05563248v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mines.bouil.2026.01.0020" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05451208v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicol&#225;s M&#233;ndez Barreto" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamprini Chartofylaka" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-20129-4_20" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05401159v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05497265v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Rouveirol" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-4069-2" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05563370v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02948373v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-87934-1_17" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03770698v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-030-92843-8_32" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-92843-8_32" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03896749v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03215280v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04132902v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-319-60045-1_30" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-60045-1_30" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01605378v2" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/405500.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00764985v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Guillard" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-00954-4_8" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00358025v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://hal-lirmm.ccsd.cnrs.fr/lirmm-00358025" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00358030v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://hal-lirmm.ccsd.cnrs.fr/lirmm-00358030" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-59904-853-6.ch012" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05405103v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05404843v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=j&#233;r&#233;my ratel" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Galharret" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Remy" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanxia Hou" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04771983v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Fuchsbauer" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katerina Pissaridi" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Bover" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Den Besten Heidy" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57745/8T4VCD" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04772055v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romy-Lynn Chaib" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57745/YHSDWA" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04806199v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Hemery Youna" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwann Durand" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57745/CLER60" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04772070v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/F7CAVN" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04772081v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/ZPPOJH" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04772091v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/HOBUZH" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268016v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Menut" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00835250v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00835217v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00915839v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00835205v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00858567v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Granier" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Charron" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Tireau" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Koenderink" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00933376v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02810935v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330705v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bosch" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:rev:37c199e0afd770fa89448aa58b4153933ca2dd8c;origin=https://forgemia.inra.fr/mychoice/public.git;visit=swh:1:snp:1a4c601cd4e174d51f1659a0a3cd294d02b23601" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03685819v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s0029665122000969" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04179579v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Adam" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Bir&#233;" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quynh Nga Phung" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diep Anh Phung" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/rallou" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3218-9472" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/078442044" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05085335v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rallou Thomopoulos" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romy Lynn Chaib" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaud Dervilly" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2025.116687" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05493575v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Sadou" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Couture" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Taillandier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18564/jasss.5767" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05284787v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kah Yen Claire Yeak" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Palmont" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Rivi&#232;re" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heidy M.W. den Besten" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2025.117586" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05015843v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donnelle Roline Sandjong Sayon" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Tonda" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui Qiu" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weihuan Fang" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2025.116729" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04795895v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aya Fakih" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Mercier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Kondjoyan" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evangelia Krystalli" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2024.115263" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04690029v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mercier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Beyer" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2024.114916" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04206445v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Macombe" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05405142v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03999522v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sherman Aline" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Hubert" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Pitarch" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frai.2023.1080950" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04136382v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meritxell Vinyals" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Sabbadin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fams.2023.1000785" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04269340v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Cancalon" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youna Hemery" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Barouh" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bar&#233;a" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2023.109649" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04140336v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Reynolds" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fufo.2023.100233" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03942429v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frai.2022.1056989" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03770615v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Flynn" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gpeds.2022.100015" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03498783v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Delhomme" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Taillandier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Abi-Zeid" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Baudrit" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dss.2021.113694" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03999567v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Vivas" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Planche" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Borel" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Engel" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03770578v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bisquert" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bart van Der Burg" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gpeds.2022.100016" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04179722v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3280/ecag2022oa14488" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03542205v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Kansou" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wim Laurier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Charalambides" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Della Valle" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilija Djekic" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tifs.2022.01.021" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03280502v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Vernier" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Loeillet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su13126702" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03239493v2" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Salliou" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Abreu" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Cohen" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Fouqueray" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7455/IJFS/10.1.2021.A1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03342061v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Kurtz" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su131810074" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03234980v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18564/jasss.4531" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03770673v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/roia.10" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02265749v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alen Muj&#269;inovi&#263;" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Nikoli&#263;" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anet Re&#382;ek Jambrak" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Photis Papademas" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2019.06.007" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01993348v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Boukhelifa" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Boutrou" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Buche" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12393-018-9186-x" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02100146v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918020v2" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40070-018-0087-2" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01662246v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neus Sanju&#225;n" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Clemente" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Djuki&#263;-Vukovi&#263;" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2017.11.241" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01892712v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Yun" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madalina Croitoru" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Guillard" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoinf.2018.07.006" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01651998v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesar Arturo Aceves-Lara" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Ath&#232;s" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Farines" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifset.2017.10.006" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01893516v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikos Karanikolas" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christos Kaklamanis" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/IJAEIS.2018070104" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837532v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Moulin" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bedoussac" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/IJAEIS.2018070101" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889268v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Costa" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2018.09.034" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01242932v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouredine Tamani" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoinf.2014.05.010" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02130310v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioanna Giannopoulou" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatiha Sa&#239;s" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01092431v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.knosys.2014.05.023" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-175208L7-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00835197v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ria.27.493-513" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/12EE1A67701999747E83DCE61A123D8A1C70E1FB/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00830429v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Fortin" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricio Mosse" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ria.27.515-537" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F81E159C384C9FD3522F3FF43A88772F19798F54/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00753335v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Destercke" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Charnomordic" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnson Iyan" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Abecassis" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ins.2012.09.015" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00835177v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-R&#233;mi Bourguet" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Mugnier" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eswa.2013.01.059" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6K7BRMCV-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267815v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/pp71-fv81" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00764369v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Perrot" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/h2xr-ft10" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00538643v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Cuq" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amadou Ndiaye" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.knosys.2010.02.001" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-870XVMS6-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656655v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmet, Iyan Johnson" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-15280-1_29" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-Q2LLZ15W-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04683872v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Rossard" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Neveu" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Aguera" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel-Ilah Dkhissi" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Latrille" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00538799v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1757-837X.2009.00029.x" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00358016v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Baget" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ollivier Haemmerl&#233;" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00195268v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10844-006-0014-z" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-T3FJNSG5-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00112938v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TKDE.2006.161" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00112995v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Dibie-Barthelemy" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fss.2005.12.017" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682463v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dervin" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TFUZZ.2004.841736" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678897v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0165-0114(03)00030-7" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04771871v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Scutti" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onie Bri&#232;re" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Maurice" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Darcel" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-04772404v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reine Barbar" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roisin Burke" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ihsane El Ghinaoui Cavaillon" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarissa Detomi de Albuquerque" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04986344v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donnelle Sandjong Sayon" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berta Torrents" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04780751v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2301.05478" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04809301v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mi Berlin" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Santini" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-04669427v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marinos Charalambides" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Della Valle" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03999619v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820025v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Simonne" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Pernelle" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Sa&#239;s" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420900v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Simonne" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Pernelle" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/wi-iat55865.2022.00023" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04771804v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03770738v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03770730v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nisrine Mouhrim" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03856714v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donnelle Sandjong-Sayon" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;a Meurillon" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bourlieu Lacanal" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03696802v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Nielsen Leroux" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950705v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3460210.3493584" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02265765v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-61503-1_33" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03498320v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03770768v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Ledoyen" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Couture" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Sadou" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RIVF51545.2021.9642113" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836341v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Cannac" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N. Darcel" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Davidenko" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03770645v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03934865v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834642v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03500636v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04172537v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03770714v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02484363v2" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cufi" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Le Breton" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01892545v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-91379-7_6" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837516v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01977952v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-04191-5_15" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02098391v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anderson Carlos Ferreira da Silva" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WETICE.2018.00059" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918028v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serafim Bakalis" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01580570v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Paturel" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-60045-1_29" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01580592v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01668017v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Srdjan Vesic" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-68765-0_28" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01580585v2" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837517v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01580598v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837533v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01580590v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837481v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01275975v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01382346v3" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Morin" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime L&#233;ger" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Grondin" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01328678v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hazael Jones" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-40596-4_42" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01382349v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gaucel" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01242937v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-25524-8_42" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01097737v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01382351v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Chadli" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Brochoire" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RCIS.2015.7128886" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00768328v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-29449-5_5" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00618640v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00611959v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313446v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Amgoud" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-11829-6_21" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-GGVSHK2W-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00519677v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00538789v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00538795v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755778v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iylan Johnson" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00433011v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00410640v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-03079-6_7" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00835271v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00410637v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-03079-6_10" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00358463v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-88873-4_42" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-XK0MXQ9J-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00358515v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/lirmm-00389753v2" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Corby" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose Dieng-Kuntz" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Faron Zucker" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Gandon" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-70596-3_21" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-2C0DS9BQ-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00358507v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751462v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne E. Aguera" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00857831v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00195272v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-73681-3_9" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-54QHSTPN-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00113015v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nongyao Mueangdee" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mabille" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00113022v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00112989v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00112949v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lecl&#232;re" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00112998v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Carloni" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Chein" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Genest" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Gutierrez" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00113002v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11787181_12" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-QQJGT9FX-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123205v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676722v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-39592-8_15" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676616v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-45091-7_4" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-WQVQ7Z0D-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03079990v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bosc" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03080021v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03080009v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03856733v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynn Abou Jaoud&#233;" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Charrier" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Perrin" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03696627v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Nielsen-Leroux" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00835215v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123359v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05451208v2" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicol&#225;s M&#233;ndez Barreto" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamprini Chartofylaka" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-20129-4_20" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05563248v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mines.bouil.2026.01.0020" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05401159v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05497265v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Rouveirol" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-4069-2" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05563370v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02948373v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-87934-1_17" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03770698v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-030-92843-8_32" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-92843-8_32" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03215280v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03896749v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04132902v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-319-60045-1_30" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-60045-1_30" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01605378v2" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/405500.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00764985v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Guillard" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-00954-4_8" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00358025v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://hal-lirmm.ccsd.cnrs.fr/lirmm-00358025" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00358030v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://hal-lirmm.ccsd.cnrs.fr/lirmm-00358030" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-59904-853-6.ch012" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05405103v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05404843v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=j&#233;r&#233;my ratel" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Galharret" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Remy" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanxia Hou" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04771983v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Fuchsbauer" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katerina Pissaridi" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Bover" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Den Besten Heidy" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57745/8T4VCD" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04772055v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romy-Lynn Chaib" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57745/YHSDWA" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04806199v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Hemery Youna" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwann Durand" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57745/CLER60" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04772070v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/F7CAVN" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04772081v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/ZPPOJH" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04772091v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/HOBUZH" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268016v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Menut" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00835250v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00835217v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00915839v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00835205v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00858567v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Granier" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Charron" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Tireau" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Koenderink" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00933376v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02810935v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330705v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bosch" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:rev:37c199e0afd770fa89448aa58b4153933ca2dd8c;origin=https://forgemia.inra.fr/mychoice/public.git;visit=swh:1:snp:1a4c601cd4e174d51f1659a0a3cd294d02b23601" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03685819v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s0029665122000969" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04179579v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Adam" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Bir&#233;" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quynh Nga Phung" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diep Anh Phung" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>